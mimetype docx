--- v0 (2025-11-19)
+++ v1 (2026-04-05)
@@ -1,13214 +1,9041 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6C30BC04" w14:textId="77777777" w:rsidR="006749FA" w:rsidRPr="00B967B9" w:rsidRDefault="006749FA" w:rsidP="006749FA">
+    <w:p w14:paraId="0E7971A1" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LÍ LỊCH KHOA HỌC </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6408E1C9" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk204629668"/>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>ĐẠI HỌC QUỐC GIA HÀ NỘI</w:t>
+        <w:t>(Dùng cho cán bộ tham gia đào tạo đại học ở Đại học Quốc gia Hà Nội)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24A9CA4F" w14:textId="77777777" w:rsidR="006749FA" w:rsidRPr="00B967B9" w:rsidRDefault="006749FA" w:rsidP="006749FA">
+    <w:p w14:paraId="43CAD3FB" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
       <w:pPr>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang w:val="vi-VN"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B967B9">
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="5733169B" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="00D17C38" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>TRƯỜNG ĐẠI HỌC KHOA HỌC XÃ HỘI VÀ NHÂN VĂN</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="274D3105" wp14:editId="575E46CF">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4746929</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>6957</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1367624" cy="1780540"/>
+                <wp:effectExtent l="0" t="0" r="23495" b="10160"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1367624" cy="1780540"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4DFF56B5" w14:textId="77777777" w:rsidR="00D17C38" w:rsidRDefault="00D17C38" w:rsidP="00D17C38">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="57AE2A1B" w14:textId="515679FB" w:rsidR="00D17C38" w:rsidRDefault="009C528D" w:rsidP="00D17C38">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="009C528D">
+                              <w:rPr>
+                                <w:noProof/>
+                              </w:rPr>
+                              <w:drawing>
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D926A72" wp14:editId="6B64CF0A">
+                                  <wp:extent cx="1101421" cy="1398035"/>
+                                  <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+                                  <wp:docPr id="674955629" name="Picture 4"/>
+                                  <wp:cNvGraphicFramePr>
+                                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                                  </wp:cNvGraphicFramePr>
+                                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                        <pic:nvPicPr>
+                                          <pic:cNvPr id="0" name="Picture 1"/>
+                                          <pic:cNvPicPr>
+                                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                          </pic:cNvPicPr>
+                                        </pic:nvPicPr>
+                                        <pic:blipFill>
+                                          <a:blip r:embed="rId5">
+                                            <a:extLst>
+                                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                              </a:ext>
+                                            </a:extLst>
+                                          </a:blip>
+                                          <a:srcRect/>
+                                          <a:stretch>
+                                            <a:fillRect/>
+                                          </a:stretch>
+                                        </pic:blipFill>
+                                        <pic:spPr bwMode="auto">
+                                          <a:xfrm>
+                                            <a:off x="0" y="0"/>
+                                            <a:ext cx="1137647" cy="1444017"/>
+                                          </a:xfrm>
+                                          <a:prstGeom prst="rect">
+                                            <a:avLst/>
+                                          </a:prstGeom>
+                                          <a:noFill/>
+                                          <a:ln>
+                                            <a:noFill/>
+                                          </a:ln>
+                                        </pic:spPr>
+                                      </pic:pic>
+                                    </a:graphicData>
+                                  </a:graphic>
+                                </wp:inline>
+                              </w:drawing>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4F922B2B" w14:textId="77777777" w:rsidR="00D17C38" w:rsidRDefault="00D17C38" w:rsidP="00D17C38">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="358EF6E6" w14:textId="7B61D5E0" w:rsidR="00D17C38" w:rsidRDefault="00D17C38" w:rsidP="00D17C38">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="48A2AD12" w14:textId="77777777" w:rsidR="00D17C38" w:rsidRPr="00D17C38" w:rsidRDefault="00D17C38" w:rsidP="00D17C38">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D17C38">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                              <w:t>Ảnh 4x6</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="274D3105" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:373.75pt;margin-top:.55pt;width:107.7pt;height:140.2pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA12k+MOAIAAH0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+ykeXRGnCJLkWFA&#10;0BZIh54VWYqNyaImKbGzXz9KcV7dTsMuMimSn8iPpKcPba3IXlhXgc5pv5dSIjSHotLbnH5/XX66&#10;p8R5pgumQIucHoSjD7OPH6aNycQASlCFsARBtMsak9PSe5MlieOlqJnrgREajRJszTyqdpsUljWI&#10;XqtkkKbjpAFbGAtcOIe3j0cjnUV8KQX3z1I64YnKKebm42njuQlnMpuybGuZKSvepcH+IYuaVRof&#10;PUM9Ms/IzlZ/QNUVt+BA+h6HOgEpKy5iDVhNP31XzbpkRsRakBxnzjS5/wfLn/Zr82KJb79Aiw0M&#10;hDTGZQ4vQz2ttHX4YqYE7Ujh4UybaD3hIehuPBkPhpRwtPUn9+loGIlNLuHGOv9VQE2CkFOLfYl0&#10;sf3KeXwSXU8u4TUHqiqWlVJRCbMgFsqSPcMuKh+TxIgbL6VJk9Px3SiNwDe2AH2O3yjGf4QybxFQ&#10;UxovL8UHybebtmNkA8UBibJwnCFn+LJC3BVz/oVZHBrkBhfBP+MhFWAy0EmUlGB//e0++GMv0UpJ&#10;g0OYU/dzx6ygRH3T2OXP/SFSSXxUhqPJABV7bdlcW/SuXgAy1MeVMzyKwd+rkygt1G+4L/PwKpqY&#10;5vh2Tv1JXPjjauC+cTGfRyecU8P8Sq8ND9ChI4HP1/aNWdP10+MoPMFpXFn2rq1H3xCpYb7zIKvY&#10;80DwkdWOd5zx2JZuH8MSXevR6/LXmP0GAAD//wMAUEsDBBQABgAIAAAAIQBMBD4i3QAAAAkBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJOItkkapwJUuHCiIM7beGtbje0odtPw&#10;95gTPa7eaOZts51tzyYag/FOQL7IgJHrvDROCfj6fH0ogYWITmLvHQn4oQDb9vamwVr6i/ugaR8V&#10;SyUu1ChAxzjUnIdOk8Ww8AO5xI5+tBjTOSouR7ykctvzIstW3KJxaUHjQC+autP+bAXsnlWluhJH&#10;vSulMdP8fXxXb0Lc381PG2CR5vgfhj/9pA5tcjr4s5OB9QLWj+tliiaQA0u8WhUVsIOAosyXwNuG&#10;X3/Q/gIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA12k+MOAIAAH0EAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBMBD4i3QAAAAkBAAAPAAAAAAAA&#10;AAAAAAAAAJIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="4DFF56B5" w14:textId="77777777" w:rsidR="00D17C38" w:rsidRDefault="00D17C38" w:rsidP="00D17C38">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="57AE2A1B" w14:textId="515679FB" w:rsidR="00D17C38" w:rsidRDefault="009C528D" w:rsidP="00D17C38">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="009C528D">
+                        <w:drawing>
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D926A72" wp14:editId="6B64CF0A">
+                            <wp:extent cx="1101421" cy="1398035"/>
+                            <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+                            <wp:docPr id="674955629" name="Picture 4"/>
+                            <wp:cNvGraphicFramePr>
+                              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                            </wp:cNvGraphicFramePr>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                  <pic:nvPicPr>
+                                    <pic:cNvPr id="0" name="Picture 1"/>
+                                    <pic:cNvPicPr>
+                                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                    </pic:cNvPicPr>
+                                  </pic:nvPicPr>
+                                  <pic:blipFill>
+                                    <a:blip r:embed="rId6">
+                                      <a:extLst>
+                                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                        </a:ext>
+                                      </a:extLst>
+                                    </a:blip>
+                                    <a:srcRect/>
+                                    <a:stretch>
+                                      <a:fillRect/>
+                                    </a:stretch>
+                                  </pic:blipFill>
+                                  <pic:spPr bwMode="auto">
+                                    <a:xfrm>
+                                      <a:off x="0" y="0"/>
+                                      <a:ext cx="1137647" cy="1444017"/>
+                                    </a:xfrm>
+                                    <a:prstGeom prst="rect">
+                                      <a:avLst/>
+                                    </a:prstGeom>
+                                    <a:noFill/>
+                                    <a:ln>
+                                      <a:noFill/>
+                                    </a:ln>
+                                  </pic:spPr>
+                                </pic:pic>
+                              </a:graphicData>
+                            </a:graphic>
+                          </wp:inline>
+                        </w:drawing>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4F922B2B" w14:textId="77777777" w:rsidR="00D17C38" w:rsidRDefault="00D17C38" w:rsidP="00D17C38">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="358EF6E6" w14:textId="7B61D5E0" w:rsidR="00D17C38" w:rsidRDefault="00D17C38" w:rsidP="00D17C38">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="48A2AD12" w14:textId="77777777" w:rsidR="00D17C38" w:rsidRPr="00D17C38" w:rsidRDefault="00D17C38" w:rsidP="00D17C38">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D17C38">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                        <w:t>Ảnh 4x6</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F074525" wp14:editId="14F46486">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4746929</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>6571</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1359673" cy="1781093"/>
+                <wp:effectExtent l="0" t="0" r="12065" b="10160"/>
+                <wp:wrapTight wrapText="bothSides">
+                  <wp:wrapPolygon edited="0">
+                    <wp:start x="0" y="0"/>
+                    <wp:lineTo x="0" y="21492"/>
+                    <wp:lineTo x="21489" y="21492"/>
+                    <wp:lineTo x="21489" y="0"/>
+                    <wp:lineTo x="0" y="0"/>
+                  </wp:wrapPolygon>
+                </wp:wrapTight>
+                <wp:docPr id="1" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1359673" cy="1781093"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="51DC9B5C" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:373.75pt;margin-top:.5pt;width:107.05pt;height:140.25pt;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDk0FqieQIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X22nnwniFEGLDgOK&#10;Nmg79KzKUmxAFjVKiZP9+lGy4xZtscOwHBRJJB/J50fNL3etYVuFvgFb8uIo50xZCVVj1yX/+XTz&#10;7YIzH4SthAGrSr5Xnl8uvn6Zd26mJlCDqRQyArF+1rmS1yG4WZZ5WatW+CNwypJRA7Yi0BHXWYWi&#10;I/TWZJM8P8s6wMohSOU93V73Rr5I+ForGe619iowU3KqLaQV0/oS12wxF7M1Clc3cihD/EMVrWgs&#10;JR2hrkUQbIPNB6i2kQgedDiS0GagdSNV6oG6KfJ33TzWwqnUC5Hj3UiT/3+w8m67QtZU9O04s6Kl&#10;T/RApAm7NooVkZ7O+Rl5PboVDidP29jrTmMb/6kLtkuU7kdK1S4wSZfF8en07PyYM0m24vyiyKfH&#10;ETV7DXfow3cFLYubkiOlT1SK7a0PvevBJWazcNMYE+9jZX0taRf2RkUHYx+UppYo+yQBJTGpK4Ns&#10;K0gGQkplQ9GbalGp/vo0p99Q2hiRCk2AEVlT4hF7AIhC/Yjdlz34x1CVtDgG538rrA8eI1JmsGEM&#10;bhsL+BmAoa6GzL3/gaSemsjSC1R7+uAI/SR4J28aov1W+LASSNKnIaFxDve0aANdyWHYcVYD/v7s&#10;PvqTIsnKWUejVHL/ayNQcWZ+WNLqtDg5ibOXDien5xM64FvLy1uL3bRXQJ+J9EjVpW30D+aw1Qjt&#10;M039MmYlk7CScpdcBjwcrkI/4vRuSLVcJjeaNyfCrX10MoJHVqOsnnbPAt2gvUCyvYPD2InZOwn2&#10;vjHSwnITQDdJn6+8DnzTrCbhDO9KfAzenpPX6+u3+AMAAP//AwBQSwMEFAAGAAgAAAAhACGF3jjg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdpJi0xmxKKgiiUGgsordt&#10;dpoEs7Mxu23jv3c86XH4Hm++l68m24sTjr5zpCCeRSCQamc6ahTsXh9vliB80GR07wgVfKOHVXF5&#10;kevMuDNt8VSFRnAJ+UwraEMYMil93aLVfuYGJGYHN1od+BwbaUZ95nLby3kUpdLqjvhDqwd8aLH+&#10;rI5Wwds2OeB6ne7k5qP8KuPqaXp5flfq+moq70EEnMJfGH71WR0Kdtq7IxkvegWL20XCUQY8ifld&#10;Gqcg9grmyzgBWeTy/4LiBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOTQWqJ5AgAARQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACGF3jjgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" filled="f" strokecolor="#1f4d78 [1604]" strokeweight="1pt">
+                <w10:wrap type="tight"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="0040268F" w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="72E80961" wp14:editId="4ABCB1AB">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-384810</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>10160</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="0"/>
+                <wp:effectExtent l="9525" t="7620" r="9525" b="11430"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1036866850" name="Straight Connector 1036866850"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="09C24164" id="Straight Connector 1036866850" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-30.3pt,.8pt" to="-30.3pt,.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/pXzyHgIAAEIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2yAQvVfqPyDfE9tZJ02sOKvKTnrZ&#10;tpGy/QAC2EbFgIDEiar+ewccR9n2UlX1AQ8wPN68eayfL51AZ2YsV7KI0mkSISaJolw2RfTtdTdZ&#10;Rsg6LCkWSrIiujIbPW/ev1v3Omcz1SpBmUEAIm3e6yJqndN5HFvSsg7bqdJMwmatTIcdTE0TU4N7&#10;QO9EPEuSRdwrQ7VRhFkLq9WwGW0Cfl0z4r7WtWUOiSICbi6MJoxHP8abNc4bg3XLyY0G/gcWHeYS&#10;Lr1DVdhhdDL8D6iOE6Osqt2UqC5Wdc0JCzVANWnyWzWHFmsWagFxrL7LZP8fLPly3hvEKfQueVos&#10;F4vlHGSSuINeHZzBvGkdKpWUoKQy6CEJlOu1zQGglHvjaycXedAviny3SKqyxbJhoYLXqwa01Gsd&#10;vzniJ1bD/cf+s6KQg09OBRkvtek8JAiELqFb13u32MUhMiyScTXG+XhEG+s+MdUhHxSR4NJLiHN8&#10;frHOU8D5mOKXpdpxIYINhER9Ea3ms3k4YJXg1G/6NGuaYykMOmNvpPCFemDnMc2ok6QBrGWYbm+x&#10;w1wMMVwupMeDIoDOLRqc8mOVrLbL7TKbZLPFdpIlVTX5uCuzyWKXfphXT1VZVulPTy3N8pZTyqRn&#10;N7o2zf7OFbf3M/jt7tu7DPFb9KAXkB3/gXToom/cYIGjote9GbsLRg3Jt0flX8LjHOLHp7/5BQAA&#10;//8DAFBLAwQUAAYACAAAACEAVwyEoNcAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOQUvDQBCF&#10;74L/YRnBS2l3rRAkZlOKmpsXq+J1mh2T0Oxsmt220V/vqAc9DR/v8eYrVpPv1ZHG2AW2cLUwoIjr&#10;4DpuLLw8V/MbUDEhO+wDk4UPirAqz88KzF048RMdN6lRMsIxRwttSkOudaxb8hgXYSCW7D2MHpPg&#10;2Gg34knGfa+XxmTaY8fyocWB7lqqd5uDtxCrV9pXn7N6Zt6um0DL/f3jA1p7eTGtb0ElmtJfGb71&#10;RR1KcdqGA7uoegvzzGRSlUCO5L+8/WFdFvq/f/kFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAv6V88h4CAABCBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAVwyEoNcAAAAHAQAADwAAAAAAAAAAAAAAAAB4BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="665F8F61" w14:textId="77777777" w:rsidR="006749FA" w:rsidRPr="00B967B9" w:rsidRDefault="006749FA" w:rsidP="006749FA">
+    <w:p w14:paraId="5DF70AA7" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...1 lines deleted...]
-          <w:lang w:val="vi-VN"/>
+        <w:pStyle w:val="Subtitle"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>I. LÍ LỊCH SƠ LƯỢC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69609A68" w14:textId="354FC14D" w:rsidR="00D17C38" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Họ và tên: </w:t>
+      </w:r>
+      <w:r w:rsidR="009C528D" w:rsidRPr="006430EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Trần Xuân Thanh</w:t>
+      </w:r>
+      <w:r w:rsidR="009C528D" w:rsidRPr="009C528D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A107DA5" w14:textId="6FD259C7" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Giới tính: </w:t>
+      </w:r>
+      <w:r w:rsidR="009C528D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Nam</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25B0F211" w14:textId="34E3D1FA" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ngày, tháng, năm sinh: </w:t>
+      </w:r>
+      <w:r w:rsidR="009C528D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>20/10/1975</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="104348D3" w14:textId="001DF9E3" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nơi sinh: </w:t>
+      </w:r>
+      <w:r w:rsidR="009C528D" w:rsidRPr="009C528D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Hà Nội</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="004D878B" w14:textId="424F1717" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quê quán: </w:t>
+      </w:r>
+      <w:r w:rsidR="009C528D" w:rsidRPr="009C528D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Nam Định</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39559E83" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Dân tộc: Kinh</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24AED837" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Học vị cao nhất: TS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62A988ED" w14:textId="2F576A2F" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Năm, nước nhận học vị: </w:t>
+      </w:r>
+      <w:r w:rsidR="009C528D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CF6C8DD" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chức danh khoa học cao nhất: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="428474D1" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Năm bổ nhiệm: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E82480B" w14:textId="4B3DF532" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chức vụ (hiện tại hoặc trước khi nghỉ hưu): </w:t>
+      </w:r>
+      <w:r w:rsidR="009C528D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Giảng viên</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1712D133" w14:textId="6B5B0B35" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Đơn vị công tác (hiện tại hoặc trước khi nghỉ hưu): </w:t>
+      </w:r>
+      <w:r w:rsidR="006955B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Khoa Lịch sử, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Trường Đại học Khoa học Xã hội và Nhân văn, Đại học Quốc gia Hà Nội.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47F0471A" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Chỗ ở riêng hoặc địa chỉ liên lạc: Khoa Lịch sử, tầng 3 nhà B, 336 Nguyễn Trãi, Thanh Xuân, Hà Nội.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E48569" w14:textId="26BD30AC" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Điện thoại liên hệ:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">CQ: 02438585284 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">DĐ: </w:t>
+      </w:r>
+      <w:r w:rsidR="009C528D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>0913553003</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44DF0C99" w14:textId="0A1B05A5" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Email: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="009C528D" w:rsidRPr="005716FE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="de-DE"/>
+          </w:rPr>
+          <w:t>thanhtx@ussh.edu.vn</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="009C528D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF3224C" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="612CA8D6" w14:textId="77777777" w:rsidR="006749FA" w:rsidRPr="00B967B9" w:rsidRDefault="006749FA" w:rsidP="006749FA">
+    <w:p w14:paraId="797799D8" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
       <w:pPr>
-        <w:pStyle w:val="Title"/>
-[...5 lines deleted...]
-          <w:lang w:val="vi-VN"/>
+        <w:pStyle w:val="Subtitle"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B967B9">
-[...6 lines deleted...]
-        <w:t>LÝ LỊCH KHOA HỌC</w:t>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>II. QUÁ TRÌNH ĐÀO TẠO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2842B5E8" w14:textId="77777777" w:rsidR="006749FA" w:rsidRPr="00B967B9" w:rsidRDefault="006749FA" w:rsidP="006749FA">
+    <w:p w14:paraId="7C55E44F" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
       <w:pPr>
-        <w:pStyle w:val="Title"/>
-[...5 lines deleted...]
-          <w:lang w:val="vi-VN"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>1. Đại học:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="062499D2" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Hệ đào tạo: Chính quy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="452DCF27" w14:textId="5EE846F5" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Nơi đào tạo:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Trường Đại học </w:t>
+      </w:r>
+      <w:r w:rsidR="009C528D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>Văn hóa Hà Nội</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0970D80C" w14:textId="655F7DAD" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ngành học: </w:t>
+      </w:r>
+      <w:r w:rsidR="009C528D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Bảo tồn bảo tàng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="491D05C6" w14:textId="0AF83EDF" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Nước đào tạo: Việ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>t Nam</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Năm tốt nghiệp: </w:t>
+      </w:r>
+      <w:r w:rsidR="009C528D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>1996</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7973465B" w14:textId="6EF9F9F1" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bằng đại học 2: </w:t>
+      </w:r>
+      <w:r w:rsidR="009C528D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Ngôn ngữ Anh, Đại học Ngoại ngữ, Đại học Quốc gia Hà Nội</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="565F118F" w14:textId="4D4B00A4" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Năm tốt nghiệp: </w:t>
+      </w:r>
+      <w:r w:rsidR="009C528D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18318892" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>2. Sau đại học</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F5118EA" w14:textId="3A732D63" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>- Thạc sĩ chuyên ngành:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C528D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Lịch sử thế giới</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Năm cấp bằng: </w:t>
+      </w:r>
+      <w:r w:rsidR="009C528D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>2015</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2535949D" w14:textId="1CA6FB61" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Nơi đào tạo:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C528D" w:rsidRPr="009C528D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>Trường Đại học Khoa học Xã hội và Nhân văn, Đại học Quốc gia Hà Nội</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13930914" w14:textId="15299B36" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Tiến sĩ chuyên ngành: </w:t>
+      </w:r>
+      <w:r w:rsidR="009C528D" w:rsidRPr="009C528D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Lịch sử thế giới</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Năm cấp bằng: </w:t>
+      </w:r>
+      <w:r w:rsidR="009C528D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0619118F" w14:textId="4D067AC6" w:rsidR="009C528D" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Nơi đào tạo:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C528D" w:rsidRPr="009C528D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>Trường Đại học Khoa học Xã hội và Nhân văn, Đại học Quốc gia Hà Nội</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69AA6B50" w14:textId="039F3AA9" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tên luận án: </w:t>
+      </w:r>
+      <w:r w:rsidR="009C528D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>“Hoạt động khai thác mỏ của người nước ngoài ở miền Bắc Việt Nam từ cuối thế kỷ XVII đến đầu thế kỷ XX”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49E3B8C0" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>3. Ngoại ngữ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40336BAD" w14:textId="4D748D47" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>1. Anh văn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Mức độ sử dụng: </w:t>
+      </w:r>
+      <w:r w:rsidR="009C528D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Khá</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FB6A218" w14:textId="74E793E8" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C528D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pháp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Mức độ sử dụng: </w:t>
+      </w:r>
+      <w:r w:rsidR="009C528D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Trung bình</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C7528D1" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F999A1B" w14:textId="64976698" w:rsidR="006749FA" w:rsidRPr="00B967B9" w:rsidRDefault="006749FA" w:rsidP="006749FA">
+    <w:p w14:paraId="65ABB94F" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...1 lines deleted...]
-          <w:lang w:val="vi-VN"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B967B9">
-[...50 lines deleted...]
-        </w:drawing>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>III. QUÁ TRÌNH CÔNG TÁC CHUYÊN MÔN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EE4B94B" w14:textId="77777777" w:rsidR="006749FA" w:rsidRPr="00B967B9" w:rsidRDefault="006749FA" w:rsidP="006749FA">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9322" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1685"/>
+        <w:gridCol w:w="4962"/>
+        <w:gridCol w:w="2675"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0040268F" w:rsidRPr="003D0253" w14:paraId="5F207F38" w14:textId="77777777" w:rsidTr="004A1BFA">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1685" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07F0EE62" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="003D0253" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D0253">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Thời gian</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40F5E18B" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="003D0253" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D0253">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nơi công tác</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33DA7753" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="003D0253" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D0253">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Công việc đảm nhiệm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D0253" w:rsidRPr="003D0253" w14:paraId="4FC24CA7" w14:textId="77777777" w:rsidTr="004A1BFA">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1685" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CBD7FE6" w14:textId="6D2B9C4E" w:rsidR="003D0253" w:rsidRPr="003D0253" w:rsidRDefault="003D0253" w:rsidP="003D0253">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D0253">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1998-2005</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CE0A4BA" w14:textId="13A7DD9C" w:rsidR="003D0253" w:rsidRPr="003D0253" w:rsidRDefault="003D0253" w:rsidP="003D0253">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D0253">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ban Tuyên giáo, Tỉnh ủy Bà Rịa – Vũng Tàu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="211C24F3" w14:textId="7B09FA41" w:rsidR="003D0253" w:rsidRPr="003D0253" w:rsidRDefault="003D0253" w:rsidP="003D0253">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D0253">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Chuyên viên</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D0253" w:rsidRPr="003D0253" w14:paraId="5C1199BB" w14:textId="77777777" w:rsidTr="004A1BFA">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1685" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C037C5B" w14:textId="3D184AC8" w:rsidR="003D0253" w:rsidRPr="003D0253" w:rsidRDefault="003D0253" w:rsidP="003D0253">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D0253">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2005-2019</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CC69928" w14:textId="29ED56A1" w:rsidR="003D0253" w:rsidRPr="003D0253" w:rsidRDefault="003D0253" w:rsidP="003D0253">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D0253">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tạp chí Xưa và Nay, Hội Khoa học Lịch sử Việt Nam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49EE752A" w14:textId="48D27F8E" w:rsidR="003D0253" w:rsidRPr="003D0253" w:rsidRDefault="003D0253" w:rsidP="003D0253">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D0253">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Biên tập viên</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D0253" w:rsidRPr="003D0253" w14:paraId="4686284C" w14:textId="77777777" w:rsidTr="004A1BFA">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1685" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A439418" w14:textId="48B05512" w:rsidR="003D0253" w:rsidRPr="003D0253" w:rsidRDefault="003D0253" w:rsidP="003D0253">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D0253">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2019</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB5D81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-202</w:t>
+            </w:r>
+            <w:r w:rsidR="00415BB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D952B8A" w14:textId="2378FB91" w:rsidR="003D0253" w:rsidRPr="003D0253" w:rsidRDefault="00AB5D81" w:rsidP="003D0253">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Biển và Hải đảo, </w:t>
+            </w:r>
+            <w:r w:rsidR="003D0253" w:rsidRPr="003D0253">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Trường Đại học Khoa học Xã hội và Nhân văn, ĐHQGHN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EB450A1" w14:textId="2A59F5BE" w:rsidR="003D0253" w:rsidRPr="003D0253" w:rsidRDefault="003D0253" w:rsidP="003D0253">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D0253">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nghiên cứu viên</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB5D81" w:rsidRPr="003D0253" w14:paraId="5B155DC8" w14:textId="77777777" w:rsidTr="004A1BFA">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1685" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48CF7E9D" w14:textId="689AED4F" w:rsidR="00AB5D81" w:rsidRPr="003D0253" w:rsidRDefault="00AB5D81" w:rsidP="003D0253">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2025 đến nay</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B392D04" w14:textId="602FC778" w:rsidR="00AB5D81" w:rsidRPr="003D0253" w:rsidRDefault="00AB5D81" w:rsidP="003D0253">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khoa Lịch sử, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D0253">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Trường Đại học Khoa học Xã hội và Nhân văn, ĐHQGHN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B80E671" w14:textId="6D7E5FE3" w:rsidR="00AB5D81" w:rsidRPr="003D0253" w:rsidRDefault="00AB5D81" w:rsidP="003D0253">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D0253">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Giảng viên</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="23C4D676" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...1 lines deleted...]
-          <w:lang w:val="vi-VN"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15FE6475" w14:textId="77777777" w:rsidR="006749FA" w:rsidRPr="00B967B9" w:rsidRDefault="006749FA" w:rsidP="006749FA">
+    <w:p w14:paraId="51642117" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
       <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>IV. QUÁ TRÌNH NGHIÊN CỨU KHOA HỌC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0956605A" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1. Các đề tài nghiên cứu khoa học đã và đang tham gia:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9322" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:rPr>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="562"/>
+        <w:gridCol w:w="3090"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="2126"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0040268F" w:rsidRPr="006D445F" w14:paraId="1FBEBDDC" w14:textId="77777777" w:rsidTr="004A1BFA">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51BB0CE0" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D445F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>TT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FE9BF5A" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D445F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tên đề tài nghiên cứu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="155E883C" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D445F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Năm bắt đầu/Năm hoàn thành</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="669D2389" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D445F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Đề tài cấp (NN, Bộ, ngành, trường)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35693263" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D445F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Trách nhiệm tham gia trong đề tài</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0040268F" w:rsidRPr="006D445F" w14:paraId="513D737E" w14:textId="77777777" w:rsidTr="004A1BFA">
+        <w:trPr>
+          <w:trHeight w:val="482"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="738655BE" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06029CB3" w14:textId="77777777" w:rsidR="003D0253" w:rsidRPr="001D2115" w:rsidRDefault="003D0253" w:rsidP="003D0253">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D2115">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hoạt </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D2115">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>đ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D2115">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ộng khai thác và xuất khẩu khoáng sản của t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D2115">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ư</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D2115">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> bản Pháp ở vùng duyên hải Bắc Kỳ thời kỳ thuộc </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D2115">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>đ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D2115">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ịa (1884-1945)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03945C67" w14:textId="2D423474" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="003D0253" w:rsidP="003D0253">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D0253">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(Mã số: CS.2022.27)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DA990FD" w14:textId="74B9BC42" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="003D0253" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D0253">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2022-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D2C353F" w14:textId="72B4DB9F" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="000E7D72" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E7D72">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Đề tài cấp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> trường</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="440364C3" w14:textId="402BE032" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="003D0253" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Chủ trì</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0040268F" w:rsidRPr="006D445F" w14:paraId="3581C9A7" w14:textId="77777777" w:rsidTr="004A1BFA">
+        <w:trPr>
+          <w:trHeight w:val="482"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D847CC5" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55D6D288" w14:textId="77777777" w:rsidR="003D0253" w:rsidRPr="001D2115" w:rsidRDefault="003D0253" w:rsidP="003D0253">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D2115">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quản lý và khai thác kinh tế biển ở vùng biển </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D2115">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>đ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D2115">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ảo Tây Nam: Lịch sử, hiện trạng và một số </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D2115">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>đ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D2115">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ịnh h</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D2115">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ư</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D2115">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ớng phát triển </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EB35CCC" w14:textId="2D578F5D" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="003D0253" w:rsidP="003D0253">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D0253">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(Mã số: CS.2024.26)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61FBBFAB" w14:textId="29D245C6" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="003D0253" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D0253">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2024-2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11F500DB" w14:textId="1DE1FBC6" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="000E7D72" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E7D72">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Đề tài cấp </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>trường</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F2E7D17" w14:textId="737D87EB" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="003D0253" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Chủ trì</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D0253" w:rsidRPr="006D445F" w14:paraId="04D14460" w14:textId="77777777" w:rsidTr="00F40A39">
+        <w:trPr>
+          <w:trHeight w:val="482"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F21CD88" w14:textId="77777777" w:rsidR="003D0253" w:rsidRPr="003D0253" w:rsidRDefault="003D0253" w:rsidP="003D0253">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DEFE37B" w14:textId="77777777" w:rsidR="003D0253" w:rsidRPr="001D2115" w:rsidRDefault="003D0253" w:rsidP="003D0253">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D2115">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Biên niên Sự kiện Lịch sử Việt Nam, tập IV (1858-1945)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5ED6A748" w14:textId="404C336F" w:rsidR="003D0253" w:rsidRPr="003D0253" w:rsidRDefault="003D0253" w:rsidP="003D0253">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D0253">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Mã số: KHXH-LSVN.29/14-18)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BDC5CEE" w14:textId="4FD183B2" w:rsidR="003D0253" w:rsidRPr="003D0253" w:rsidRDefault="003D0253" w:rsidP="003D0253">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D0253">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>2014-2018</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FE60640" w14:textId="22E16269" w:rsidR="003D0253" w:rsidRPr="000E7D72" w:rsidRDefault="000E7D72" w:rsidP="003D0253">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Đề tài cấp nhà nước</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="368AC5C1" w14:textId="5C24331D" w:rsidR="003D0253" w:rsidRPr="006D445F" w:rsidRDefault="000E7D72" w:rsidP="003D0253">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Thư ký khoa học</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00661E9D" w:rsidRPr="006D445F" w14:paraId="7F80299A" w14:textId="77777777" w:rsidTr="00F40A39">
+        <w:trPr>
+          <w:trHeight w:val="482"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2342FB01" w14:textId="77777777" w:rsidR="00661E9D" w:rsidRPr="003D0253" w:rsidRDefault="00661E9D" w:rsidP="003D0253">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BA42CA7" w14:textId="2FEBBE59" w:rsidR="00661E9D" w:rsidRPr="001D2115" w:rsidRDefault="00661E9D" w:rsidP="003D0253">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00661E9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nghiên cứu giải pháp bảo tồn và phát huy giá trị của Trường ca Đam San</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00661E9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mã số QG.17-58VNU</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4451F3F6" w14:textId="558A9827" w:rsidR="00661E9D" w:rsidRPr="003D0253" w:rsidRDefault="00661E9D" w:rsidP="003D0253">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>2017-2019</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1708F06C" w14:textId="4AEA5806" w:rsidR="00661E9D" w:rsidRDefault="00661E9D" w:rsidP="003D0253">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Đề tài cấp Đại học quốc gia Hà Nội</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CFC20B9" w14:textId="0662E376" w:rsidR="00661E9D" w:rsidRDefault="00661E9D" w:rsidP="003D0253">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Thành viên</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D0253" w:rsidRPr="006D445F" w14:paraId="34BF5370" w14:textId="77777777" w:rsidTr="00F40A39">
+        <w:trPr>
+          <w:trHeight w:val="482"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39AF3E10" w14:textId="77777777" w:rsidR="003D0253" w:rsidRPr="003D0253" w:rsidRDefault="003D0253" w:rsidP="003D0253">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12ECD04B" w14:textId="50B07C96" w:rsidR="003D0253" w:rsidRPr="003D0253" w:rsidRDefault="003D0253" w:rsidP="003D0253">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D2115">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Địa chí Quốc gia Việt Nam</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D0253">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – tập </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D2115">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Cương vực</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D0253">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, quyền </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D2115">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Biển và Hải đảo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21FF96FA" w14:textId="2C79F76D" w:rsidR="003D0253" w:rsidRPr="003D0253" w:rsidRDefault="003D0253" w:rsidP="003D0253">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2019-2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="654FC478" w14:textId="3A14439C" w:rsidR="003D0253" w:rsidRPr="006D445F" w:rsidRDefault="000E7D72" w:rsidP="003D0253">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E7D72">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Đề tài cấp nhà nước</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40310CA8" w14:textId="1EC4B8A1" w:rsidR="003D0253" w:rsidRPr="006D445F" w:rsidRDefault="000E7D72" w:rsidP="003D0253">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Thành viên</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D0253" w:rsidRPr="006D445F" w14:paraId="368E13FD" w14:textId="77777777" w:rsidTr="00F40A39">
+        <w:trPr>
+          <w:trHeight w:val="482"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AF0B154" w14:textId="77777777" w:rsidR="003D0253" w:rsidRPr="003D0253" w:rsidRDefault="003D0253" w:rsidP="003D0253">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ECF9B7C" w14:textId="1DA86A86" w:rsidR="003D0253" w:rsidRPr="003D0253" w:rsidRDefault="003D0253" w:rsidP="003D0253">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D2115">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lịch sử Chính phủ Việt Nam</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D0253">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, Tập 4 (2006-2016)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D8CD830" w14:textId="21E3EC87" w:rsidR="003D0253" w:rsidRPr="003D0253" w:rsidRDefault="003D0253" w:rsidP="003D0253">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2020-2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F4E71E5" w14:textId="19C97246" w:rsidR="003D0253" w:rsidRPr="006D445F" w:rsidRDefault="000E7D72" w:rsidP="003D0253">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Đề tài cấp bộ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F742A78" w14:textId="0117EB81" w:rsidR="003D0253" w:rsidRPr="006D445F" w:rsidRDefault="000E7D72" w:rsidP="003D0253">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E7D72">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Thành viên</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D0253" w:rsidRPr="006D445F" w14:paraId="75ADFAFA" w14:textId="77777777" w:rsidTr="00F40A39">
+        <w:trPr>
+          <w:trHeight w:val="482"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03A194F3" w14:textId="77777777" w:rsidR="003D0253" w:rsidRPr="003D0253" w:rsidRDefault="003D0253" w:rsidP="003D0253">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68DBDF0E" w14:textId="610B5CF6" w:rsidR="003D0253" w:rsidRPr="003D0253" w:rsidRDefault="003D0253" w:rsidP="003D0253">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D2115">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Bách khoa toàn thư Việt Nam</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D0253">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Quyển 28: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D2115">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tổ chức, Chính trị, Ngoại giao</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5608FF71" w14:textId="3EF63E4D" w:rsidR="003D0253" w:rsidRPr="003D0253" w:rsidRDefault="003D0253" w:rsidP="003D0253">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2020-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="323C6659" w14:textId="36464796" w:rsidR="003D0253" w:rsidRPr="006D445F" w:rsidRDefault="000E7D72" w:rsidP="003D0253">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E7D72">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Đề tài cấp nhà nước</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="522F2512" w14:textId="0118601F" w:rsidR="003D0253" w:rsidRPr="006D445F" w:rsidRDefault="000E7D72" w:rsidP="003D0253">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E7D72">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Thành viên</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D0253" w:rsidRPr="006D445F" w14:paraId="21BE4084" w14:textId="77777777" w:rsidTr="00F40A39">
+        <w:trPr>
+          <w:trHeight w:val="482"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E82480D" w14:textId="77777777" w:rsidR="003D0253" w:rsidRPr="003D0253" w:rsidRDefault="003D0253" w:rsidP="003D0253">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5712DEAE" w14:textId="0BFA31BF" w:rsidR="003D0253" w:rsidRPr="001D2115" w:rsidRDefault="003D0253" w:rsidP="003D0253">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D2115">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Địa chí Ninh Thuận</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09F5AFC0" w14:textId="6C17F0DB" w:rsidR="003D0253" w:rsidRPr="003D0253" w:rsidRDefault="003D0253" w:rsidP="003D0253">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2024-2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="316419DD" w14:textId="33282001" w:rsidR="003D0253" w:rsidRPr="006D445F" w:rsidRDefault="000E7D72" w:rsidP="003D0253">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E7D72">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Đề tài cấp </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>tỉnh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68410734" w14:textId="291F1BFC" w:rsidR="003D0253" w:rsidRPr="006D445F" w:rsidRDefault="000E7D72" w:rsidP="003D0253">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E7D72">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Thành viên</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D0253" w:rsidRPr="006D445F" w14:paraId="007CC41C" w14:textId="77777777" w:rsidTr="00F40A39">
+        <w:trPr>
+          <w:trHeight w:val="482"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ABDCDA4" w14:textId="77777777" w:rsidR="003D0253" w:rsidRPr="003D0253" w:rsidRDefault="003D0253" w:rsidP="003D0253">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E86BD34" w14:textId="185320D7" w:rsidR="003D0253" w:rsidRPr="001D2115" w:rsidRDefault="003D0253" w:rsidP="003D0253">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D2115">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Địa chí Nam Định</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12156FAD" w14:textId="419F22C6" w:rsidR="003D0253" w:rsidRPr="003D0253" w:rsidRDefault="003D0253" w:rsidP="003D0253">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2024-2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B69F605" w14:textId="5359BE70" w:rsidR="003D0253" w:rsidRPr="006D445F" w:rsidRDefault="000E7D72" w:rsidP="003D0253">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E7D72">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Đề tài cấp </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>tỉnh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B10042C" w14:textId="038029C7" w:rsidR="003D0253" w:rsidRPr="006D445F" w:rsidRDefault="000E7D72" w:rsidP="003D0253">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E7D72">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Thành viên</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D0253" w:rsidRPr="006D445F" w14:paraId="5B87D31C" w14:textId="77777777" w:rsidTr="00F40A39">
+        <w:trPr>
+          <w:trHeight w:val="482"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D7C1B85" w14:textId="77777777" w:rsidR="003D0253" w:rsidRPr="003D0253" w:rsidRDefault="003D0253" w:rsidP="003D0253">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D38A3BF" w14:textId="2DEB0B35" w:rsidR="003D0253" w:rsidRPr="003D0253" w:rsidRDefault="003D0253" w:rsidP="003D0253">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D2115">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nghiên cứu, đề xuất giải pháp, mô hình xây dựng và phát triển công nghiệp văn </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D2115">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>hoá gắn với di sản văn hóa ngành than trên địa bàn tỉnh Quảng Ninh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D0253">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(Mã số: QG.25.115)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70EEA0F0" w14:textId="2595D287" w:rsidR="003D0253" w:rsidRPr="003D0253" w:rsidRDefault="003D0253" w:rsidP="003D0253">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2025-2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DA10D21" w14:textId="394FA437" w:rsidR="003D0253" w:rsidRPr="006D445F" w:rsidRDefault="000E7D72" w:rsidP="003D0253">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E7D72">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Đề tài cấp </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Đại học quốc gia</w:t>
+            </w:r>
+            <w:r w:rsidR="00661E9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hà Nội</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76815ADD" w14:textId="57E3D4BD" w:rsidR="003D0253" w:rsidRPr="006D445F" w:rsidRDefault="000E7D72" w:rsidP="003D0253">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E7D72">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Thành viên</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D0253" w:rsidRPr="006D445F" w14:paraId="1581A00E" w14:textId="77777777" w:rsidTr="00F40A39">
+        <w:trPr>
+          <w:trHeight w:val="482"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="423BDF26" w14:textId="77777777" w:rsidR="003D0253" w:rsidRPr="003D0253" w:rsidRDefault="003D0253" w:rsidP="003D0253">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DEC89B4" w14:textId="5257157F" w:rsidR="003D0253" w:rsidRPr="003D0253" w:rsidRDefault="003D0253" w:rsidP="003D0253">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D2115">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Cộng đồng người Minh Hương ở Việt Nam từ giữa thế kỷ XVII đến năm 1945 và so sánh với cộng đồng người Hoa lai ở Đông Nam Á (trường hợp người Hoa Peranakan/Baba-Nyonya và Mestizo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D0253">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(Mã số: 601.02-2023.02)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="466B6A26" w14:textId="6CCE2F16" w:rsidR="003D0253" w:rsidRPr="003D0253" w:rsidRDefault="003D0253" w:rsidP="003D0253">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2024-2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21D410A5" w14:textId="6C38C775" w:rsidR="003D0253" w:rsidRPr="006D445F" w:rsidRDefault="000E7D72" w:rsidP="003D0253">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E7D72">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Đề tài cấp bộ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Nafosted)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F8F3F70" w14:textId="7988AEF4" w:rsidR="003D0253" w:rsidRPr="006D445F" w:rsidRDefault="000E7D72" w:rsidP="003D0253">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E7D72">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Thành viên</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D0253" w:rsidRPr="006D445F" w14:paraId="7D7B4FEF" w14:textId="77777777" w:rsidTr="00F40A39">
+        <w:trPr>
+          <w:trHeight w:val="482"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AA477A1" w14:textId="77777777" w:rsidR="003D0253" w:rsidRPr="003D0253" w:rsidRDefault="003D0253" w:rsidP="003D0253">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="028E1962" w14:textId="15CDBDCC" w:rsidR="003D0253" w:rsidRPr="003D0253" w:rsidRDefault="000E7D72" w:rsidP="003D0253">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D2115">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Quan hệ đối tác chiến lược của Việt Nam từ năm 2001 đến năm 2025 và hàm ý chính sách cho Việt Nam</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E7D72">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Mã số: KX.06.09/21-30).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2070796E" w14:textId="07F7BA2B" w:rsidR="003D0253" w:rsidRDefault="000E7D72" w:rsidP="003D0253">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2025-2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15EF269D" w14:textId="11A725CA" w:rsidR="003D0253" w:rsidRPr="006D445F" w:rsidRDefault="000E7D72" w:rsidP="003D0253">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Đề tài cấp nhà nước</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12A9219D" w14:textId="45B6E46F" w:rsidR="003D0253" w:rsidRPr="006D445F" w:rsidRDefault="000E7D72" w:rsidP="003D0253">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E7D72">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Thành viên</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="43F1E942" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CCF9122" w14:textId="77777777" w:rsidR="00E95C81" w:rsidRPr="00B967B9" w:rsidRDefault="00E95C81" w:rsidP="00E95C81">
+    <w:p w14:paraId="328E6AC2" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
       <w:pPr>
-        <w:rPr>
-          <w:vanish/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>2. Các công trình khoa học đã công bố: (tên công trình, năm công bố, nơi công bố...)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CA26FE4" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5102" w:type="pct"/>
+        <w:tblW w:w="9351" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1926"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2145"/>
+        <w:gridCol w:w="538"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="2009"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E95C81" w:rsidRPr="00B967B9" w14:paraId="339F8E19" w14:textId="77777777" w:rsidTr="003A69A1">
+      <w:tr w:rsidR="0040268F" w:rsidRPr="006D445F" w14:paraId="1D1A484F" w14:textId="77777777" w:rsidTr="004A1BFA">
         <w:trPr>
-          <w:trHeight w:val="539"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
-[...16 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EAB4862" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D445F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Trần Xuân Thanh                </w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>TT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C04A72D" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D445F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tên công trình</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="498E3F71" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D445F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Năm công bố</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7124A093" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D445F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tên tạp chí</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25310F08" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D445F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tác giả chính/đồng tác giả</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2009" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="661A6179" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D445F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tạp chí danh mục ISI/Scopus/khác</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95C81" w:rsidRPr="00B967B9" w14:paraId="2C6B2AD7" w14:textId="77777777" w:rsidTr="003A69A1">
+      <w:tr w:rsidR="00A60EF9" w:rsidRPr="006D445F" w14:paraId="74DA50E0" w14:textId="77777777" w:rsidTr="004866D3">
         <w:trPr>
-          <w:trHeight w:val="535"/>
+          <w:trHeight w:val="482"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
-[...17 lines deleted...]
-                <w:bCs/>
+            <w:tcW w:w="538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1454C104" w14:textId="77777777" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="127D606B" w14:textId="03A09E2B" w:rsidR="00A60EF9" w:rsidRPr="001D2115" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D2115">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Bà Rịa - Vũng Tàu, đường đến 30 tháng 4 năm 1975</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EE8918E" w14:textId="7D03C843" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00792231">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B24E6A0" w14:textId="37EA4A28" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00792231" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00792231">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tạp chí </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B4D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lịch sử Đảng, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00792231">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Học viện Chính trị Quốc gia Hồ Chí Minh, số 4 (113), tr.39-42. ISSN: 2815-6013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01B073A7" w14:textId="0B1A6014" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00792231" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00792231">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tác giả chính</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2009" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="695173F4" w14:textId="77777777" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A60EF9" w:rsidRPr="006D445F" w14:paraId="3412CF44" w14:textId="77777777" w:rsidTr="004866D3">
+        <w:trPr>
+          <w:trHeight w:val="482"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="765D8E2B" w14:textId="77777777" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E23FDEE" w14:textId="43E09B82" w:rsidR="00A60EF9" w:rsidRPr="001D2115" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D2115">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Không sợ trách nhiệm, chỉ lo dân không đọc báo của mình</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45D18C78" w14:textId="1526BACA" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00792231">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2007</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1306BEEC" w14:textId="4C59B8AA" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00F074E7" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F074E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tap chí </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B4D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Người làm báo,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F074E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hội Nhà báo Việt Nam, số 10/2007, tr.41-42, 48. ISSN: 0866-7691</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04D729B9" w14:textId="71CAAA6A" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00F074E7" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00792231">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tác giả chính</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2009" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D684458" w14:textId="77777777" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A60EF9" w:rsidRPr="006D445F" w14:paraId="47D10378" w14:textId="77777777" w:rsidTr="004866D3">
+        <w:trPr>
+          <w:trHeight w:val="482"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50A641BD" w14:textId="77777777" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1534C7EE" w14:textId="1ABA936F" w:rsidR="00A60EF9" w:rsidRPr="001D2115" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D2115">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Đồng chi Ngô Gia Tự với việc thành lập Đảng Công sản Việt Nam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24E6A7E4" w14:textId="09D88205" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00792231">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FC392AC" w14:textId="2EB03E2E" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00F074E7" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F074E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tạp chí </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B4D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Mặt trận</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F074E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>, UBTW MTTQVN, số 52, 2/2008, tr.14-17. ISSN: 1859-0276</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CDE96D7" w14:textId="06F8998D" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00F074E7" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00792231">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tác giả chính</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2009" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="124DA574" w14:textId="77777777" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A60EF9" w:rsidRPr="006D445F" w14:paraId="1226BC01" w14:textId="77777777" w:rsidTr="004866D3">
+        <w:trPr>
+          <w:trHeight w:val="482"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="387EF281" w14:textId="77777777" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="792A0584" w14:textId="02B6CE90" w:rsidR="00A60EF9" w:rsidRPr="001D2115" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D2115">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hoạt động khai mỏ của người Hoa ở vùng thượng du miền Bắc Việt Nam dưới </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D2115">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>thời Lê - Trịnh (thế kỷ XVII-XVIII)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C22A42B" w14:textId="5200BADA" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00792231">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3800F258" w14:textId="00C23831" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00F074E7" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F074E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tạp chí </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B4D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Nghiên cứu Đông Nam Á</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F074E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Viện Hàn lâm Khoa học xã hội Việt Nam, số 4 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F074E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>(181), tr.63-70. ISSN: 0868-2739</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="175DE2F4" w14:textId="0A275F36" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00F074E7" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00792231">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Tác giả chính</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2009" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07D85AF9" w14:textId="77777777" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A60EF9" w:rsidRPr="006D445F" w14:paraId="584590B9" w14:textId="77777777" w:rsidTr="004866D3">
+        <w:trPr>
+          <w:trHeight w:val="482"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73073905" w14:textId="77777777" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="772359AB" w14:textId="3A1F177F" w:rsidR="00A60EF9" w:rsidRPr="001D2115" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B967B9">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="001D2115">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Hoạt động khai mỏ của người Hoa ở vùng thượng du miền Bắc Việt Nam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2233E1D8" w14:textId="010D3084" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>2. Năm sinh</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00792231">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B6BE486" w14:textId="114966E1" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00F074E7" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F074E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tạp chí </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B4D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Nghiên cứu Trung Quốc,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F074E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Viện Hàn lâm Khoa học xã hội Việt Nam, số 3 (163), tr.56-66. ISSN: 0868-3670</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="352AC657" w14:textId="4D9B04F3" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00F074E7" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00792231">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tác giả chính</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2009" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4507D365" w14:textId="77777777" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A60EF9" w:rsidRPr="006D445F" w14:paraId="1600B29B" w14:textId="77777777" w:rsidTr="004866D3">
+        <w:trPr>
+          <w:trHeight w:val="482"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FCDEA89" w14:textId="77777777" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19AB881A" w14:textId="55D52AEB" w:rsidR="00A60EF9" w:rsidRPr="001D2115" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D2115">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Người Hoa với nghề khai mỏ ở miền Bắc Việt Nam, thời Lê - Trịnh (thế kỷ XVII-XVIII)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64910A83" w14:textId="720AD9F8" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00792231">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B4D1EDB" w14:textId="24B40620" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00F074E7" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F074E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tạp chí </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B4D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Xưa &amp; Nay,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F074E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hội Khoa học Lịch sử Việt Nam, số 458, tr.36-40. ISSN: 868-331X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48A5742D" w14:textId="4F19C54E" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00F074E7" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00792231">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tác giả chính</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2009" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E66BA2B" w14:textId="77777777" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A60EF9" w:rsidRPr="006D445F" w14:paraId="56536212" w14:textId="77777777" w:rsidTr="004866D3">
+        <w:trPr>
+          <w:trHeight w:val="482"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33D09384" w14:textId="77777777" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63B7F310" w14:textId="6DDC6AA9" w:rsidR="00A60EF9" w:rsidRPr="001D2115" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D2115">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tình hình khai mỏ ở miền Trung Việt Nam thế kỷ XIX (qua một số tư liệu lịch sử)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22F48AED" w14:textId="2558EAC5" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00792231">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2019</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A825EF9" w14:textId="7CBD76DB" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00F074E7" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F074E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tạp chí </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B4D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khoa học xã hội miền Trung, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F074E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Viện Hàn lâm Khoa học xã hội Việt Nam, số 1 (57),  tr.67-76. ISSN: 1859-2635</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="168224C4" w14:textId="2AB311D0" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00F074E7" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00792231">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tác giả chính</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2009" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19C9306C" w14:textId="77777777" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A60EF9" w:rsidRPr="006D445F" w14:paraId="41D99992" w14:textId="77777777" w:rsidTr="004866D3">
+        <w:trPr>
+          <w:trHeight w:val="482"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57E62747" w14:textId="77777777" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="337DA75C" w14:textId="3BF4C7D0" w:rsidR="00A60EF9" w:rsidRPr="001D2115" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D2115">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Hoạt động khai mỏ của người Hoa ở Đàng Ngoài: Một số tác động tới xã hội Đại Việt và Trung Hoa thế kỷ XVII – XIX</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="768A42B8" w14:textId="5F334754" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00792231">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="312E85EE" w14:textId="4BD53B82" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00F074E7" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F074E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tạp chí </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B4D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Thông tin Khoa học xã hội,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F074E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Viện Hàn lâm Khoa học xã hội Việt Nam, số 6 (450), tr.37-43. ISSN: 0866-8647</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60D4C351" w14:textId="32BF0F30" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00F074E7" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00792231">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tác giả chính</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2009" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D55DBAE" w14:textId="77777777" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A60EF9" w:rsidRPr="006D445F" w14:paraId="6DF5EB10" w14:textId="77777777" w:rsidTr="004866D3">
+        <w:trPr>
+          <w:trHeight w:val="482"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53E55D70" w14:textId="77777777" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="213E8501" w14:textId="38A23820" w:rsidR="00A60EF9" w:rsidRPr="001D2115" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D2115">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nghệ An trong chiến lược đối ngoại của Đại Việt thời Lý – Trần – Lê (thế kỷ XI-XVIII)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76813FBE" w14:textId="4D445175" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00792231">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="577747B2" w14:textId="0EE1F169" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00F074E7" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F074E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tạp chí </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B4D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khoa học xã hội miền Trung, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F074E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Viện Hàn lâm Khoa học xã hội Việt Nam, số 3 (65),  tr.43-52. ISSN: 1859-2635</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16065241" w14:textId="14D97743" w:rsidR="00A60EF9" w:rsidRPr="00F074E7" w:rsidRDefault="00F074E7" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Đồng tác giả</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2009" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B8E523F" w14:textId="77777777" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A60EF9" w:rsidRPr="006D445F" w14:paraId="07DEDBB7" w14:textId="77777777" w:rsidTr="004866D3">
+        <w:trPr>
+          <w:trHeight w:val="482"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E47BD27" w14:textId="77777777" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="713029DA" w14:textId="424FFAFE" w:rsidR="00A60EF9" w:rsidRPr="001D2115" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>:</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D2115">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Chính sách biên viễn của triều Nguyễn nhìn từ tác phẩm Hưng Hóa ký lược của Phạm Thận Duật</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FC2823C" w14:textId="50F5DD94" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 1975</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00792231">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="440B2352" w14:textId="350AD2D4" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00F074E7" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F074E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tạp chí </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B4D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Khoa học Đại học Quốc gia Hà Nội: Nghiên cứu chính sách và quản lý,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F074E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Tập 38, số 4, 2022, tr.33-46. ISSN: 2615-9295   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A56CD5D" w14:textId="5EC442C3" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00F074E7" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Đồng tác giả</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2009" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F115B0C" w14:textId="77777777" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A60EF9" w:rsidRPr="006D445F" w14:paraId="52A31246" w14:textId="77777777" w:rsidTr="004866D3">
+        <w:trPr>
+          <w:trHeight w:val="482"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1137D2A6" w14:textId="77777777" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2598E4E7" w14:textId="115CB42C" w:rsidR="00A60EF9" w:rsidRPr="001D2115" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">                  </w:t>
-[...4 lines deleted...]
-                <w:bCs/>
+            </w:pPr>
+            <w:r w:rsidRPr="001D2115">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khu vực Bắc Trung Kỳ cuối thế kỷ XIX </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D2115">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>đầu thế kỷ XX: Tiềm năng và vị thế kinh tế</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7592270A" w14:textId="03425C13" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">                     Giới tính</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00792231">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02F0A286" w14:textId="34C3E0EB" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00F074E7" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F074E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tạp chí </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B4D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Nghiên cứu Lịch sử,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F074E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Viện </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F074E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Hàn lâm KHXHVN, số 1 (561), tr.69-81. ISSN: 0866-7497</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="649793C4" w14:textId="2A4214B3" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00F074E7" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Đồng tác giả</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2009" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="260CC30A" w14:textId="77777777" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A60EF9" w:rsidRPr="006D445F" w14:paraId="7068BE64" w14:textId="77777777" w:rsidTr="004866D3">
+        <w:trPr>
+          <w:trHeight w:val="482"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="711E2630" w14:textId="77777777" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CAC01E4" w14:textId="2C78C3EB" w:rsidR="00A60EF9" w:rsidRPr="001D2115" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>:</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D2115">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vai trò của hệ thống cảng biển ở vùng duyên hải Bắc Kỳ đối với thương mại khoáng sản thời kỳ thuộc địa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DD14472" w14:textId="23D2E832" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Nam</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00792231">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="403BA13B" w14:textId="62D71F56" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00F074E7" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F074E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tạp chí </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B4D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Thông tin Khoa học Xã hội</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F074E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>, Viện Hàn lâm Khoa học Xã hội Việt Nam, số 3 (483), tr.45-52. ISSN: 0866-8647</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AA529C7" w14:textId="4420D30C" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00F074E7" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Đồng tác giả</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2009" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D408CDD" w14:textId="77777777" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A60EF9" w:rsidRPr="006D445F" w14:paraId="7459933C" w14:textId="77777777" w:rsidTr="004866D3">
+        <w:trPr>
+          <w:trHeight w:val="482"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E2AB7E8" w14:textId="77777777" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67DDF574" w14:textId="3000D03C" w:rsidR="00A60EF9" w:rsidRPr="001D2115" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-            </w:r>
+            </w:pPr>
+            <w:r w:rsidRPr="001D2115">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Quá trình tiếp biến khoa học và kỹ thuật phương Tây ở Việt Nam cuối thế kỷ XIX</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="491E497E" w14:textId="6D228ED8" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00792231">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29F64542" w14:textId="0964B4F0" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00F074E7" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F074E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tạp chí </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B4D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Khoa học xã hội Thành phố Hồ Chí Minh</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F074E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>, Viện Hàn lâm Khoa học Xã hội Việt Nam, số 4 (293), tr.65-76. ISSN: 1859-0136</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67CBD0B0" w14:textId="3A4D39CB" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00F074E7" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Đồng tác giả</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2009" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1111D65E" w14:textId="77777777" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95C81" w:rsidRPr="00B967B9" w14:paraId="0B9CBB7F" w14:textId="77777777" w:rsidTr="003A69A1">
+      <w:tr w:rsidR="00A60EF9" w:rsidRPr="006D445F" w14:paraId="378A7089" w14:textId="77777777" w:rsidTr="004866D3">
         <w:trPr>
-          <w:trHeight w:val="1574"/>
+          <w:trHeight w:val="482"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
-[...37 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3106A398" w14:textId="77777777" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66BED2BC" w14:textId="2A415AAD" w:rsidR="00A60EF9" w:rsidRPr="001D2115" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D2115">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Quảng Nam - Trung Kỳ cuối thế kỷ XIX đầu thế kỷ XX: Tiềm năng và vị thế kinh tế</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41A7724E" w14:textId="61CEECA7" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00792231">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32081FD6" w14:textId="77777777" w:rsidR="00F074E7" w:rsidRPr="00F074E7" w:rsidRDefault="00F074E7" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B967B9">
-[...6 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00F074E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Lịch sử, </w:t>
-[...5 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">Tạp chí </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B4D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
-              <w:t>, Đại học Quốc gia Hà Nội</w:t>
-[...9 lines deleted...]
-              <w:rPr>
+              <w:t>Khoa học xã hội Việt Nam</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F074E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:rPr>
+              <w:t>, Viện Hàn lâm Khoa học Xã hội Việt Nam, số 8, tr.80-89.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FD8E56A" w14:textId="7CBA2E59" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00F074E7" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
-              <w:t>: 0913553003</w:t>
-[...10 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F074E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:t>ISSN: 1605-2811</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EE5ED7F" w14:textId="3FAEF0B2" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00F074E7" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Đồng tác giả</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2009" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65D500BE" w14:textId="77777777" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A60EF9" w:rsidRPr="006D445F" w14:paraId="75419956" w14:textId="77777777" w:rsidTr="004866D3">
+        <w:trPr>
+          <w:trHeight w:val="482"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="079AAA16" w14:textId="77777777" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="537BD15A" w14:textId="28406043" w:rsidR="00A60EF9" w:rsidRPr="001D2115" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>Email:</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D2115">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Thương mại than đá Đông Dương thời kỳ thuộc địa: Sự hội nhập vào nền kinh tế khu vực và toàn cầu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="501B4ED9" w14:textId="5A59A9FE" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00792231">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42ACBCEA" w14:textId="35DA1176" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00F074E7" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-            </w:r>
+            </w:pPr>
+            <w:r w:rsidRPr="00F074E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tạp chí </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B4D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khoa học Xã hội và Nhân văn, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F074E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Trưòng Đại học Khoa học Xã hội và Nhân văn, Đại học Quốc gia Hà Nội, Tập 9, số (3), tr.228-247. ISSN: 2354-1172</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77D82DED" w14:textId="3554AF3C" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00F074E7" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Đồng tác giả</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2009" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B66E3E5" w14:textId="77777777" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95C81" w:rsidRPr="00B967B9" w14:paraId="1B2E8B33" w14:textId="77777777" w:rsidTr="003A69A1">
+      <w:tr w:rsidR="00A60EF9" w:rsidRPr="006D445F" w14:paraId="0EE57200" w14:textId="77777777" w:rsidTr="004866D3">
         <w:trPr>
-          <w:trHeight w:val="709"/>
+          <w:trHeight w:val="482"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
-[...56 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CF24272" w14:textId="77777777" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14EBC55E" w14:textId="48B9B3C5" w:rsidR="00A60EF9" w:rsidRPr="001D2115" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D2115">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lịch sử tiếp cận từ khoa học và công nghệ: một cách thức diễn giải và nghiên cứu lịch sử</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33FF523C" w14:textId="3CDB619F" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00792231">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76AD41E8" w14:textId="77777777" w:rsidR="00F074E7" w:rsidRPr="00F074E7" w:rsidRDefault="00F074E7" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B967B9">
-[...30 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00F074E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...9 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">Tạp chí </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B4D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
-              <w:t>)</w:t>
-[...24 lines deleted...]
-            </w:r>
+              <w:t>Khoa học xã hội Việt Nam</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F074E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>, Viện Hàn lâm Khoa học Xã hội Việt Nam, số 5, tr.80-90.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65028C48" w14:textId="6FC6550B" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00F074E7" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F074E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>ISSN: 1605-2811. Doi: 10.56794/KHXHVN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DCC80BF" w14:textId="0CD37115" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00F074E7" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Đồng tác giả</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2009" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1973EA05" w14:textId="77777777" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95C81" w:rsidRPr="00B967B9" w14:paraId="086FDEC3" w14:textId="77777777" w:rsidTr="003A69A1">
-[...36 lines deleted...]
-              <w:rPr>
+      <w:tr w:rsidR="00A60EF9" w:rsidRPr="006D445F" w14:paraId="232AF61F" w14:textId="77777777" w:rsidTr="004866D3">
+        <w:trPr>
+          <w:trHeight w:val="482"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23C33905" w14:textId="77777777" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="136F315D" w14:textId="173266B5" w:rsidR="00A60EF9" w:rsidRPr="001D2115" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D2115">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Việt Nam và Xiêm trong ba thập niên đầu thế kỷ XIX: Tương tác quyền lực, củng cố và mở rộng ảnh hưởng ở khu vực Đông Nam Á lục địa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BC56745" w14:textId="473CDD43" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00792231">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F179B88" w14:textId="020DAD06" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00F074E7" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B967B9">
-[...9 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00F074E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">Tạp chí </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B4D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
-              <w:t>Đại học Quốc gia Hà Nội</w:t>
-[...9 lines deleted...]
-              <w:rPr>
+              <w:t>Nghiên cứu Đông Nam Á,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F074E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> số 7/2024, tr.26-34. ISSN: 0868-2739.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57B68599" w14:textId="26A5F5C4" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00F074E7" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Đồng tác giả</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2009" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10302C94" w14:textId="77777777" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A60EF9" w:rsidRPr="006D445F" w14:paraId="68320A39" w14:textId="77777777" w:rsidTr="004866D3">
+        <w:trPr>
+          <w:trHeight w:val="482"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C0EB7F6" w14:textId="77777777" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BB43D4C" w14:textId="039AF4F1" w:rsidR="00A60EF9" w:rsidRPr="001D2115" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D2115">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sustainable Nostalgia to Dystopian Future: toward a Tropical Transnational Ecocinema in Mekong 2030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CA059CA" w14:textId="05013EA4" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00792231">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F726794" w14:textId="77777777" w:rsidR="00A60EF9" w:rsidRDefault="00F074E7" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B4D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phòng TN, Bộ môn, Trung tâm, Khoa, Viện: </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>eTropic: electronic journal of studies in the Tropics,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F074E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
-              <w:t>Bộ</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> Vol.24 No.1 (2025) Special Issue. Tropical Futurisms: Thinking Futures, pp.240-260. Australia, published: 2025-03-14.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EA1514D" w14:textId="70A8758C" w:rsidR="009B4D95" w:rsidRPr="009B4D95" w:rsidRDefault="009B4D95" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B4D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>https://doi.org/10.25120/etropic.24.1.2025.4149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DB8FCA6" w14:textId="47D23074" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00F074E7" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Đồng tác giả</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2009" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CC12195" w14:textId="40A6819B" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00F074E7" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F074E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tạp chí danh mục ISI/Scopus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Q1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A60EF9" w:rsidRPr="006D445F" w14:paraId="757FD47E" w14:textId="77777777" w:rsidTr="004866D3">
+        <w:trPr>
+          <w:trHeight w:val="482"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="501AE022" w14:textId="77777777" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32156539" w14:textId="64E3E03C" w:rsidR="00A60EF9" w:rsidRPr="001D2115" w:rsidRDefault="004150F9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004150F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kết hợp giữa kinh tế biển với bảo vệ chủ quyền biển </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004150F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>đ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004150F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>ảo Tây Nam Việt Nam thế kỷ XVII-XIX</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79D9129F" w14:textId="1BCCD141" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00792231">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17AC5294" w14:textId="6CC5B3D9" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00F074E7" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> môn Lịch sử Toàn cầu, </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F074E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
-              <w:t>Khoa</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">Tạp chí </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B4D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Lịch sử</w:t>
-[...10 lines deleted...]
-              <w:rPr>
+              <w:t>Nghiên cứu Lịch sử,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F074E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> Viện Hàn lâm KHXHVN, số </w:t>
+            </w:r>
+            <w:r w:rsidR="009B4D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5 (589),</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F074E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
-              <w:t xml:space="preserve">Địa chỉ Cơ quan: </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> tr</w:t>
+            </w:r>
+            <w:r w:rsidR="009B4D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.20-31</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F074E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tầng </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> ISSN: 0866-7497</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48E8B222" w14:textId="65999A38" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00F074E7" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Đồng tác giả</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2009" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2206AF4D" w14:textId="77777777" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A60EF9" w:rsidRPr="006D445F" w14:paraId="4DEB1593" w14:textId="77777777" w:rsidTr="004866D3">
+        <w:trPr>
+          <w:trHeight w:val="482"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F2C9DD5" w14:textId="77777777" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DAFE05A" w14:textId="7F13BC70" w:rsidR="00A60EF9" w:rsidRPr="001D2115" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D2115">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Hoạt động khai mỏ ở Nghệ An dưới thời Nguyễn và Pháp thuộc (1802-1939)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F3EACCA" w14:textId="1B845C85" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00792231">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2277C842" w14:textId="6B0B53A3" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00F074E7" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F074E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
-              <w:t>, nhà B, 336 Nguyễn Trãi, Thanh Xuân, Hà Nội</w:t>
-[...37 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">Tạp chí </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B4D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...48 lines deleted...]
-              <w:rPr>
+              <w:t>Nghiên cứu Lịch sử,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F074E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...195 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> Viện Hàn lâm KHXHVN, số </w:t>
+            </w:r>
+            <w:r w:rsidR="009B4D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6 (590),</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F074E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> tr</w:t>
+            </w:r>
+            <w:r w:rsidR="009B4D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.27-37</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F074E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> hóa Hà Nội</w:t>
-[...357 lines deleted...]
-            </w:r>
+              <w:t>. ISSN: 0866-7497</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="684A3DA7" w14:textId="50BE4C81" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00F074E7" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Khoa</w:t>
-[...599 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Đồng tác giả</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2009" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="032C19EC" w14:textId="77777777" w:rsidR="00A60EF9" w:rsidRPr="00792231" w:rsidRDefault="00A60EF9" w:rsidP="001D2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4DAAFFDC" w14:textId="77777777" w:rsidR="00E95C81" w:rsidRPr="00B967B9" w:rsidRDefault="00E95C81" w:rsidP="00E95C81">
+    <w:p w14:paraId="0B9FB4CE" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
       <w:pPr>
-        <w:pStyle w:val="Footer"/>
-[...5 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5102" w:type="pct"/>
+        <w:tblW w:w="9322" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
-[...10582 lines deleted...]
-        <w:tblW w:w="9700" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4640"/>
-        <w:gridCol w:w="5060"/>
+        <w:gridCol w:w="3652"/>
+        <w:gridCol w:w="5670"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E95C81" w:rsidRPr="00B967B9" w14:paraId="1B701A25" w14:textId="77777777" w:rsidTr="00426C49">
-[...7 lines deleted...]
-          <w:p w14:paraId="3878E3FD" w14:textId="77777777" w:rsidR="00E95C81" w:rsidRPr="00B967B9" w:rsidRDefault="00E95C81" w:rsidP="00426C49">
+      <w:tr w:rsidR="0040268F" w:rsidRPr="006D445F" w14:paraId="6F1A7EC8" w14:textId="77777777" w:rsidTr="004A1BFA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3652" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08E7F498" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="pt-BR"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="459F0FB5" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D445F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="pt-BR"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Xác nhận của</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="022A7E35" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="pt-BR"/>
-[...174 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D445F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="1AF4396E" w14:textId="76316865" w:rsidR="00AD1565" w:rsidRPr="00B967B9" w:rsidRDefault="00AD1565" w:rsidP="00426C49">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>cơ quan chủ quản</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33385680" w14:textId="533CBA38" w:rsidR="0040268F" w:rsidRPr="00E40753" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D445F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hà Nội, ngày </w:t>
+            </w:r>
+            <w:r w:rsidR="00E40753">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D445F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tháng </w:t>
+            </w:r>
+            <w:r w:rsidR="009B4D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00E40753">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D445F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> năm 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00E40753">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="135B3C87" w14:textId="77777777" w:rsidR="0040268F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="pt-BR"/>
-[...10 lines deleted...]
-              <w:pStyle w:val="Heading2"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D445F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Người khai kí tên</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75035E66" w14:textId="77777777" w:rsidR="00792231" w:rsidRDefault="00792231" w:rsidP="004A1BFA">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:i w:val="0"/>
-[...3 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2252AA5A" w14:textId="77777777" w:rsidR="00792231" w:rsidRDefault="00792231" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27B2ED10" w14:textId="77777777" w:rsidR="00792231" w:rsidRDefault="00792231" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47AD50CD" w14:textId="77777777" w:rsidR="00792231" w:rsidRDefault="00792231" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C74CBF7" w14:textId="6C96DCDD" w:rsidR="00792231" w:rsidRPr="006D445F" w:rsidRDefault="00792231" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Trần Xuân Thanh</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E2DD139" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2EC04ACE" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2202852C" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55BBB5A3" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D340117" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="36A7B411" w14:textId="77777777" w:rsidR="00E95C81" w:rsidRPr="00B967B9" w:rsidRDefault="00E95C81" w:rsidP="00E95C81">
-[...18 lines deleted...]
-      <w:cols w:space="708"/>
+    <w:p w14:paraId="667EBE08" w14:textId="77777777" w:rsidR="00D16C69" w:rsidRDefault="00D16C69"/>
+    <w:sectPr w:rsidR="00D16C69">
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name=".VnTime">
+    <w:panose1 w:val="020B7200000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name=".VnTimeH">
+    <w:panose1 w:val="020B7200000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Palatino Linotype">
+    <w:panose1 w:val="02040502050505030304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name=".VnTimeH">
-[...49 lines deleted...]
-  </w:font>
 </w:fonts>
-</file>
-[...98 lines deleted...]
-</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="147D439A"/>
+    <w:nsid w:val="0A48157F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="53D8F9FE"/>
-    <w:lvl w:ilvl="0" w:tplc="4548486C">
+    <w:tmpl w:val="66DA4BD4"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="[%1]."/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13240,64 +9067,61 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44E96DE5"/>
+    <w:nsid w:val="65E138C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="749274C0"/>
-    <w:lvl w:ilvl="0" w:tplc="4548486C">
+    <w:tmpl w:val="F5C4E9A4"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="[%1]."/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13328,389 +9152,154 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...91 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="1514106979">
+  <w:num w:numId="1" w16cid:durableId="1645700124">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1851404522">
+  <w:num w:numId="2" w16cid:durableId="293416137">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="008673C1"/>
-[...158 lines deleted...]
-    <w:rsid w:val="00FD4E8D"/>
+    <w:rsidRoot w:val="0040268F"/>
+    <w:rsid w:val="000E7D72"/>
+    <w:rsid w:val="001D2115"/>
+    <w:rsid w:val="003D0253"/>
+    <w:rsid w:val="0040268F"/>
+    <w:rsid w:val="004150F9"/>
+    <w:rsid w:val="00415BB9"/>
+    <w:rsid w:val="006430EA"/>
+    <w:rsid w:val="00661E9D"/>
+    <w:rsid w:val="006955B7"/>
+    <w:rsid w:val="00792231"/>
+    <w:rsid w:val="009B4D95"/>
+    <w:rsid w:val="009C528D"/>
+    <w:rsid w:val="00A60EF9"/>
+    <w:rsid w:val="00AB5D81"/>
+    <w:rsid w:val="00D01E24"/>
+    <w:rsid w:val="00D16C69"/>
+    <w:rsid w:val="00D17C38"/>
+    <w:rsid w:val="00DC784B"/>
+    <w:rsid w:val="00E40753"/>
+    <w:rsid w:val="00EB215B"/>
+    <w:rsid w:val="00F074E7"/>
+    <w:rsid w:val="00FD4A7B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-SG" w:eastAsia="ko-KR"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5220A858"/>
-  <w15:docId w15:val="{E6F7BFD0-75DB-48EA-8AA5-C14CA0284E33}"/>
+  <w14:docId w14:val="2B5D0ECB"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{FFF8B0C5-CBF9-4D10-B8B3-02DCA9F78B53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-SG" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13719,70 +9308,70 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -14037,584 +9626,282 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E95C81"/>
+    <w:rsid w:val="0040268F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...44 lines deleted...]
-      <w:iCs/>
+      <w:rFonts w:ascii=".VnTime" w:eastAsia="MS Mincho" w:hAnsi=".VnTime" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-    </w:rPr>
-[...52 lines deleted...]
-      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...69 lines deleted...]
-    <w:name w:val="Title"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
+    <w:link w:val="SubtitleChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00E95C81"/>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="0040268F"/>
     <w:rPr>
       <w:rFonts w:ascii=".VnTimeH" w:hAnsi=".VnTimeH"/>
       <w:b/>
-      <w:sz w:val="28"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-    <w:name w:val="Title Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Title"/>
-    <w:rsid w:val="00E95C81"/>
+    <w:link w:val="Subtitle"/>
+    <w:rsid w:val="0040268F"/>
     <w:rPr>
-      <w:rFonts w:ascii=".VnTimeH" w:eastAsia="Times New Roman" w:hAnsi=".VnTimeH" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii=".VnTimeH" w:eastAsia="MS Mincho" w:hAnsi=".VnTimeH" w:cs="Times New Roman"/>
       <w:b/>
-      <w:sz w:val="28"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="en-US"/>
-[...137 lines deleted...]
-      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00BD19D3"/>
+    <w:rsid w:val="0040268F"/>
     <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii=".VnTime" w:hAnsi=".VnTime"/>
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Char">
-    <w:name w:val="Char"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
+    <w:name w:val="Style1"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00A75F8F"/>
+    <w:link w:val="Style1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="0040268F"/>
     <w:pPr>
-      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style1Char">
+    <w:name w:val="Style1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Style1"/>
+    <w:rsid w:val="0040268F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="MS Mincho" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006749FA"/>
+    <w:rsid w:val="009C528D"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006749FA"/>
+    <w:rsid w:val="009C528D"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thanhtx@ussh.edu.vn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.25120/etropic.24.1.2025.4149" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tranxuanthanh@vnu.edu.vn" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thanhtx@ussh.edu.vn" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
@@ -14750,72 +10037,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>17270</Characters>
+  <Pages>7</Pages>
+  <Words>1273</Words>
+  <Characters>7260</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>143</Lines>
-  <Paragraphs>40</Paragraphs>
+  <Lines>60</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>HP</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20259</CharactersWithSpaces>
+  <CharactersWithSpaces>8516</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>KH</dc:creator>
+  <dc:creator>admin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>