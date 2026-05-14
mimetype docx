--- v0 (2026-01-23)
+++ v1 (2026-05-14)
@@ -1,4152 +1,6757 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="29C7474E" w14:textId="75334F33" w:rsidR="00F51F77" w:rsidRPr="00991793" w:rsidRDefault="00F51F77" w:rsidP="003D4CDD">
+    <w:p w14:paraId="34A1A47B" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Style1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LÍ LỊCH KHOA HỌC </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="382FE4B1" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00991793">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>(Dùng cho cán bộ tham gia đào tạo đại học ở Đại học Quốc gia Hà Nội)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CBABE8E" w14:textId="77777777" w:rsidR="00364180" w:rsidRPr="00991793" w:rsidRDefault="00364180" w:rsidP="003D4CDD">
+    <w:p w14:paraId="20652442" w14:textId="0E2D3D66" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="00EF2209" w:rsidP="0040268F">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4147FFBA" wp14:editId="29143F02">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>4738977</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>150412</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1383030" cy="1828800"/>
+            <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1734111058" name="Picture 4"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId7" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect b="12780"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1383030" cy="1828800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="781A2D8A" w14:textId="6DA4F793" w:rsidR="00F51F77" w:rsidRPr="00991793" w:rsidRDefault="00F51F77" w:rsidP="003D4CDD">
+    <w:p w14:paraId="632CB62A" w14:textId="7145647F" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="00D17C38" w:rsidP="0040268F">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00991793">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DC454F4" wp14:editId="6FFC1717">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F296ECC" wp14:editId="4BB5E90A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4746625</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>6350</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1367155" cy="1780540"/>
+                <wp:effectExtent l="0" t="0" r="23495" b="10160"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1367155" cy="1780540"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5B22871D" w14:textId="77777777" w:rsidR="00D17C38" w:rsidRDefault="00D17C38" w:rsidP="00D17C38">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="56A65919" w14:textId="77777777" w:rsidR="00D17C38" w:rsidRDefault="00D17C38" w:rsidP="00D17C38">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="46B4EDB2" w14:textId="77777777" w:rsidR="00D17C38" w:rsidRDefault="00D17C38" w:rsidP="00D17C38">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="260FA8CC" w14:textId="77777777" w:rsidR="00D17C38" w:rsidRDefault="00D17C38" w:rsidP="00D17C38">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="41CB5980" w14:textId="77777777" w:rsidR="00D17C38" w:rsidRPr="00D17C38" w:rsidRDefault="00D17C38" w:rsidP="00D17C38">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D17C38">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                              <w:t>Ảnh 4x6</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="4F296ECC" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:373.75pt;margin-top:.5pt;width:107.65pt;height:140.2pt;z-index:-251655168;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDx9DpyOAIAAH0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2yneXRBnCJLkWFA&#10;0BZIh54VWYqNyaImKbGzXz9KcV7dTsMuMimSn8iPpKcPba3IXlhXgc5p1kspEZpDUeltTr+/Lj/d&#10;U+I80wVToEVOD8LRh9nHD9PGTEQfSlCFsARBtJs0Jqel92aSJI6XomauB0ZoNEqwNfOo2m1SWNYg&#10;eq2SfpqOkgZsYSxw4RzePh6NdBbxpRTcP0vphCcqp5ibj6eN5yacyWzKJlvLTFnxLg32D1nUrNL4&#10;6BnqkXlGdrb6A6quuAUH0vc41AlIWXERa8BqsvRdNeuSGRFrQXKcOdPk/h8sf9qvzYslvv0CLTYw&#10;ENIYN3F4Gepppa3DFzMlaEcKD2faROsJD0F3o3E2HFLC0ZaN79PhIBKbXMKNdf6rgJoEIacW+xLp&#10;YvuV8/gkup5cwmsOVFUsK6WiEmZBLJQle4ZdVD4miRE3XkqTJqeju2EagW9sAfocv1GM/whl3iKg&#10;pjReXooPkm83bcfIBooDEmXhOEPO8GWFuCvm/AuzODTIDS6Cf8ZDKsBkoJMoKcH++tt98MdeopWS&#10;Bocwp+7njllBifqmscufswFSSXxUBsNxHxV7bdlcW/SuXgAylOHKGR7F4O/VSZQW6jfcl3l4FU1M&#10;c3w7p/4kLvxxNXDfuJjPoxPOqWF+pdeGB+jQkcDna/vGrOn66XEUnuA0rmzyrq1H3xCpYb7zIKvY&#10;80DwkdWOd5zx2JZuH8MSXevR6/LXmP0GAAD//wMAUEsDBBQABgAIAAAAIQAWbpl03AAAAAkBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNOotGkapwJUuHCiIM5u7NpW43Vku2n4&#10;e5YTPa5mNPtes518z0YdkwsoYD4rgGnsgnJoBHx9vj5UwFKWqGQfUAv40Qm27e1NI2sVLvihx302&#10;jEYw1VKAzXmoOU+d1V6mWRg0UnYM0ctMZzRcRXmhcd/zsiiW3EuH9MHKQb9Y3Z32Zy9g92zWpqtk&#10;tLtKOTdO38d38ybE/d30tAGW9ZT/y/CHT+jQEtMhnFEl1gtYLVaPVKWAlChfL0tSOQgoq/kCeNvw&#10;a4P2FwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPH0OnI4AgAAfQQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZumXTcAAAACQEAAA8AAAAAAAAA&#10;AAAAAAAAkgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="5B22871D" w14:textId="77777777" w:rsidR="00D17C38" w:rsidRDefault="00D17C38" w:rsidP="00D17C38">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="56A65919" w14:textId="77777777" w:rsidR="00D17C38" w:rsidRDefault="00D17C38" w:rsidP="00D17C38">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="46B4EDB2" w14:textId="77777777" w:rsidR="00D17C38" w:rsidRDefault="00D17C38" w:rsidP="00D17C38">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="260FA8CC" w14:textId="77777777" w:rsidR="00D17C38" w:rsidRDefault="00D17C38" w:rsidP="00D17C38">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="41CB5980" w14:textId="77777777" w:rsidR="00D17C38" w:rsidRPr="00D17C38" w:rsidRDefault="00D17C38" w:rsidP="00D17C38">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D17C38">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                        <w:t>Ảnh 4x6</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F074525" wp14:editId="14F46486">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4746929</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>6571</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1359673" cy="1781093"/>
+                <wp:effectExtent l="0" t="0" r="12065" b="10160"/>
+                <wp:wrapTight wrapText="bothSides">
+                  <wp:wrapPolygon edited="0">
+                    <wp:start x="0" y="0"/>
+                    <wp:lineTo x="0" y="21492"/>
+                    <wp:lineTo x="21489" y="21492"/>
+                    <wp:lineTo x="21489" y="0"/>
+                    <wp:lineTo x="0" y="0"/>
+                  </wp:wrapPolygon>
+                </wp:wrapTight>
+                <wp:docPr id="1" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1359673" cy="1781093"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="51DC9B5C" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:373.75pt;margin-top:.5pt;width:107.05pt;height:140.25pt;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDk0FqieQIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X22nnwniFEGLDgOK&#10;Nmg79KzKUmxAFjVKiZP9+lGy4xZtscOwHBRJJB/J50fNL3etYVuFvgFb8uIo50xZCVVj1yX/+XTz&#10;7YIzH4SthAGrSr5Xnl8uvn6Zd26mJlCDqRQyArF+1rmS1yG4WZZ5WatW+CNwypJRA7Yi0BHXWYWi&#10;I/TWZJM8P8s6wMohSOU93V73Rr5I+ForGe619iowU3KqLaQV0/oS12wxF7M1Clc3cihD/EMVrWgs&#10;JR2hrkUQbIPNB6i2kQgedDiS0GagdSNV6oG6KfJ33TzWwqnUC5Hj3UiT/3+w8m67QtZU9O04s6Kl&#10;T/RApAm7NooVkZ7O+Rl5PboVDidP29jrTmMb/6kLtkuU7kdK1S4wSZfF8en07PyYM0m24vyiyKfH&#10;ETV7DXfow3cFLYubkiOlT1SK7a0PvevBJWazcNMYE+9jZX0taRf2RkUHYx+UppYo+yQBJTGpK4Ns&#10;K0gGQkplQ9GbalGp/vo0p99Q2hiRCk2AEVlT4hF7AIhC/Yjdlz34x1CVtDgG538rrA8eI1JmsGEM&#10;bhsL+BmAoa6GzL3/gaSemsjSC1R7+uAI/SR4J28aov1W+LASSNKnIaFxDve0aANdyWHYcVYD/v7s&#10;PvqTIsnKWUejVHL/ayNQcWZ+WNLqtDg5ibOXDien5xM64FvLy1uL3bRXQJ+J9EjVpW30D+aw1Qjt&#10;M039MmYlk7CScpdcBjwcrkI/4vRuSLVcJjeaNyfCrX10MoJHVqOsnnbPAt2gvUCyvYPD2InZOwn2&#10;vjHSwnITQDdJn6+8DnzTrCbhDO9KfAzenpPX6+u3+AMAAP//AwBQSwMEFAAGAAgAAAAhACGF3jjg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdpJi0xmxKKgiiUGgsordt&#10;dpoEs7Mxu23jv3c86XH4Hm++l68m24sTjr5zpCCeRSCQamc6ahTsXh9vliB80GR07wgVfKOHVXF5&#10;kevMuDNt8VSFRnAJ+UwraEMYMil93aLVfuYGJGYHN1od+BwbaUZ95nLby3kUpdLqjvhDqwd8aLH+&#10;rI5Wwds2OeB6ne7k5qP8KuPqaXp5flfq+moq70EEnMJfGH71WR0Kdtq7IxkvegWL20XCUQY8ifld&#10;Gqcg9grmyzgBWeTy/4LiBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOTQWqJ5AgAARQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACGF3jjgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" filled="f" strokecolor="#1f4d78 [1604]" strokeweight="1pt">
+                <w10:wrap type="tight"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="0040268F" w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="72E80961" wp14:editId="4ABCB1AB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-384810</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>10160</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="0"/>
                 <wp:effectExtent l="9525" t="7620" r="9525" b="11430"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Straight Connector 1"/>
+                <wp:docPr id="1036866850" name="Straight Connector 1036866850"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="0E42E6BA" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-30.3pt,.8pt" to="-30.3pt,.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDGsK0bpwEAAEIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUk1vGyEQvVfKf0Dc67UtpWpXXufgNLmk&#10;raUkP2AM7C4qy6AZ7F3/+wL+aJTcqnJAMB+P9x6zupsGJw6G2KJv5GI2l8J4hdr6rpGvLw+fv0rB&#10;EbwGh9408mhY3q1vPq3GUJsl9ui0IZFAPNdjaGQfY6irilVvBuAZBuNTskUaIKYrdZUmGBP64Krl&#10;fP6lGpF0IFSGOUXvT0m5Lvhta1T81bZsonCNTNxi2ansu7xX6xXUHUHorTrTgH9gMYD16dEr1D1E&#10;EHuyH6AGqwgZ2zhTOFTYtlaZoiGpWczfqXnuIZiiJZnD4WoT/z9Y9fOw8VvK1NXkn8MTqt8sPG56&#10;8J0pBF6OIX3cIltVjYHra0u+cNiS2I0/UKca2EcsLkwtDRky6RNTMft4NdtMUahTUF2iFdSXlkAc&#10;Hw0OIh8a6azPDkANhyeOmQLUl5Ic9vhgnSu/6LwYG/ntdnlbGhid1TmZy5i63caROECeg7KKnpR5&#10;W0a497qA9Qb09/M5gnWnc3rc+bMNWXkeM653qI9butiTPqqwPA9VnoS399L9d/TXfwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAFcMhKDXAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjkFLw0AQhe+C/2EZ&#10;wUtpd60QJGZTipqbF6vidZodk9DsbJrdttFf76gHPQ0f7/HmK1aT79WRxtgFtnC1MKCI6+A6biy8&#10;PFfzG1AxITvsA5OFD4qwKs/PCsxdOPETHTepUTLCMUcLbUpDrnWsW/IYF2Egluw9jB6T4NhoN+JJ&#10;xn2vl8Zk2mPH8qHFge5aqnebg7cQq1faV5+zemberptAy/394wNae3kxrW9BJZrSXxm+9UUdSnHa&#10;hgO7qHoL88xkUpVAjuS/vP1hXRb6v3/5BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMaw&#10;rRunAQAAQgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AFcMhKDXAAAABwEAAA8AAAAAAAAAAAAAAAAAAQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAAFBQAAAAA=&#10;"/>
+              <v:line w14:anchorId="09C24164" id="Straight Connector 1036866850" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-30.3pt,.8pt" to="-30.3pt,.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/pXzyHgIAAEIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2yAQvVfqPyDfE9tZJ02sOKvKTnrZ&#10;tpGy/QAC2EbFgIDEiar+ewccR9n2UlX1AQ8wPN68eayfL51AZ2YsV7KI0mkSISaJolw2RfTtdTdZ&#10;Rsg6LCkWSrIiujIbPW/ev1v3Omcz1SpBmUEAIm3e6yJqndN5HFvSsg7bqdJMwmatTIcdTE0TU4N7&#10;QO9EPEuSRdwrQ7VRhFkLq9WwGW0Cfl0z4r7WtWUOiSICbi6MJoxHP8abNc4bg3XLyY0G/gcWHeYS&#10;Lr1DVdhhdDL8D6iOE6Osqt2UqC5Wdc0JCzVANWnyWzWHFmsWagFxrL7LZP8fLPly3hvEKfQueVos&#10;F4vlHGSSuINeHZzBvGkdKpWUoKQy6CEJlOu1zQGglHvjaycXedAviny3SKqyxbJhoYLXqwa01Gsd&#10;vzniJ1bD/cf+s6KQg09OBRkvtek8JAiELqFb13u32MUhMiyScTXG+XhEG+s+MdUhHxSR4NJLiHN8&#10;frHOU8D5mOKXpdpxIYINhER9Ea3ms3k4YJXg1G/6NGuaYykMOmNvpPCFemDnMc2ok6QBrGWYbm+x&#10;w1wMMVwupMeDIoDOLRqc8mOVrLbL7TKbZLPFdpIlVTX5uCuzyWKXfphXT1VZVulPTy3N8pZTyqRn&#10;N7o2zf7OFbf3M/jt7tu7DPFb9KAXkB3/gXToom/cYIGjote9GbsLRg3Jt0flX8LjHOLHp7/5BQAA&#10;//8DAFBLAwQUAAYACAAAACEAVwyEoNcAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOQUvDQBCF&#10;74L/YRnBS2l3rRAkZlOKmpsXq+J1mh2T0Oxsmt220V/vqAc9DR/v8eYrVpPv1ZHG2AW2cLUwoIjr&#10;4DpuLLw8V/MbUDEhO+wDk4UPirAqz88KzF048RMdN6lRMsIxRwttSkOudaxb8hgXYSCW7D2MHpPg&#10;2Gg34knGfa+XxmTaY8fyocWB7lqqd5uDtxCrV9pXn7N6Zt6um0DL/f3jA1p7eTGtb0ElmtJfGb71&#10;RR1KcdqGA7uoegvzzGRSlUCO5L+8/WFdFvq/f/kFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAv6V88h4CAABCBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAVwyEoNcAAAAHAQAADwAAAAAAAAAAAAAAAAB4BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F521161" w14:textId="77777777" w:rsidR="00F51F77" w:rsidRPr="00991793" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
+    <w:p w14:paraId="2BD4622A" w14:textId="77777777" w:rsidR="00EF2209" w:rsidRDefault="00EF2209" w:rsidP="0040268F">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00991793">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="38F37F50" w14:textId="78910251" w:rsidR="00344F72" w:rsidRPr="00991793" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
-[...545 lines deleted...]
-    <w:p w14:paraId="08C2623A" w14:textId="77777777" w:rsidR="00E54626" w:rsidRPr="00991793" w:rsidRDefault="00E54626" w:rsidP="00B63BFE">
+    <w:p w14:paraId="45556052" w14:textId="1BC33BA8" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>I. LÍ LỊCH SƠ LƯỢC</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0EF80866" w14:textId="569E0F6B" w:rsidR="00F51F77" w:rsidRPr="00991793" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
+    <w:p w14:paraId="775CF550" w14:textId="4F052D67" w:rsidR="00D17C38" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Họ và tên: </w:t>
+      </w:r>
+      <w:r w:rsidR="006520F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Bùi</w:t>
+      </w:r>
+      <w:r w:rsidR="006520F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Thị Bích Ngọc</w:t>
+      </w:r>
+      <w:r w:rsidR="00D17C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="443C01DD" w14:textId="7AF8E59F" w:rsidR="0040268F" w:rsidRPr="006520F5" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Giới tính: </w:t>
+      </w:r>
+      <w:r w:rsidR="006520F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Nữ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D20423E" w14:textId="6F4BF4D1" w:rsidR="0040268F" w:rsidRPr="006520F5" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ngày, tháng, năm sinh: </w:t>
+      </w:r>
+      <w:r w:rsidR="006520F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidR="006520F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>/06/1989</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="699A1EE2" w14:textId="52B6BE58" w:rsidR="0040268F" w:rsidRPr="006520F5" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Nơi sinh:</w:t>
+      </w:r>
+      <w:r w:rsidR="006520F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Phú Thọ (Hòa Bình)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="589FC68D" w14:textId="72C6FAAB" w:rsidR="0040268F" w:rsidRPr="006520F5" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quê quán: </w:t>
+      </w:r>
+      <w:r w:rsidR="006520F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Xã</w:t>
+      </w:r>
+      <w:r w:rsidR="006520F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lạc Sơn, tỉnh Phú Thọ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0490F222" w14:textId="181082A7" w:rsidR="0040268F" w:rsidRPr="006E17F1" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dân tộc: </w:t>
+      </w:r>
+      <w:r w:rsidR="006E17F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Mường</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47A5ACD6" w14:textId="640E0506" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Học vị cao nhất: TS</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2209" w:rsidRPr="00EF2209">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E46735" w14:textId="0A5C4B16" w:rsidR="0040268F" w:rsidRPr="006E17F1" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Năm, nước nhận học vị: </w:t>
+      </w:r>
+      <w:r w:rsidR="006E17F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r w:rsidR="006E17F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>, Việt Nam</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A583173" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chức danh khoa học cao nhất: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="746DD068" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Năm bổ nhiệm: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33E1187F" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chức vụ (hiện tại hoặc trước khi nghỉ hưu): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D759D92" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Đơn vị công tác (hiện tại hoặc trước khi nghỉ hưu): Trường Đại học Khoa học Xã hội và Nhân văn, Đại học Quốc gia Hà Nội.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="042AD74A" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Chỗ ở riêng hoặc địa chỉ liên lạc: Khoa Lịch sử, tầng 3 nhà B, 336 Nguyễn Trãi, Thanh Xuân, Hà Nội.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A91DEE9" w14:textId="783213BE" w:rsidR="0040268F" w:rsidRPr="006E17F1" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Điện thoại liên hệ:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">CQ: 02438585284 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">DĐ: </w:t>
+      </w:r>
+      <w:r w:rsidR="006E17F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>0979</w:t>
+      </w:r>
+      <w:r w:rsidR="006E17F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 989 089</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49219737" w14:textId="184A15ED" w:rsidR="0040268F" w:rsidRPr="006E17F1" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Email: </w:t>
+      </w:r>
+      <w:r w:rsidR="006E17F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>bichngoclsu</w:t>
+      </w:r>
+      <w:r w:rsidR="006E17F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>@gmail.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28B2FB83" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00991793">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+    </w:p>
+    <w:p w14:paraId="7567A4F5" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>II. QUÁ TRÌNH ĐÀO TẠO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C66F550" w14:textId="55D07774" w:rsidR="00F51F77" w:rsidRPr="00991793" w:rsidRDefault="00E54626" w:rsidP="00B63BFE">
+    <w:p w14:paraId="24303913" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00991793">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...11 lines deleted...]
-        <w:t>Đại học:</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>1. Đại học:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DA8F910" w14:textId="77777777" w:rsidR="001A23FB" w:rsidRPr="00991793" w:rsidRDefault="001A23FB" w:rsidP="00B63BFE">
+    <w:p w14:paraId="690A614C" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00991793">
-[...21 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Hệ đào tạo: Chính quy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26678DB1" w14:textId="2DE8F9AB" w:rsidR="001A23FB" w:rsidRPr="00991793" w:rsidRDefault="001A23FB" w:rsidP="00B63BFE">
+    <w:p w14:paraId="4E4380D1" w14:textId="0607777C" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00991793">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Nơi đào tạo:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00991793">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> Trường Đại học </w:t>
       </w:r>
-      <w:r w:rsidR="00F87DA0" w:rsidRPr="00991793">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+      <w:r w:rsidR="00390EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>Giáo dục</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+        <w:t>Giáo</w:t>
+      </w:r>
+      <w:r w:rsidR="00390EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dục</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>, ĐHQG Hà Nội</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DB37F96" w14:textId="0B4D802D" w:rsidR="001A23FB" w:rsidRPr="00991793" w:rsidRDefault="001A23FB" w:rsidP="00B63BFE">
+    <w:p w14:paraId="0EB1B476" w14:textId="2E6B58BB" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00991793">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Ngành học: </w:t>
       </w:r>
-      <w:r w:rsidR="00F87DA0" w:rsidRPr="00991793">
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00390EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Sư</w:t>
+      </w:r>
+      <w:r w:rsidR="00390EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> phạm </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Lịch sử</w:t>
       </w:r>
-      <w:r w:rsidRPr="00991793">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A3297DA" w14:textId="1548B39D" w:rsidR="001A23FB" w:rsidRPr="00991793" w:rsidRDefault="001A23FB" w:rsidP="00B63BFE">
+    <w:p w14:paraId="5264C0DF" w14:textId="2F62CD44" w:rsidR="0040268F" w:rsidRPr="00390EBF" w:rsidRDefault="0040268F" w:rsidP="0040268F">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00991793">
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Nước đào tạo: Việ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>t Nam</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00991793">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00991793">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00991793">
-[...14 lines deleted...]
-        <w:t>011</w:t>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Năm tốt nghiệp: </w:t>
+      </w:r>
+      <w:r w:rsidR="00390EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>2011</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F93748D" w14:textId="6E90B2B0" w:rsidR="00666DC9" w:rsidRPr="00991793" w:rsidRDefault="00666DC9" w:rsidP="00B63BFE">
+    <w:p w14:paraId="7E481914" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00991793">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Bằng đại học 2: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66EB171E" w14:textId="77777777" w:rsidR="00666DC9" w:rsidRPr="00991793" w:rsidRDefault="00666DC9" w:rsidP="00B63BFE">
+    <w:p w14:paraId="2EF70DF3" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00991793">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Năm tốt nghiệp: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D638884" w14:textId="489342F2" w:rsidR="00F51F77" w:rsidRPr="00991793" w:rsidRDefault="00E54626" w:rsidP="00B63BFE">
+    <w:p w14:paraId="56DEFC84" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00991793">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...11 lines deleted...]
-        <w:t>Sau đại học</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>2. Sau đại học</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="713A2D3B" w14:textId="61E3CCFA" w:rsidR="001A23FB" w:rsidRPr="00991793" w:rsidRDefault="001A23FB" w:rsidP="00B63BFE">
+    <w:p w14:paraId="438A3A9B" w14:textId="0B7AD8B9" w:rsidR="0040268F" w:rsidRPr="00390EBF" w:rsidRDefault="0040268F" w:rsidP="0040268F">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00991793">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>- Thạc sĩ chuyên ngành:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00991793">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F87DA0" w:rsidRPr="00991793">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+      <w:r w:rsidR="00390EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Lịch sử Việt Nam</w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t>Lịch</w:t>
+      </w:r>
+      <w:r w:rsidR="00390EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sử Việt Nam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...15 lines deleted...]
-        <w:t>15</w:t>
+        <w:t xml:space="preserve">Năm cấp bằng: </w:t>
+      </w:r>
+      <w:r w:rsidR="00390EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>2015</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FE61895" w14:textId="77777777" w:rsidR="001A23FB" w:rsidRPr="00991793" w:rsidRDefault="001A23FB" w:rsidP="00B63BFE">
+    <w:p w14:paraId="28F7204E" w14:textId="138BBCA9" w:rsidR="0040268F" w:rsidRPr="00390EBF" w:rsidRDefault="0040268F" w:rsidP="0040268F">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00991793">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Nơi đào tạo:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00991793">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Trường Đại học Khoa học Xã hội và Nhân văn, ĐHQG Hà Nội</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00390EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>Khoa</w:t>
+      </w:r>
+      <w:r w:rsidR="00390EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lịch sử, Trường Đại học Khoa học Xã hội và Nhân văn, ĐHQGHN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1949F88E" w14:textId="3280D7C3" w:rsidR="001A23FB" w:rsidRPr="00991793" w:rsidRDefault="001A23FB" w:rsidP="00B63BFE">
+    <w:p w14:paraId="2B9F1B91" w14:textId="61442B70" w:rsidR="0040268F" w:rsidRPr="00390EBF" w:rsidRDefault="0040268F" w:rsidP="0040268F">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00991793">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">- Tiến sĩ chuyên ngành: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00991793">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00390EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Lịch</w:t>
+      </w:r>
+      <w:r w:rsidR="00390EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sử Việt Nam</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Năm cấp bằng: </w:t>
       </w:r>
+      <w:r w:rsidR="00390EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="45D10CB1" w14:textId="7EA4F8B3" w:rsidR="001A23FB" w:rsidRPr="00991793" w:rsidRDefault="001A23FB" w:rsidP="00B63BFE">
+    <w:p w14:paraId="3A37B22D" w14:textId="77777777" w:rsidR="00390EBF" w:rsidRDefault="0040268F" w:rsidP="0040268F">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00991793">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Nơi đào tạo:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00991793">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00390EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>Khoa</w:t>
+      </w:r>
+      <w:r w:rsidR="00390EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lịch sử, Trường Đại học Khoa học Xã hội và Nhân văn, ĐHQGHN</w:t>
+      </w:r>
+      <w:r w:rsidR="00390EBF" w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="70F7D92F" w14:textId="20543745" w:rsidR="00F51F77" w:rsidRPr="00991793" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
+    <w:p w14:paraId="70E03A86" w14:textId="4E62D3E6" w:rsidR="0040268F" w:rsidRPr="00390EBF" w:rsidRDefault="0040268F" w:rsidP="0040268F">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">Tên luận án: </w:t>
+      </w:r>
+      <w:r w:rsidR="00390EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>Tổ</w:t>
+      </w:r>
+      <w:r w:rsidR="00390EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> chức quản lý vùng biên giới Tây Nam dưới thời Nguyễn (1802-1858)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="456F2EBA" w14:textId="532D4D0A" w:rsidR="00364180" w:rsidRPr="00991793" w:rsidRDefault="00364180" w:rsidP="00B63BFE">
+    <w:p w14:paraId="65321EF0" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00991793">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>3. Ngoại ngữ:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A47ED03" w14:textId="2988BE67" w:rsidR="00364180" w:rsidRPr="00991793" w:rsidRDefault="00364180" w:rsidP="00F87DA0">
+    <w:p w14:paraId="333F8B80" w14:textId="27D76C11" w:rsidR="00390EBF" w:rsidRPr="00390EBF" w:rsidRDefault="0040268F" w:rsidP="00390EBF">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+        <w:t>1. Anh văn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>1.</w:t>
-[...25 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00991793">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Mức độ sử dụng: </w:t>
       </w:r>
-      <w:r w:rsidR="00F87DA0" w:rsidRPr="00991793">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+      <w:r w:rsidR="00390EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Khá</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D9ED869" w14:textId="77777777" w:rsidR="00364180" w:rsidRPr="00991793" w:rsidRDefault="00364180" w:rsidP="00B63BFE">
+    <w:p w14:paraId="337BC26A" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="00EF2209" w:rsidRDefault="0040268F" w:rsidP="0040268F">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...2 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="687B5C4B" w14:textId="77777777" w:rsidR="00F51F77" w:rsidRPr="00991793" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
+    <w:p w14:paraId="1CB4F2B9" w14:textId="77777777" w:rsidR="00EF2209" w:rsidRDefault="00EF2209" w:rsidP="0040268F">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DDE1E4C" w14:textId="0DC6BFB3" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00991793">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>III. QUÁ TRÌNH CÔNG TÁC CHUYÊN MÔN</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9322" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1685"/>
         <w:gridCol w:w="4962"/>
         <w:gridCol w:w="2675"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00991793" w:rsidRPr="00991793" w14:paraId="565F2D47" w14:textId="77777777" w:rsidTr="00364180">
+      <w:tr w:rsidR="0040268F" w:rsidRPr="006D445F" w14:paraId="7A8E6EE8" w14:textId="77777777" w:rsidTr="004A1BFA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F9089D4" w14:textId="77777777" w:rsidR="00F51F77" w:rsidRPr="00991793" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="3D3D0F85" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D445F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Thời gian</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47046906" w14:textId="77777777" w:rsidR="00F51F77" w:rsidRPr="00991793" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="6A8926D9" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D445F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nơi công tác</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F3DF14F" w14:textId="77777777" w:rsidR="00F51F77" w:rsidRPr="00991793" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="2AA44241" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D445F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Công việc đảm nhiệm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00991793" w:rsidRPr="00991793" w14:paraId="3DC1834A" w14:textId="77777777" w:rsidTr="00364180">
+      <w:tr w:rsidR="00390EBF" w:rsidRPr="006D445F" w14:paraId="52614F2F" w14:textId="77777777" w:rsidTr="004A1BFA">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C58E4DF" w14:textId="4ED46D28" w:rsidR="00F97AFF" w:rsidRPr="00991793" w:rsidRDefault="00F87DA0" w:rsidP="00B63BFE">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:p w14:paraId="4541BC6F" w14:textId="294C8F8F" w:rsidR="00390EBF" w:rsidRPr="00390EBF" w:rsidRDefault="00390EBF" w:rsidP="00390EBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>2015-2017</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>-2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1950FDF4" w14:textId="39734DEA" w:rsidR="00F97AFF" w:rsidRPr="00991793" w:rsidRDefault="00F87DA0" w:rsidP="00B63BFE">
-[...17 lines deleted...]
-              <w:t>Khoa Sư phạm, Đại học Giáo dục, ĐHQGHN</w:t>
+          <w:p w14:paraId="05E6B56F" w14:textId="7B60CC84" w:rsidR="00390EBF" w:rsidRPr="00390EBF" w:rsidRDefault="00390EBF" w:rsidP="00390EBF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00390EBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Đại</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00390EBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> học Trà Vinh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="532B434B" w14:textId="356502B6" w:rsidR="00F97AFF" w:rsidRPr="00991793" w:rsidRDefault="00405B18" w:rsidP="00B63BFE">
-[...15 lines deleted...]
-              <w:t>Giảng viên</w:t>
+          <w:p w14:paraId="7ECB2542" w14:textId="73242002" w:rsidR="00390EBF" w:rsidRPr="00390EBF" w:rsidRDefault="00390EBF" w:rsidP="00390EBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00390EBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Giảng viên thỉnh giảng</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00991793" w:rsidRPr="00991793" w14:paraId="695C09E1" w14:textId="77777777" w:rsidTr="00364180">
+      <w:tr w:rsidR="0040268F" w:rsidRPr="00390EBF" w14:paraId="08DF1DAE" w14:textId="77777777" w:rsidTr="004A1BFA">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="261D1061" w14:textId="2ABBB4D0" w:rsidR="00F97AFF" w:rsidRPr="00991793" w:rsidRDefault="00F87DA0" w:rsidP="00B63BFE">
-[...14 lines deleted...]
-              <w:t>2018- nay</w:t>
+          <w:p w14:paraId="7A27A1CD" w14:textId="46A1419C" w:rsidR="0040268F" w:rsidRPr="00390EBF" w:rsidRDefault="00390EBF" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>-2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="440A23CB" w14:textId="15C794F2" w:rsidR="00F97AFF" w:rsidRPr="00991793" w:rsidRDefault="00F87DA0" w:rsidP="00B63BFE">
-[...42 lines deleted...]
-              <w:t>, ĐHQGHN</w:t>
+          <w:p w14:paraId="5D772C9B" w14:textId="1EE7C1C6" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="00390EBF" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Đại học Giáo dục, Đại học Quốc gia Hà Nội</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="540BF252" w14:textId="64D6EC39" w:rsidR="00F97AFF" w:rsidRPr="00991793" w:rsidRDefault="00F87DA0" w:rsidP="00B63BFE">
-[...14 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="3FF72F51" w14:textId="6444693D" w:rsidR="0040268F" w:rsidRPr="00390EBF" w:rsidRDefault="00390EBF" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>Giảng viên</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00991793" w:rsidRPr="00991793" w14:paraId="7C454462" w14:textId="77777777" w:rsidTr="00364180">
+      <w:tr w:rsidR="0040268F" w:rsidRPr="00390EBF" w14:paraId="4AF28943" w14:textId="77777777" w:rsidTr="004A1BFA">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="177D8532" w14:textId="3C336A22" w:rsidR="00F97AFF" w:rsidRPr="00991793" w:rsidRDefault="00F97AFF" w:rsidP="00B63BFE">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="72825B39" w14:textId="73E3F231" w:rsidR="0040268F" w:rsidRPr="00390EBF" w:rsidRDefault="00390EBF" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>2018-Nay</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="456B7E39" w14:textId="7E707B34" w:rsidR="00F97AFF" w:rsidRPr="00991793" w:rsidRDefault="00F97AFF" w:rsidP="00B63BFE">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0DF290B2" w14:textId="026026FF" w:rsidR="0040268F" w:rsidRPr="00390EBF" w:rsidRDefault="00390EBF" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Khoa Lịch sử, Trường Đại học Khoa học Xã hội và Nhân văn, ĐHQGHN</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47D61DE2" w14:textId="253BB3E1" w:rsidR="00F97AFF" w:rsidRPr="00991793" w:rsidRDefault="00F97AFF" w:rsidP="00B63BFE">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:p w14:paraId="2DA5C13A" w14:textId="3FDD9671" w:rsidR="0040268F" w:rsidRPr="00390EBF" w:rsidRDefault="00390EBF" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...111 lines deleted...]
-            </w:pPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Giảng viên</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4B56E131" w14:textId="77777777" w:rsidR="00F97AFF" w:rsidRPr="00991793" w:rsidRDefault="00F97AFF" w:rsidP="00B63BFE">
+    <w:p w14:paraId="5588BC36" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="00390EBF" w:rsidRDefault="0040268F" w:rsidP="0040268F">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2687141B" w14:textId="77777777" w:rsidR="00F51F77" w:rsidRPr="00991793" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
+    <w:p w14:paraId="285800B6" w14:textId="77777777" w:rsidR="00EF2209" w:rsidRDefault="00EF2209" w:rsidP="0040268F">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00991793">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+    </w:p>
+    <w:p w14:paraId="79A93A88" w14:textId="64D05BA0" w:rsidR="0040268F" w:rsidRPr="00EF2209" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-        </w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF2209">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>IV. QUÁ TRÌNH NGHIÊN CỨU KHOA HỌC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="271B2873" w14:textId="13FC68AF" w:rsidR="00F51F77" w:rsidRPr="00991793" w:rsidRDefault="0025551F" w:rsidP="00B63BFE">
+    <w:p w14:paraId="6C376838" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00991793">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-        <w:t>Các đề tài nghiên cứu khoa học đã và đang tham gia:</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1. Các đề tài nghiên cứu khoa học đã và đang tham gia:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9322" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="562"/>
         <w:gridCol w:w="3090"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00991793" w:rsidRPr="00991793" w14:paraId="4942F6FC" w14:textId="77777777" w:rsidTr="00AE0A50">
+      <w:tr w:rsidR="0040268F" w:rsidRPr="006D445F" w14:paraId="65ED1547" w14:textId="77777777" w:rsidTr="004A1BFA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57EB990B" w14:textId="77777777" w:rsidR="00F51F77" w:rsidRPr="00991793" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="24A60D14" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D445F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>TT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="045B2FF7" w14:textId="77777777" w:rsidR="00F51F77" w:rsidRPr="00991793" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="11507EED" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D445F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tên đề tài nghiên cứu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="394BB899" w14:textId="77777777" w:rsidR="00F51F77" w:rsidRPr="00991793" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="58220896" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D445F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Năm bắt đầu/Năm hoàn thành</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28F5A352" w14:textId="77777777" w:rsidR="00F51F77" w:rsidRPr="00991793" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="2CB04F11" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D445F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Đề tài cấp (NN, Bộ, ngành, trường)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72873D2E" w14:textId="77777777" w:rsidR="00F51F77" w:rsidRPr="00991793" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="02D5FA39" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D445F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Trách nhiệm tham gia trong đề tài</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00991793" w:rsidRPr="00991793" w14:paraId="2CFF46F6" w14:textId="77777777" w:rsidTr="00AE0A50">
+      <w:tr w:rsidR="0040268F" w:rsidRPr="006D445F" w14:paraId="3DF5DD5D" w14:textId="77777777" w:rsidTr="004A1BFA">
         <w:trPr>
           <w:trHeight w:val="482"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="290A0354" w14:textId="77777777" w:rsidR="00F97AFF" w:rsidRPr="00991793" w:rsidRDefault="00F97AFF" w:rsidP="00B63BFE">
+          <w:p w14:paraId="535623F4" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="002E88EF" w14:textId="7998A2A5" w:rsidR="00F97AFF" w:rsidRPr="00991793" w:rsidRDefault="00F87DA0" w:rsidP="00B63BFE">
-[...19 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="742C3DF1" w14:textId="1619D5A8" w:rsidR="0083692E" w:rsidRPr="0083692E" w:rsidRDefault="0083692E" w:rsidP="0083692E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0083692E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bộ máy quản lý hành chính khu vực biên giới Tây Nam nửa </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083692E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>đ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083692E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ầu thế kỷ XIX</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AAE2C59" w14:textId="4002D38D" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0083692E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1447DD05" w14:textId="09BE1145" w:rsidR="00F97AFF" w:rsidRPr="00991793" w:rsidRDefault="00F87DA0" w:rsidP="00B63BFE">
-[...15 lines deleted...]
-              <w:t>2019-2020</w:t>
+          <w:p w14:paraId="76E80A9A" w14:textId="23BFF4AA" w:rsidR="0040268F" w:rsidRPr="0083692E" w:rsidRDefault="0083692E" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23F6B208" w14:textId="3A1FA5F1" w:rsidR="00F97AFF" w:rsidRPr="00991793" w:rsidRDefault="00F87DA0" w:rsidP="00B63BFE">
-[...15 lines deleted...]
-              <w:t>Cấp trường</w:t>
+          <w:p w14:paraId="3EEB9F98" w14:textId="1A246394" w:rsidR="0040268F" w:rsidRPr="0083692E" w:rsidRDefault="0083692E" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Đề</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tài cấp trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A189B01" w14:textId="64A00F6D" w:rsidR="00F97AFF" w:rsidRPr="00991793" w:rsidRDefault="00F87DA0" w:rsidP="00B63BFE">
-[...15 lines deleted...]
-              <w:t>Chủ nhiệm</w:t>
+          <w:p w14:paraId="7056688D" w14:textId="6C84DC42" w:rsidR="0040268F" w:rsidRPr="0083692E" w:rsidRDefault="0083692E" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Chủ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> trì</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00991793" w:rsidRPr="00991793" w14:paraId="34385335" w14:textId="77777777" w:rsidTr="00AE0A50">
+      <w:tr w:rsidR="0040268F" w:rsidRPr="0083692E" w14:paraId="3F295A99" w14:textId="77777777" w:rsidTr="004A1BFA">
         <w:trPr>
           <w:trHeight w:val="482"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58521DCA" w14:textId="77777777" w:rsidR="00F97AFF" w:rsidRPr="00991793" w:rsidRDefault="00F97AFF" w:rsidP="00B63BFE">
+          <w:p w14:paraId="1C3A013E" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="614DA0BA" w14:textId="3B0D6EE5" w:rsidR="00F97AFF" w:rsidRPr="00991793" w:rsidRDefault="00F87DA0" w:rsidP="00B63BFE">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:p w14:paraId="784E73CC" w14:textId="799E3169" w:rsidR="0040268F" w:rsidRPr="0083692E" w:rsidRDefault="0083692E" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0083692E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Lịch sử Việt Nam tập 13 (1802-1858)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A1BF14F" w14:textId="3155B5C5" w:rsidR="00F97AFF" w:rsidRPr="00991793" w:rsidRDefault="00F87DA0" w:rsidP="00B63BFE">
-[...15 lines deleted...]
-              <w:t>2021</w:t>
+          <w:p w14:paraId="74BD55DD" w14:textId="3F53B0ED" w:rsidR="0040268F" w:rsidRPr="0083692E" w:rsidRDefault="0083692E" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>-2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D055990" w14:textId="1E160BE2" w:rsidR="00F97AFF" w:rsidRPr="00991793" w:rsidRDefault="00F87DA0" w:rsidP="00B63BFE">
-[...15 lines deleted...]
-              <w:t>Cấp Bộ</w:t>
+          <w:p w14:paraId="0D449E6C" w14:textId="77777777" w:rsidR="0083692E" w:rsidRPr="0083692E" w:rsidRDefault="0083692E" w:rsidP="0083692E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0083692E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Đ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083692E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>ề tài cấp Nhà n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083692E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>ư</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083692E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>ớc trong Ch</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083692E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>ươ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083692E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>ng</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E93E9C3" w14:textId="1C7E43D8" w:rsidR="0040268F" w:rsidRPr="0083692E" w:rsidRDefault="0083692E" w:rsidP="0083692E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0083692E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>trình Nghiên cứu và Biên soạn bộ Lịch sử Quốc gia Việt Nam (2016-2019),</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7149B882" w14:textId="09317CAE" w:rsidR="00F97AFF" w:rsidRPr="00991793" w:rsidRDefault="00F87DA0" w:rsidP="00B63BFE">
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="2B7B95AA" w14:textId="0D905D98" w:rsidR="0040268F" w:rsidRPr="0083692E" w:rsidRDefault="0083692E" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>Thành viên</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00991793" w:rsidRPr="00991793" w14:paraId="1C76D541" w14:textId="77777777" w:rsidTr="00AE0A50">
+      <w:tr w:rsidR="0040268F" w:rsidRPr="0083692E" w14:paraId="2FF84597" w14:textId="77777777" w:rsidTr="004A1BFA">
         <w:trPr>
           <w:trHeight w:val="482"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DD6A03A" w14:textId="77777777" w:rsidR="00F97AFF" w:rsidRPr="00991793" w:rsidRDefault="00F97AFF" w:rsidP="00B63BFE">
+          <w:p w14:paraId="30857022" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="0083692E" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DCD8AB0" w14:textId="60D1FEBD" w:rsidR="00F97AFF" w:rsidRPr="00991793" w:rsidRDefault="004509C4" w:rsidP="00B63BFE">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:p w14:paraId="0A2B85F2" w14:textId="4DD53612" w:rsidR="0040268F" w:rsidRPr="0083692E" w:rsidRDefault="0083692E" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
-                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0083692E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+              <w:t xml:space="preserve">Nghiên cứu và xây dựng bộ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083692E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
-                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>Nghiên cứu và xây dựng bộ Địa chí Quốc gia Việt Nam: Tập Lịch sử</w:t>
+              <w:t>Đ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083692E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>ịa chí Quốc gia Việt Nam: Tập Lịch sử</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="514E75ED" w14:textId="26E93451" w:rsidR="00F97AFF" w:rsidRPr="00991793" w:rsidRDefault="00F97AFF" w:rsidP="00B63BFE">
-[...7 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+          <w:p w14:paraId="42BE543B" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="0083692E" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A0EE5D4" w14:textId="1F26A22C" w:rsidR="00F97AFF" w:rsidRPr="00991793" w:rsidRDefault="004509C4" w:rsidP="00B63BFE">
-[...23 lines deleted...]
-              <w:t>Nhà nước</w:t>
+          <w:p w14:paraId="1AB22192" w14:textId="3323C27B" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0083692E" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Đề tài cấp Nhà nước</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3893E2F6" w14:textId="130844A9" w:rsidR="00F97AFF" w:rsidRPr="00991793" w:rsidRDefault="004509C4" w:rsidP="00B63BFE">
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="3EBE921D" w14:textId="51CCB983" w:rsidR="0040268F" w:rsidRPr="0083692E" w:rsidRDefault="0083692E" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>Thành viên</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00991793" w:rsidRPr="00991793" w14:paraId="61F58DAE" w14:textId="77777777" w:rsidTr="00AE0A50">
+      <w:tr w:rsidR="0040268F" w:rsidRPr="0083692E" w14:paraId="0CF7409F" w14:textId="77777777" w:rsidTr="004A1BFA">
         <w:trPr>
           <w:trHeight w:val="482"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62BE153A" w14:textId="77777777" w:rsidR="00F97AFF" w:rsidRPr="00991793" w:rsidRDefault="00F97AFF" w:rsidP="00B63BFE">
+          <w:p w14:paraId="629290A3" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="0083692E" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31412EE8" w14:textId="14664325" w:rsidR="00F97AFF" w:rsidRPr="00991793" w:rsidRDefault="004509C4" w:rsidP="00B63BFE">
-[...5 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="2BC3B4CD" w14:textId="30D2E147" w:rsidR="0040268F" w:rsidRPr="0083692E" w:rsidRDefault="0083692E" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0083692E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+              <w:t xml:space="preserve">Nghiên cứu và xây dựng bộ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083692E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
-                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>Nghiên cứu và xây dựng bộ Địa chí Quốc gia Việt Nam: Tập Cương vực</w:t>
+              <w:t>Đ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083692E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ịa chí Quốc gia Việt Nam: Tập </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Cương</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vực</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CB15625" w14:textId="51EE273E" w:rsidR="00F97AFF" w:rsidRPr="00991793" w:rsidRDefault="00F97AFF" w:rsidP="00B63BFE">
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="0DFBF26B" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="0083692E" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A429772" w14:textId="153F823E" w:rsidR="00F97AFF" w:rsidRPr="00991793" w:rsidRDefault="004509C4" w:rsidP="00B63BFE">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:p w14:paraId="158FB376" w14:textId="122057B7" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0083692E" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00991793">
-[...15 lines deleted...]
-              <w:t>Nhà nước</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Đề tài cấp Nhà nước</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57B8A743" w14:textId="70CE2AA7" w:rsidR="00F97AFF" w:rsidRPr="00991793" w:rsidRDefault="004509C4" w:rsidP="00B63BFE">
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="44E47F5F" w14:textId="64500F4C" w:rsidR="0040268F" w:rsidRPr="0083692E" w:rsidRDefault="0083692E" w:rsidP="0083692E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>Thành viên</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97AFF" w:rsidRPr="00991793" w14:paraId="33650D41" w14:textId="77777777" w:rsidTr="00AE0A50">
+      <w:tr w:rsidR="0040268F" w:rsidRPr="0083692E" w14:paraId="752F9117" w14:textId="77777777" w:rsidTr="004A1BFA">
         <w:trPr>
           <w:trHeight w:val="482"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BBBE0B3" w14:textId="77777777" w:rsidR="00F97AFF" w:rsidRPr="00991793" w:rsidRDefault="00F97AFF" w:rsidP="00B63BFE">
+          <w:p w14:paraId="0476D6D4" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="0083692E" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31A805D3" w14:textId="53E06601" w:rsidR="00F97AFF" w:rsidRPr="00991793" w:rsidRDefault="00F97AFF" w:rsidP="00B63BFE">
-            <w:pPr>
+          <w:p w14:paraId="5E1C25EE" w14:textId="4111892D" w:rsidR="0040268F" w:rsidRPr="008A2F27" w:rsidRDefault="008A2F27" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A2F27">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biên soạn </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A2F27">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Đ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A2F27">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ịa chí Nam </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A2F27">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Đ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A2F27">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>ịnh, Tập V</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A2F27">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>ă</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A2F27">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">n </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>hóa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>, Tập Lịch sử</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78E80E06" w14:textId="04C52214" w:rsidR="0040268F" w:rsidRPr="0083692E" w:rsidRDefault="008A2F27" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>5/2023-4/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="796EF1F7" w14:textId="07DDB5CE" w:rsidR="0040268F" w:rsidRPr="008A2F27" w:rsidRDefault="008A2F27" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Đề</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tài cấp Tỉnh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30457F40" w14:textId="5A14492B" w:rsidR="0040268F" w:rsidRPr="0083692E" w:rsidRDefault="008A2F27" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thành viên </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0040268F" w:rsidRPr="0083692E" w14:paraId="5BC4B6FF" w14:textId="77777777" w:rsidTr="004A1BFA">
+        <w:trPr>
+          <w:trHeight w:val="482"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CDE0D33" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="0083692E" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...2 lines deleted...]
-                <w:i/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DAD4275" w14:textId="13E70AFF" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="008A2F27" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008A2F27">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Nghiên cứu, phát huy giá trị và nguồn lực nhân v</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A2F27">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>ă</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A2F27">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">n vùng </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A2F27">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>đ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A2F27">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ồng bằng sông Hồng phục vụ phát triển </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A2F27">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>đ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A2F27">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>ất n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A2F27">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>ư</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A2F27">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ớc trong giai </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A2F27">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>đ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A2F27">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>oạn mới</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15F43E7B" w14:textId="4CF0FB2A" w:rsidR="00F97AFF" w:rsidRPr="00991793" w:rsidRDefault="00F97AFF" w:rsidP="00B63BFE">
-            <w:pPr>
+          <w:p w14:paraId="6ADB4FAE" w14:textId="4486ED62" w:rsidR="0040268F" w:rsidRPr="0083692E" w:rsidRDefault="008A2F27" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A2F27">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>2025-2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A8CA37E" w14:textId="106D63BD" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="008A2F27" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A2F27">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Đ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A2F27">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>ề tài Nhà n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A2F27">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>ư</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A2F27">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>ớc; mã số: KX.03.14/21-30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00691E86" w14:textId="6A34F9E6" w:rsidR="0040268F" w:rsidRPr="008A2F27" w:rsidRDefault="008A2F27" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Thành</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> viên </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0040268F" w:rsidRPr="0083692E" w14:paraId="7E82A339" w14:textId="77777777" w:rsidTr="004A1BFA">
+        <w:trPr>
+          <w:trHeight w:val="482"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24AD36F2" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...5 lines deleted...]
-            </w:pPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2421AFC4" w14:textId="0D63ED5C" w:rsidR="0040268F" w:rsidRPr="008A2F27" w:rsidRDefault="008A2F27" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A2F27">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Đ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A2F27">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>ịa chí Ninh Thuận</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B60C17A" w14:textId="1915BB42" w:rsidR="0040268F" w:rsidRPr="0083692E" w:rsidRDefault="00EF2209" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>2023-2025</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="560DAB75" w14:textId="300F104C" w:rsidR="00F97AFF" w:rsidRPr="00991793" w:rsidRDefault="00F97AFF" w:rsidP="00B63BFE">
-            <w:pPr>
+          <w:p w14:paraId="09EB45E8" w14:textId="0E67A699" w:rsidR="0040268F" w:rsidRPr="008A2F27" w:rsidRDefault="008A2F27" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Đề</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tài cấp Tỉnh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21E58DEE" w14:textId="4BC76F24" w:rsidR="0040268F" w:rsidRPr="0083692E" w:rsidRDefault="008A2F27" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Thành viên</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0040268F" w:rsidRPr="0083692E" w14:paraId="35BFDDF5" w14:textId="77777777" w:rsidTr="004A1BFA">
+        <w:trPr>
+          <w:trHeight w:val="482"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74BCB1A6" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="0083692E" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05F81589" w14:textId="6D6F19C8" w:rsidR="0040268F" w:rsidRPr="008A2F27" w:rsidRDefault="008A2F27" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Nghiên cứu, biên soạn mới Địa chí Quảng Ninh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="195ECF5C" w14:textId="2C143CBC" w:rsidR="0040268F" w:rsidRPr="0083692E" w:rsidRDefault="008A2F27" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>2025-2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6545C4CD" w14:textId="08259884" w:rsidR="0040268F" w:rsidRPr="008A2F27" w:rsidRDefault="008A2F27" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>Đề</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tài cấp Tỉnh</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="657778E0" w14:textId="7E842F14" w:rsidR="00F97AFF" w:rsidRPr="00991793" w:rsidRDefault="00F97AFF" w:rsidP="00B63BFE">
-            <w:pPr>
+          <w:p w14:paraId="409BD825" w14:textId="773BC55E" w:rsidR="0040268F" w:rsidRPr="008A2F27" w:rsidRDefault="008A2F27" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Thành</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> viên </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0040268F" w:rsidRPr="0083692E" w14:paraId="797CE5BD" w14:textId="77777777" w:rsidTr="004A1BFA">
+        <w:trPr>
+          <w:trHeight w:val="482"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CB2C3AB" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...5 lines deleted...]
-            </w:pPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11092B6D" w14:textId="0281EB50" w:rsidR="0040268F" w:rsidRPr="00EF2209" w:rsidRDefault="00EF2209" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Phát triển học liệu mở gắn với nền tảng công nghệ số cho môn Lịch sử lớp 12: Thúc đẩy đổi mới sáng tạo dạy và học lịch sử trong bối cảnh chuyển đổi số</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27D39FD5" w14:textId="657C0471" w:rsidR="0040268F" w:rsidRPr="0083692E" w:rsidRDefault="00EF2209" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>2025-2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CA780CC" w14:textId="64E79461" w:rsidR="0040268F" w:rsidRPr="00EF2209" w:rsidRDefault="00EF2209" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Đề</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tài Nafosted</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41050AD2" w14:textId="329E1349" w:rsidR="0040268F" w:rsidRPr="0083692E" w:rsidRDefault="00EF2209" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Thư ký khoa học</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="57332151" w14:textId="77777777" w:rsidR="00D66976" w:rsidRPr="00991793" w:rsidRDefault="00D66976" w:rsidP="00B63BFE">
+    <w:p w14:paraId="5A2061E8" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23A0FFBC" w14:textId="71927197" w:rsidR="00AE0A50" w:rsidRPr="00991793" w:rsidRDefault="00D66976" w:rsidP="00B63BFE">
+    <w:p w14:paraId="2758F14D" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00991793">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+      <w:r w:rsidRPr="006D445F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+        <w:t>2. Các công trình khoa học đã công bố: (tên công trình, năm công bố, nơi công bố...)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A2DDFA8" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="0040268F">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t>Các công trình khoa học đã công bố: (tên công trình, năm công bố, nơi công bố...)</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="538"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="2009"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00991793" w:rsidRPr="00991793" w14:paraId="66CFE105" w14:textId="77777777" w:rsidTr="00AE0A50">
+      <w:tr w:rsidR="0040268F" w:rsidRPr="006D445F" w14:paraId="3FFF6F14" w14:textId="77777777" w:rsidTr="004A1BFA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05E50693" w14:textId="77777777" w:rsidR="00F51F77" w:rsidRPr="00991793" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="6CE9EAD9" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D445F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>TT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E39DC4A" w14:textId="77777777" w:rsidR="00F51F77" w:rsidRPr="00991793" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="64E37739" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D445F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tên công trình</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CC4E723" w14:textId="77777777" w:rsidR="00F51F77" w:rsidRPr="00991793" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="0561B13C" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D445F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Năm công bố</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38E404E7" w14:textId="77777777" w:rsidR="00F51F77" w:rsidRPr="00991793" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="0FD8F103" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D445F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tên tạp chí</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E9CEDEF" w14:textId="77777777" w:rsidR="00F51F77" w:rsidRPr="00991793" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="10A2CBFF" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D445F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tác giả chính/đồng tác giả</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2009" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05609F67" w14:textId="27992C68" w:rsidR="00F51F77" w:rsidRPr="00991793" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="5078A930" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D445F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...20 lines deleted...]
-              <w:t>ISI/Scopus/khác</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tạp chí danh mục ISI/Scopus/khác</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00991793" w:rsidRPr="00991793" w14:paraId="0174CC32" w14:textId="77777777" w:rsidTr="00AE0A50">
+      <w:tr w:rsidR="0040268F" w:rsidRPr="006D445F" w14:paraId="3F0F7D76" w14:textId="77777777" w:rsidTr="004A1BFA">
         <w:trPr>
           <w:trHeight w:val="482"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FF87C45" w14:textId="77777777" w:rsidR="003D4CDD" w:rsidRPr="00991793" w:rsidRDefault="003D4CDD" w:rsidP="00B63BFE">
+          <w:p w14:paraId="45552789" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AC43BC9" w14:textId="5DAFD8B7" w:rsidR="003D4CDD" w:rsidRPr="00991793" w:rsidRDefault="00520424" w:rsidP="00B63BFE">
-[...17 lines deleted...]
-              <w:t>Hoạt động quân sự ở vùng biên giới Tây Nam thời Gia Long (1802-1820)</w:t>
+          <w:p w14:paraId="6EDA815E" w14:textId="17DC5CFF" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="00390EBF" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00390EBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vai trò của thiền sư Vạn Hạnh đối với nhà nước Đại Cồ Việt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="253643E5" w14:textId="675313C6" w:rsidR="003D4CDD" w:rsidRPr="00991793" w:rsidRDefault="00520424" w:rsidP="00B63BFE">
-[...15 lines deleted...]
-              <w:t>2020</w:t>
+          <w:p w14:paraId="4FA1E1BE" w14:textId="44C90F07" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="00390EBF" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DD772AC" w14:textId="3429EA35" w:rsidR="003D4CDD" w:rsidRPr="00991793" w:rsidRDefault="00520424" w:rsidP="00B63BFE">
-[...15 lines deleted...]
-              <w:t>Lịch sử quân sự</w:t>
+          <w:p w14:paraId="105E13C3" w14:textId="0E208C31" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="00390EBF" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00390EBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kỷ yếu hội thảo Vai trò của nhà nước Đại Cồ Việt trong tiến trình </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00390EBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>lịch sử dân tộc Việt Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D56F917" w14:textId="7637042A" w:rsidR="003D4CDD" w:rsidRPr="00991793" w:rsidRDefault="00520424" w:rsidP="00B63BFE">
-[...15 lines deleted...]
-              <w:t>Đồng tác giả</w:t>
+          <w:p w14:paraId="0428DC3C" w14:textId="5C45E976" w:rsidR="0040268F" w:rsidRPr="00390EBF" w:rsidRDefault="00390EBF" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Đồng</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tác giả</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2009" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C9EC192" w14:textId="77777777" w:rsidR="003D4CDD" w:rsidRPr="00991793" w:rsidRDefault="003D4CDD" w:rsidP="00B63BFE">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:p w14:paraId="2E95ACB6" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00991793" w:rsidRPr="00991793" w14:paraId="65B34634" w14:textId="77777777" w:rsidTr="00AE0A50">
+      <w:tr w:rsidR="0040268F" w:rsidRPr="006D445F" w14:paraId="38ECA7CD" w14:textId="77777777" w:rsidTr="004A1BFA">
         <w:trPr>
           <w:trHeight w:val="482"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78CA3895" w14:textId="77777777" w:rsidR="003D4CDD" w:rsidRPr="00991793" w:rsidRDefault="003D4CDD" w:rsidP="00B63BFE">
+          <w:p w14:paraId="504CEC50" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00E9A299" w14:textId="6C95B6DB" w:rsidR="003D4CDD" w:rsidRPr="00991793" w:rsidRDefault="00520424" w:rsidP="00B63BFE">
-[...17 lines deleted...]
-              <w:t>Đơn vị đạo trong tổ chức quản lý ở khu vực biên giới Tây Nam giữa thế kỷ XVIII - giữa thế kỷ XIX</w:t>
+          <w:p w14:paraId="321287BD" w14:textId="21852E79" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="00390EBF" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00390EBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Hoạt động quân sự ở vùng biên giới Tây Nam thời Gia Long (1802-1820)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E0F66FB" w14:textId="2E3034A7" w:rsidR="003D4CDD" w:rsidRPr="00991793" w:rsidRDefault="00520424" w:rsidP="00B63BFE">
-[...15 lines deleted...]
-              <w:t>2021</w:t>
+          <w:p w14:paraId="0BEE2CDD" w14:textId="10D8E9E0" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="00390EBF" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FEE62C8" w14:textId="585FBECA" w:rsidR="003D4CDD" w:rsidRPr="00991793" w:rsidRDefault="00520424" w:rsidP="00B63BFE">
-[...15 lines deleted...]
-              <w:t>Khoa học Xã hội và Nhân văn</w:t>
+          <w:p w14:paraId="4B3BCD89" w14:textId="0FC0BAC5" w:rsidR="0040268F" w:rsidRPr="00390EBF" w:rsidRDefault="00390EBF" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tạp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> chí Lịch sử quân sự, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00390EBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>tháng 12/2020, số 348</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07506F75" w14:textId="12884249" w:rsidR="003D4CDD" w:rsidRPr="00991793" w:rsidRDefault="00520424" w:rsidP="00B63BFE">
-[...15 lines deleted...]
-              <w:t>Tác giả chính</w:t>
+          <w:p w14:paraId="5048E3E6" w14:textId="5CD212EF" w:rsidR="0040268F" w:rsidRPr="001C0F08" w:rsidRDefault="001C0F08" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Đồng tác giả</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2009" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33D0A0BD" w14:textId="77777777" w:rsidR="003D4CDD" w:rsidRPr="00991793" w:rsidRDefault="003D4CDD" w:rsidP="00B63BFE">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:p w14:paraId="175BD44F" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00991793" w:rsidRPr="00991793" w14:paraId="6A0A7D58" w14:textId="77777777" w:rsidTr="00AE0A50">
+      <w:tr w:rsidR="0040268F" w:rsidRPr="006D445F" w14:paraId="0C87C819" w14:textId="77777777" w:rsidTr="004A1BFA">
         <w:trPr>
           <w:trHeight w:val="482"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35A98280" w14:textId="77777777" w:rsidR="003D4CDD" w:rsidRPr="00991793" w:rsidRDefault="003D4CDD" w:rsidP="00B63BFE">
+          <w:p w14:paraId="69EE39CA" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43003CB8" w14:textId="5913A65A" w:rsidR="003D4CDD" w:rsidRPr="00991793" w:rsidRDefault="00520424" w:rsidP="00B63BFE">
-[...19 lines deleted...]
-              <w:t>The Nguyen Dynasty’s response to natural hazards in the Mekong Delta in the first half of the 19th century (1802-1858)</w:t>
+          <w:p w14:paraId="732BDDCF" w14:textId="14E565B1" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="00390EBF" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00390EBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Đơn vị đạo trong tổ chức quản lý ở khu vực biên giới Tây Nam giữa thế kỷ XVIII - giữa thế kỷ XIX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B263EF9" w14:textId="76528753" w:rsidR="003D4CDD" w:rsidRPr="00991793" w:rsidRDefault="00520424" w:rsidP="00B63BFE">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:p w14:paraId="74E94FD3" w14:textId="71751E20" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="00390EBF" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="054AD863" w14:textId="1AC4BAA6" w:rsidR="003D4CDD" w:rsidRPr="00991793" w:rsidRDefault="00520424" w:rsidP="00B63BFE">
-[...26 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5BF4325E" w14:textId="77777777" w:rsidR="00390EBF" w:rsidRPr="00390EBF" w:rsidRDefault="00390EBF" w:rsidP="00390EBF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00390EBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tạp chí Khoa học Xã hội và Nhân văn, ISSN 2354-1172, Tập 7, số 3, 2021, tr.274-288.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35A834C9" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="00390EBF" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="235C003E" w14:textId="75355083" w:rsidR="003D4CDD" w:rsidRPr="00991793" w:rsidRDefault="005D1DAE" w:rsidP="00B63BFE">
-[...15 lines deleted...]
-              <w:t>Tác giả chính</w:t>
+          <w:p w14:paraId="10FDC27D" w14:textId="0B149975" w:rsidR="0040268F" w:rsidRPr="00390EBF" w:rsidRDefault="00390EBF" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tác</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> giả chính</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2009" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B821FCB" w14:textId="77777777" w:rsidR="003D4CDD" w:rsidRPr="00991793" w:rsidRDefault="003D4CDD" w:rsidP="00B63BFE">
-[...6 lines deleted...]
-                <w:lang w:val="vi-VN"/>
+          <w:p w14:paraId="721AE31D" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00991793" w:rsidRPr="00991793" w14:paraId="2EACEFF1" w14:textId="77777777" w:rsidTr="00AE0A50">
+      <w:tr w:rsidR="0040268F" w:rsidRPr="00390EBF" w14:paraId="008844C8" w14:textId="77777777" w:rsidTr="004A1BFA">
         <w:trPr>
           <w:trHeight w:val="482"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BABCDD8" w14:textId="77777777" w:rsidR="003D4CDD" w:rsidRPr="00991793" w:rsidRDefault="003D4CDD" w:rsidP="00B63BFE">
+          <w:p w14:paraId="50142499" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1904C3E5" w14:textId="2D31E3E2" w:rsidR="003D4CDD" w:rsidRPr="00991793" w:rsidRDefault="005D1DAE" w:rsidP="005D1DAE">
-[...76 lines deleted...]
-              <w:t>From the environmental history perspective</w:t>
+          <w:p w14:paraId="2FCCE04B" w14:textId="1BEE59FD" w:rsidR="0040268F" w:rsidRPr="00390EBF" w:rsidRDefault="00390EBF" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00390EBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Tìm hiểu chính sách phòng thủ tại Khu vực biên giới Tây Nam thời Gia Long, Minh Mạng (1802-1841)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66DBD54C" w14:textId="2300D790" w:rsidR="003D4CDD" w:rsidRPr="00991793" w:rsidRDefault="005D1DAE" w:rsidP="00B63BFE">
-[...15 lines deleted...]
-              <w:t>2022</w:t>
+          <w:p w14:paraId="61C56780" w14:textId="3EF4455F" w:rsidR="0040268F" w:rsidRPr="00390EBF" w:rsidRDefault="00390EBF" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A92ABCA" w14:textId="306BAFBA" w:rsidR="003D4CDD" w:rsidRPr="00991793" w:rsidRDefault="005D1DAE" w:rsidP="00B63BFE">
-[...15 lines deleted...]
-              <w:t>First International Conference on Social Science and Humanities Issues (FICSSHI)</w:t>
+          <w:p w14:paraId="6D207390" w14:textId="2FADAEDB" w:rsidR="0040268F" w:rsidRPr="001C0F08" w:rsidRDefault="001C0F08" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C0F08">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Kỷ yếu Hội thảo Văn hoá trong phát triển bền vững vùng Tây Nam Bộ thực trạng và giải pháp, Nxb.Văn hoá dân tộc, 2021, tr.203-224.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07D51C6F" w14:textId="48A08996" w:rsidR="003D4CDD" w:rsidRPr="00991793" w:rsidRDefault="005D1DAE" w:rsidP="00B63BFE">
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="10FE41E4" w14:textId="421ED0DD" w:rsidR="0040268F" w:rsidRPr="00390EBF" w:rsidRDefault="001C0F08" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>Tác giả chính</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2009" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15B07CB5" w14:textId="77777777" w:rsidR="003D4CDD" w:rsidRPr="00991793" w:rsidRDefault="003D4CDD" w:rsidP="00B63BFE">
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="053294EF" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="00390EBF" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D4CDD" w:rsidRPr="00991793" w14:paraId="7FFADD05" w14:textId="77777777" w:rsidTr="00AE0A50">
+      <w:tr w:rsidR="0040268F" w:rsidRPr="00390EBF" w14:paraId="695B0D9B" w14:textId="77777777" w:rsidTr="004A1BFA">
         <w:trPr>
           <w:trHeight w:val="482"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5945DDF0" w14:textId="77777777" w:rsidR="003D4CDD" w:rsidRPr="00991793" w:rsidRDefault="003D4CDD" w:rsidP="00B63BFE">
+          <w:p w14:paraId="06C369BA" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="00390EBF" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68601CCC" w14:textId="6F6A5703" w:rsidR="003D4CDD" w:rsidRPr="00991793" w:rsidRDefault="003D4CDD" w:rsidP="00B63BFE">
-            <w:pPr>
+          <w:p w14:paraId="11BBB979" w14:textId="03E1CD33" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="001C0F08" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C0F08">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The Nguyen Dynasty’s response to natural hazards in the Mekong Delta in the first half of the 19th century (1802-1858)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69C71F13" w14:textId="7CE6409F" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="001C0F08" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1700025F" w14:textId="61F68E08" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="001C0F08" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C0F08">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>he international conference on contemporary issues in sustainable development, VJU, USSH, VNU, Hanoi, Vietnam, 12-2021. Science and technics publishing house; ISBN: 978-604-67-2128-4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7667A5DD" w14:textId="5D7A8D8C" w:rsidR="0040268F" w:rsidRPr="00390EBF" w:rsidRDefault="001C0F08" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Đồng tác giả</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2009" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="015307B3" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="00390EBF" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0040268F" w:rsidRPr="00390EBF" w14:paraId="0B8A98E1" w14:textId="77777777" w:rsidTr="004A1BFA">
+        <w:trPr>
+          <w:trHeight w:val="482"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6525DA42" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="00390EBF" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7833114E" w14:textId="6A56A575" w:rsidR="0040268F" w:rsidRPr="00390EBF" w:rsidRDefault="001C0F08" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C0F08">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Studying the Southwest border area in the early 19th century: From the environmental history perspective</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A3DAB6E" w14:textId="659710BF" w:rsidR="003D4CDD" w:rsidRPr="00991793" w:rsidRDefault="003D4CDD" w:rsidP="00B63BFE">
-            <w:pPr>
+          <w:p w14:paraId="5A2BDCCA" w14:textId="7F9AB2D0" w:rsidR="0040268F" w:rsidRPr="00390EBF" w:rsidRDefault="001C0F08" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40D61395" w14:textId="527EF931" w:rsidR="001C0F08" w:rsidRPr="001C0F08" w:rsidRDefault="001C0F08" w:rsidP="001C0F08">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C0F08">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The first international conference On the Issues of Social Sciences an </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Humanit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C0F08">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ies, USSH, Vietnam national university Press, Hanoi, ISBN: 978-604-9990-98-4, 2022, p.360-382.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FC20A2C" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="001C0F08" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="320D1D31" w14:textId="2AAA8F3A" w:rsidR="0040268F" w:rsidRPr="00390EBF" w:rsidRDefault="001C0F08" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Tác giả chính</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2009" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C25A729" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="00390EBF" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0040268F" w:rsidRPr="00390EBF" w14:paraId="17EA2222" w14:textId="77777777" w:rsidTr="004A1BFA">
+        <w:trPr>
+          <w:trHeight w:val="482"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F17A011" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="00390EBF" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-            </w:pPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05AB161A" w14:textId="77777777" w:rsidR="001C0F08" w:rsidRPr="001C0F08" w:rsidRDefault="001C0F08" w:rsidP="001C0F08">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C0F08">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Cuộc kháng chiến chống</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28648C16" w14:textId="0F7B9D85" w:rsidR="0040268F" w:rsidRPr="00390EBF" w:rsidRDefault="001C0F08" w:rsidP="001C0F08">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C0F08">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Xiêm (1834), qua tài liệu Cao Man - Xiêm La sự tích,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="345EEEA7" w14:textId="2BC56FBF" w:rsidR="0040268F" w:rsidRPr="00390EBF" w:rsidRDefault="001C0F08" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2024</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AE67553" w14:textId="6095958C" w:rsidR="003D4CDD" w:rsidRPr="00991793" w:rsidRDefault="003D4CDD" w:rsidP="00B63BFE">
-            <w:pPr>
+          <w:p w14:paraId="38F63B29" w14:textId="561F6A76" w:rsidR="0040268F" w:rsidRPr="00390EBF" w:rsidRDefault="001C0F08" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chiến thắng Vàm Nao – Cổ Hũ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>(1834) – 190 năm nhìn lại, NXB Chính trị Quốc gia, ISBN: 978-604-57-9188-2, tr.140-152.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59485A1A" w14:textId="29261170" w:rsidR="0040268F" w:rsidRPr="00390EBF" w:rsidRDefault="001C0F08" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Đồng tác giả</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2009" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47B578DA" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="00390EBF" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0040268F" w:rsidRPr="00390EBF" w14:paraId="630AAECE" w14:textId="77777777" w:rsidTr="004A1BFA">
+        <w:trPr>
+          <w:trHeight w:val="482"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C2C2B27" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="00390EBF" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-            </w:pPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CF39F98" w14:textId="77777777" w:rsidR="005547A3" w:rsidRPr="005547A3" w:rsidRDefault="005547A3" w:rsidP="005547A3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005547A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vai trò của kênh </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005547A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>đà</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005547A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o Vĩnh Tế </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005547A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>đ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005547A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>ối với sự phát</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15801E82" w14:textId="793E421D" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="005547A3" w:rsidP="005547A3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005547A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>triển kinh tế, xã hội ở Nam Bộ d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005547A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>ư</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005547A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>ới triều Nguyễn,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F1F2290" w14:textId="0B298851" w:rsidR="0040268F" w:rsidRPr="00390EBF" w:rsidRDefault="005547A3" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="187DD724" w14:textId="60CCE506" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="005547A3" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Hệ thống thương cảng Nam Bộ Việt Nam – Tiềm năng, vị thế và các mối giao lưu vùng, liên vùng, NXB Đại học Quốc gia Hà Nội, tr. 360-373.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="362FCD3D" w14:textId="4DFC3BF9" w:rsidR="003D4CDD" w:rsidRPr="00991793" w:rsidRDefault="003D4CDD" w:rsidP="00B63BFE">
-            <w:pPr>
+          <w:p w14:paraId="2EB3380D" w14:textId="04084080" w:rsidR="0040268F" w:rsidRPr="00390EBF" w:rsidRDefault="005547A3" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Tác giả chính</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2009" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C7A1880" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="00390EBF" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0040268F" w:rsidRPr="00390EBF" w14:paraId="4FF15DF1" w14:textId="77777777" w:rsidTr="004A1BFA">
+        <w:trPr>
+          <w:trHeight w:val="482"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BE0F98B" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...5 lines deleted...]
-            </w:pPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70D201C4" w14:textId="0CDFCF45" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0083692E" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0083692E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Chapitre 4. Du fleuve à la mer: infrastructures portuaires et dynamiques commerciales en Basse Cochinchine dans la première moitié du XIXe siècle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="439AA5DA" w14:textId="008BD04E" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="001576B2" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ED97A88" w14:textId="75291786" w:rsidR="0040268F" w:rsidRPr="008D42E6" w:rsidRDefault="008D42E6" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D42E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sunny Le Galloudec &amp; Jean-François Klein, Du port au monde - Une histoire globale des ports Indochinois, Presses Universitaires de Nouvelle-Aquitaine - Label La Geste, 2025, p. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="183E812F" w14:textId="64C8AFEC" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0083692E" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Đồng tác giả</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2009" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62E18010" w14:textId="77777777" w:rsidR="003D4CDD" w:rsidRPr="00991793" w:rsidRDefault="003D4CDD" w:rsidP="00B63BFE">
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="30EEB062" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="00390EBF" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="00860672" w14:textId="06404AA4" w:rsidR="003D4CDD" w:rsidRPr="00991793" w:rsidRDefault="003D4CDD" w:rsidP="00B63BFE">
+    <w:p w14:paraId="7E47A980" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="00390EBF" w:rsidRDefault="0040268F" w:rsidP="0040268F">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9322" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3652"/>
         <w:gridCol w:w="5670"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F51F77" w:rsidRPr="00991793" w14:paraId="22EE2D90" w14:textId="77777777" w:rsidTr="003D4CDD">
+      <w:tr w:rsidR="0040268F" w:rsidRPr="006D445F" w14:paraId="63BED447" w14:textId="77777777" w:rsidTr="004A1BFA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="737B5E8E" w14:textId="77777777" w:rsidR="00F51F77" w:rsidRPr="00991793" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="1E3E8EFC" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="00390EBF" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61001A35" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D445F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Xác nhận của</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EB69833" w14:textId="77777777" w:rsidR="00F51F77" w:rsidRPr="00991793" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="5BFA5A17" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D445F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>cơ quan chủ quản</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6DF9D35C" w14:textId="4BEF9646" w:rsidR="00F51F77" w:rsidRPr="00991793" w:rsidRDefault="00E54626" w:rsidP="00B63BFE">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="2E5F0158" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="00E40753" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D445F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hà Nội, ngày </w:t>
+            </w:r>
+            <w:r w:rsidR="00E40753">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D445F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tháng </w:t>
+            </w:r>
+            <w:r w:rsidR="00E40753">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D445F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> năm 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00E40753">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="24"/>
-[...16 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DC35068" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D445F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Người khai kí tên</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5262603D" w14:textId="56407C72" w:rsidR="00F51F77" w:rsidRPr="00991793" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="18F06B8B" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A5A6B17" w14:textId="77777777" w:rsidR="0040268F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11E15267" w14:textId="77777777" w:rsidR="00EF2209" w:rsidRDefault="00EF2209" w:rsidP="004A1BFA">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3633F8D8" w14:textId="77777777" w:rsidR="00EF2209" w:rsidRDefault="00EF2209" w:rsidP="004A1BFA">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2251DFB0" w14:textId="77777777" w:rsidR="00EF2209" w:rsidRDefault="00EF2209" w:rsidP="004A1BFA">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0DC05E82" w14:textId="4E5EE216" w:rsidR="00EF2209" w:rsidRPr="00EF2209" w:rsidRDefault="00EF2209" w:rsidP="004A1BFA">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            </w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>TS Bùi Thị Bích Ngọc</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59CB4904" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66BCFB5D" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B04019D" w14:textId="77777777" w:rsidR="0040268F" w:rsidRPr="006D445F" w:rsidRDefault="0040268F" w:rsidP="004A1BFA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2656A18A" w14:textId="77777777" w:rsidR="00F51F77" w:rsidRPr="00991793" w:rsidRDefault="00F51F77" w:rsidP="003D4CDD">
-[...31 lines deleted...]
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
+    <w:p w14:paraId="2AE28588" w14:textId="77777777" w:rsidR="00D16C69" w:rsidRDefault="00D16C69"/>
+    <w:sectPr w:rsidR="00D16C69" w:rsidSect="00EF2209">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:docGrid w:linePitch="360"/>
+      <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="29AF245A" w14:textId="77777777" w:rsidR="008914F4" w:rsidRDefault="008914F4" w:rsidP="00EF2209">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3CD0A682" w14:textId="77777777" w:rsidR="008914F4" w:rsidRDefault="008914F4" w:rsidP="00EF2209">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...15 lines deleted...]
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name=".VnTime">
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name=".VnTimeH">
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000013" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="PMingLiU">
+    <w:altName w:val="新細明體"/>
+    <w:panose1 w:val="02010601000101010101"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DengXian Light">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="02B8A806" w14:textId="77777777" w:rsidR="008914F4" w:rsidRDefault="008914F4" w:rsidP="00EF2209">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="43CA9074" w14:textId="77777777" w:rsidR="008914F4" w:rsidRDefault="008914F4" w:rsidP="00EF2209">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:id w:val="-1299602038"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="2895C4D0" w14:textId="0AC1E03E" w:rsidR="009D6DA0" w:rsidRPr="009D6DA0" w:rsidRDefault="009D6DA0">
+        <w:pPr>
+          <w:pStyle w:val="Header"/>
+          <w:jc w:val="center"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="009D6DA0">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="009D6DA0">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="009D6DA0">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="009D6DA0">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:noProof/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="009D6DA0">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:noProof/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="219631C3" w14:textId="77777777" w:rsidR="009D6DA0" w:rsidRPr="009D6DA0" w:rsidRDefault="009D6DA0">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A48157F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B91C02F8"/>
+    <w:tmpl w:val="66DA4BD4"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
@@ -4186,176 +6791,50 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="130B4E4F"/>
-[...124 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65E138C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F5C4E9A4"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4397,183 +6876,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...19 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1257861929">
+  <w:num w:numId="1" w16cid:durableId="976766298">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1408263111">
-[...11 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="1060129776">
+  <w:num w:numId="2" w16cid:durableId="1893956174">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F51F77"/>
-[...40 lines deleted...]
-    <w:rsid w:val="00F97AFF"/>
+    <w:rsidRoot w:val="0040268F"/>
+    <w:rsid w:val="0001159C"/>
+    <w:rsid w:val="001576B2"/>
+    <w:rsid w:val="001C0F08"/>
+    <w:rsid w:val="00390EBF"/>
+    <w:rsid w:val="0040268F"/>
+    <w:rsid w:val="005547A3"/>
+    <w:rsid w:val="006520F5"/>
+    <w:rsid w:val="006E17F1"/>
+    <w:rsid w:val="00720529"/>
+    <w:rsid w:val="0083692E"/>
+    <w:rsid w:val="008914F4"/>
+    <w:rsid w:val="008A2F27"/>
+    <w:rsid w:val="008D42E6"/>
+    <w:rsid w:val="009D6DA0"/>
+    <w:rsid w:val="00D16C69"/>
+    <w:rsid w:val="00D17C38"/>
+    <w:rsid w:val="00DC784B"/>
+    <w:rsid w:val="00E40753"/>
+    <w:rsid w:val="00EF2209"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0F8FAB23"/>
-  <w15:docId w15:val="{2C3B36D8-3EDD-487D-89CF-35E4EEBD019B}"/>
+  <w14:docId w14:val="4F2BC3D4"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{FFF8B0C5-CBF9-4D10-B8B3-02DCA9F78B53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4696,51 +7129,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4922,280 +7355,322 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F51F77"/>
+    <w:rsid w:val="0040268F"/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii=".VnTime" w:eastAsia="MS Mincho" w:hAnsi=".VnTime" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00F51F77"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="0040268F"/>
     <w:rPr>
-      <w:rFonts w:ascii=".VnTimeH" w:eastAsia="MS Mincho" w:hAnsi=".VnTimeH" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii=".VnTimeH" w:hAnsi=".VnTimeH"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
-    <w:rsid w:val="00F51F77"/>
+    <w:rsid w:val="0040268F"/>
     <w:rPr>
       <w:rFonts w:ascii=".VnTimeH" w:eastAsia="MS Mincho" w:hAnsi=".VnTimeH" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...38 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00F97AFF"/>
+    <w:rsid w:val="0040268F"/>
     <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...3 lines deleted...]
-    <w:rsid w:val="003D4CDD"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
+    <w:name w:val="Style1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="0040268F"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="zh-CN"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
-    <w:tblPr>
-[...8 lines deleted...]
-    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style1Char">
+    <w:name w:val="Style1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Style1"/>
+    <w:rsid w:val="0040268F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="MS Mincho" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00390EBF"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-TW"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EF2209"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EF2209"/>
+    <w:rPr>
+      <w:rFonts w:ascii=".VnTime" w:eastAsia="MS Mincho" w:hAnsi=".VnTime" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EF2209"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EF2209"/>
+    <w:rPr>
+      <w:rFonts w:ascii=".VnTime" w:eastAsia="MS Mincho" w:hAnsi=".VnTime" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5336,73 +7811,73 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2432</Characters>
+  <Pages>4</Pages>
+  <Words>817</Words>
+  <Characters>4657</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>38</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2853</CharactersWithSpaces>
+  <CharactersWithSpaces>5464</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>PhamQuynhHuong</dc:creator>
+  <dc:creator>admin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>