--- v0 (2025-11-16)
+++ v1 (2026-10-18)
@@ -1,5741 +1,13909 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="24F711AB" w14:textId="77777777" w:rsidR="0044160C" w:rsidRPr="007D4BA0" w:rsidRDefault="0044160C" w:rsidP="0035630C">
-[...2 lines deleted...]
-        <w:widowControl/>
+    <w:p w14:paraId="544DAEB6" w14:textId="13D64C57" w:rsidR="00A827D7" w:rsidRDefault="008A2C85" w:rsidP="009B2222">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+          <w:b/>
+          <w:sz w:val="30"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t>LÝ LỊCH KHOA HỌC</w:t>
+        <w:t>THÔNG TIN CÁN BỘ, VIÊN CHỨC KHOA LỊCH SỬ VÀ VĂN HOÁ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="356D8C49" w14:textId="0F15456F" w:rsidR="0044160C" w:rsidRPr="007D4BA0" w:rsidRDefault="0044160C">
-      <w:pPr>
+    <w:p w14:paraId="3065653E" w14:textId="1F3B7242" w:rsidR="009B2222" w:rsidRDefault="009B2222" w:rsidP="009B2222">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:noProof/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14D130A3" wp14:editId="14131BB9">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>left</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>29845</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="2002790" cy="2537460"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21405"/>
+                <wp:lineTo x="21367" y="21405"/>
+                <wp:lineTo x="21367" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="24826752" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="24826752" name="Picture 24826752"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2011852" cy="2548958"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:b/>
         </w:rPr>
-      </w:pPr>
-[...178 lines deleted...]
-        </mc:AlternateContent>
+        <w:t xml:space="preserve">1. Họ và tên: </w:t>
       </w:r>
-    </w:p>
-[...190 lines deleted...]
-      <w:r w:rsidRPr="007D4BA0">
+      <w:r w:rsidRPr="009B2222">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">3. Địa chỉ liên hệ: </w:t>
+        <w:t>Hồ Thị Liên Hương</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7836CD75" w14:textId="79D9CCAB" w:rsidR="0044160C" w:rsidRPr="007D4BA0" w:rsidRDefault="0044160C" w:rsidP="00E76D16">
-[...6 lines deleted...]
-        <w:spacing w:after="60"/>
+    <w:p w14:paraId="3CE9B931" w14:textId="77777777" w:rsidR="009B2222" w:rsidRDefault="009B2222" w:rsidP="009B2222">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="26"/>
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+          <w:b/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t>Điện thoại:</w:t>
+        <w:t xml:space="preserve">2. Ngày tháng năm sinh: </w:t>
       </w:r>
-      <w:r w:rsidR="00300547" w:rsidRPr="007D4BA0">
-[...29 lines deleted...]
-        <w:spacing w:after="60"/>
+      <w:r w:rsidRPr="009B2222">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">4. </w:t>
+        <w:t>19/05/1988</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D4BA0">
+    </w:p>
+    <w:p w14:paraId="6D725315" w14:textId="77777777" w:rsidR="009B2222" w:rsidRDefault="009B2222" w:rsidP="009B2222">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Học hàm, học vị: </w:t>
+        <w:t xml:space="preserve">3. Quê quán: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Phú Thọ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="466B0A1F" w14:textId="3E3E6953" w:rsidR="0044160C" w:rsidRPr="007D4BA0" w:rsidRDefault="0044160C" w:rsidP="0044160C">
-[...6 lines deleted...]
-        <w:spacing w:after="60"/>
+    <w:p w14:paraId="55EA3501" w14:textId="4FD93713" w:rsidR="009B2222" w:rsidRPr="009B2222" w:rsidRDefault="009B2222" w:rsidP="009B2222">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="26"/>
         </w:rPr>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:t>TS</w:t>
+        <w:t>4. Quá trình học tập</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13702A05" w14:textId="77777777" w:rsidR="0044160C" w:rsidRPr="007D4BA0" w:rsidRDefault="0044160C" w:rsidP="0044160C">
-[...6 lines deleted...]
-        <w:spacing w:after="60"/>
+    <w:p w14:paraId="15004241" w14:textId="4BCC4385" w:rsidR="009B2222" w:rsidRDefault="009B2222" w:rsidP="009B2222">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:sz w:val="25"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">4.2. Học hàm: </w:t>
+        <w:t>- Đại học: Khoa Lịch sử, Trường Đại học Khoa học Xã hội và Nhân văn, Đại học Quốc gia Hà Nội 2006-2010</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A21793C" w14:textId="77777777" w:rsidR="0044160C" w:rsidRPr="007D4BA0" w:rsidRDefault="0044160C" w:rsidP="0044160C">
-[...5 lines deleted...]
-        <w:spacing w:before="60" w:after="60"/>
+    <w:p w14:paraId="45FA77C0" w14:textId="51873A16" w:rsidR="009B2222" w:rsidRDefault="009B2222" w:rsidP="009B2222">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:sz w:val="25"/>
         </w:rPr>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t>- Thạc sĩ: Khoa Lịch sử, Trường Đại học Khoa học Xã hội và Nhân văn, Đại học Quốc gia Hà Nội 2011-2013</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5134E7D6" w14:textId="032B5DB7" w:rsidR="0044160C" w:rsidRPr="007D4BA0" w:rsidRDefault="0044160C" w:rsidP="0044160C">
-[...5 lines deleted...]
-        <w:spacing w:before="60" w:after="60"/>
+    <w:p w14:paraId="34D0ED2C" w14:textId="6CAA04CE" w:rsidR="009B2222" w:rsidRDefault="009B2222" w:rsidP="009B2222">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:sz w:val="25"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="007D4BA0">
+        <w:t xml:space="preserve">- Tiến sĩ: Khoa Lịch sử, Trường Đại học Khoa học Xã hội và Nhân văn, Đại học Quốc gia Hà </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:sz w:val="25"/>
         </w:rPr>
-        <w:t>Tên cơ quan:</w:t>
+        <w:t>Nội</w:t>
       </w:r>
-      <w:r w:rsidR="00300547" w:rsidRPr="007D4BA0">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...101 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:sz w:val="25"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+          <w:sz w:val="25"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t>6. Quá trình đào tạo</w:t>
+        <w:t>2015-2021.</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...456 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="4E278474" w14:textId="77777777" w:rsidR="009B2222" w:rsidRDefault="009B2222" w:rsidP="009B2222">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:sz w:val="25"/>
         </w:rPr>
-      </w:pPr>
-[...27 lines deleted...]
-        <w:t>(nếu có)</w:t>
+        <w:t>- Năm nhận học hàm: 2022.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="036D0D35" w14:textId="77777777" w:rsidR="0044160C" w:rsidRPr="007D4BA0" w:rsidRDefault="0044160C" w:rsidP="0044160C">
-      <w:pPr>
+    <w:p w14:paraId="3CC1124D" w14:textId="764723DF" w:rsidR="00A827D7" w:rsidRPr="009B2222" w:rsidRDefault="008A2C85" w:rsidP="009B2222">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D4BA0">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">8. </w:t>
-[...20 lines deleted...]
-        <w:t>(Tên tác giả; tên sách, giáo trình; NXB; nơi xuất bản; năm xuất bản)</w:t>
+        <w:t>5. Công tác tại Khoa Lịch sử và Văn hoá</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09A065D3" w14:textId="77777777" w:rsidR="0044160C" w:rsidRPr="007D4BA0" w:rsidRDefault="0044160C" w:rsidP="0044160C">
-[...2 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+    <w:p w14:paraId="55E7E438" w14:textId="256FEFF1" w:rsidR="00A827D7" w:rsidRDefault="008A2C85" w:rsidP="009B2222">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2222">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:sz w:val="25"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:t>8.1. Sách</w:t>
+        <w:t>Công tác tại Khoa: từ năm 2014 đến năm 2024, tại Khoa Lịch sử, Trường Đại học Khoa học Xã hội và Nhân văn, Đại học Quốc gia Hà Nội.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38DBFE27" w14:textId="77777777" w:rsidR="0044160C" w:rsidRPr="007D4BA0" w:rsidRDefault="0044160C" w:rsidP="0044160C">
-      <w:pPr>
+    <w:p w14:paraId="3C2B26CA" w14:textId="3821D794" w:rsidR="00A827D7" w:rsidRDefault="008A2C85" w:rsidP="009B2222">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2222">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:sz w:val="25"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t>8.2. Chương sách</w:t>
+        <w:t>Trước khi công tác tại Khoa: từ năm 2011 đến năm 2014, công tác tại Trường Trung cấp Công nghệ và Quản trị Đông Đô; đảm nhiệm công việc giáo viên giảng dạy, chủ nhiệm, quản sinh.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E5C9B3B" w14:textId="6B4941E3" w:rsidR="00300547" w:rsidRPr="007D4BA0" w:rsidRDefault="00300547" w:rsidP="00300547">
-[...1 lines deleted...]
-        <w:spacing w:line="400" w:lineRule="exact"/>
+    <w:p w14:paraId="5E7BE32E" w14:textId="6299B440" w:rsidR="00A827D7" w:rsidRDefault="008A2C85" w:rsidP="009B2222">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2222">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:sz w:val="25"/>
         </w:rPr>
-      </w:pPr>
-[...40 lines deleted...]
-        <w:t>, 2014, Nxb Chính trị Quốc gia, Hà Nội. ISBN: 978-604-57-0268-0.</w:t>
+        <w:t>Công việc tại Khoa: Giảng viên, Bộ môn Lý luận Sử học.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CB6203F" w14:textId="39D6ADC3" w:rsidR="00300547" w:rsidRPr="007D4BA0" w:rsidRDefault="00300547" w:rsidP="00300547">
-[...1 lines deleted...]
-        <w:spacing w:line="288" w:lineRule="auto"/>
+    <w:p w14:paraId="16C9407F" w14:textId="355C42E8" w:rsidR="009B2222" w:rsidRPr="009B2222" w:rsidRDefault="008A2C85" w:rsidP="009B2222">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:sz w:val="25"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D4BA0">
+      <w:r w:rsidRPr="009B2222">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:sz w:val="25"/>
         </w:rPr>
-        <w:t xml:space="preserve">[2] </w:t>
+        <w:t xml:space="preserve">Hướng nghiên cứu, giảng </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D36A65">
+      <w:r w:rsidR="009B2222">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:sz w:val="25"/>
         </w:rPr>
-        <w:t>Hồ sơ tư liệu văn hiến Thăng Long  - Hà Nội</w:t>
+        <w:t>dạy</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D4BA0">
+      <w:r w:rsidR="009B2222">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:sz w:val="25"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t>, 2019, Nxb Hà Nội (các tập 1, 2, 3, 4, 5, 6, 7, 8, 9, 10].</w:t>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="400924D4" w14:textId="3863C4B3" w:rsidR="00300547" w:rsidRPr="007D4BA0" w:rsidRDefault="00300547" w:rsidP="00300547">
-[...1 lines deleted...]
-        <w:spacing w:line="288" w:lineRule="auto"/>
+    <w:p w14:paraId="5F269DA0" w14:textId="77777777" w:rsidR="009B2222" w:rsidRPr="009B2222" w:rsidRDefault="008A2C85" w:rsidP="009B2222">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2222">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:sz w:val="25"/>
         </w:rPr>
-      </w:pPr>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> (1946-2016), 2018, Nxb Thông tin và Truyền thông, Hà Nội. ISBN: 978-604-3121-3</w:t>
+        <w:t>Lịch sử sử học</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="186AEDD3" w14:textId="2F04929E" w:rsidR="00300547" w:rsidRPr="007D4BA0" w:rsidRDefault="00300547" w:rsidP="00300547">
-[...1 lines deleted...]
-        <w:spacing w:line="288" w:lineRule="auto"/>
+    <w:p w14:paraId="3693439D" w14:textId="77777777" w:rsidR="009B2222" w:rsidRPr="009B2222" w:rsidRDefault="008A2C85" w:rsidP="009B2222">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2222">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:sz w:val="25"/>
         </w:rPr>
-      </w:pPr>
-[...31 lines deleted...]
-        <w:t>ISBN: 978-604-386-363-5.</w:t>
+        <w:t>Sử liệu học</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2233976E" w14:textId="22921EBA" w:rsidR="00765557" w:rsidRPr="007D4BA0" w:rsidRDefault="00765557" w:rsidP="00300547">
-[...1 lines deleted...]
-        <w:spacing w:line="288" w:lineRule="auto"/>
+    <w:p w14:paraId="0ED1CF69" w14:textId="77777777" w:rsidR="009B2222" w:rsidRPr="009B2222" w:rsidRDefault="00BA55D3" w:rsidP="009B2222">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2222">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:sz w:val="25"/>
         </w:rPr>
-      </w:pPr>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> Nxb Lao động, 2023.</w:t>
+        <w:t>Phương pháp luận Sử học</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AB1ED37" w14:textId="77777777" w:rsidR="0044160C" w:rsidRPr="007D4BA0" w:rsidRDefault="0044160C" w:rsidP="0044160C">
-[...2 lines deleted...]
-        <w:ind w:left="0"/>
+    <w:p w14:paraId="51C746B5" w14:textId="01B4C40D" w:rsidR="00A827D7" w:rsidRDefault="008A2C85" w:rsidP="009B2222">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2222">
         <w:rPr>
-          <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
+          <w:sz w:val="25"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="007D4BA0">
+        <w:t>Lịch sử Đảng Cộng sản Việt Nam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64F07647" w14:textId="29737502" w:rsidR="00A827D7" w:rsidRPr="009B2222" w:rsidRDefault="008A2C85" w:rsidP="009B2222">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">9. Các công trình khoa học đã công bố       </w:t>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>. Danh mục công trình công bố</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46E64905" w14:textId="77777777" w:rsidR="0044160C" w:rsidRPr="007D4BA0" w:rsidRDefault="0044160C" w:rsidP="0044160C">
-[...2 lines deleted...]
-        <w:ind w:left="0"/>
+    <w:p w14:paraId="77F66A8A" w14:textId="3A0C8FFD" w:rsidR="00A827D7" w:rsidRPr="009B2222" w:rsidRDefault="001146FC" w:rsidP="009B2222">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D4BA0">
+      <w:r>
         <w:rPr>
-          <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
+          <w:b/>
         </w:rPr>
-        <w:t>9.1. Số bài đăng trên các tạp chí quốc tế thuộc danh mục Web of Science/SCOPUS:</w:t>
+        <w:t>6.1. Sách</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B8C3031" w14:textId="77777777" w:rsidR="0044160C" w:rsidRPr="007D4BA0" w:rsidRDefault="0044160C" w:rsidP="0044160C">
-[...2 lines deleted...]
-        <w:ind w:left="0"/>
+    <w:p w14:paraId="43622DCA" w14:textId="3118864A" w:rsidR="00A827D7" w:rsidRDefault="008A2C85" w:rsidP="009B2222">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2222">
         <w:rPr>
-          <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="007D4BA0">
+        <w:t>Lịch sử Hội đồng nhân dân và Ủy ban nhân dân huyện Văn Lãng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2222">
         <w:rPr>
-          <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
+          <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>9.2. Số bài báo đăng trên các tạp chí quốc tế không thuộc danh mục Web of Science/SCOPUS:</w:t>
+        <w:t xml:space="preserve"> (đồng tác giả). Nxb Thông tin và Truyền thông, Hà Nội, 2018. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C218671" w14:textId="77777777" w:rsidR="0044160C" w:rsidRPr="007D4BA0" w:rsidRDefault="0044160C" w:rsidP="0044160C">
-[...2 lines deleted...]
-        <w:ind w:left="0"/>
+    <w:p w14:paraId="28836963" w14:textId="54E78CD2" w:rsidR="00A827D7" w:rsidRDefault="008A2C85" w:rsidP="009B2222">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2222">
         <w:rPr>
-          <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="007D4BA0">
+        <w:t>Hồ sơ tư liệu văn hiến Thăng Long - Hà Nội</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2222">
         <w:rPr>
-          <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
+          <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>9.3. Số bài báo đăng trên các tạp chí chuyên ngành trong nư</w:t>
+        <w:t>, Tập 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D4BA0">
+      <w:r w:rsidR="001146FC" w:rsidRPr="009B2222">
         <w:rPr>
-          <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
+          <w:sz w:val="24"/>
         </w:rPr>
-        <w:softHyphen/>
-        <w:t>ớc:</w:t>
+        <w:t xml:space="preserve"> đến tập 12 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2222">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(tham gia biên soạn). Nxb Hà Nội, Hà Nội, 2019. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71C542F9" w14:textId="29D3AB9B" w:rsidR="00BC798A" w:rsidRPr="007D4BA0" w:rsidRDefault="00BC798A" w:rsidP="00BC798A">
-[...2 lines deleted...]
-        <w:ind w:left="0"/>
+    <w:p w14:paraId="14D1BDDF" w14:textId="7E715742" w:rsidR="00A827D7" w:rsidRDefault="001146FC" w:rsidP="009B2222">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2222">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Lịch sử ngành giáo dục và đào tạo thành phố Lạng Sơn (1945-2020)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2222">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (đồng tác giả). Nxb Lao động, Hà Nội, 2022. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D6DE3A9" w14:textId="2FCE7C06" w:rsidR="00A827D7" w:rsidRDefault="001146FC" w:rsidP="009B2222">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2222">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Lịch sử Đảng bộ huyện Đoan Hùng (1947-2022)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2222">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (đồng tác giả). Nxb Lao động, Hà Nội, 2023. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BC3A775" w14:textId="12E13846" w:rsidR="00A827D7" w:rsidRDefault="001146FC" w:rsidP="009B2222">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2222">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Lịch sử phong trào công nhân và công đoàn tỉnh Lạng Sơn (1923-2023)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2222">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (đồng tác giả). Nxb Lao động, Hà Nội, 2023. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BFBFDE8" w14:textId="0A489438" w:rsidR="00A827D7" w:rsidRDefault="001146FC" w:rsidP="009B2222">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2222">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Lịch sử Đảng bộ xã Cát Vân (1964-2020)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2222">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (đồng tác giả). Nxb Lao động, Hà Nội, 2024. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D489548" w14:textId="4B5F1FA5" w:rsidR="00A827D7" w:rsidRDefault="001146FC" w:rsidP="009B2222">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2222">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lịch sử Hội đồng nhân dân và Ủy ban nhân dân huyện Cao Lộc (1945-2021)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2222">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (đồng tác giả). Nxb Lao động, Hà Nội, 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2493C97E" w14:textId="7C49374F" w:rsidR="00A827D7" w:rsidRDefault="001146FC" w:rsidP="009B2222">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2222">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Lịch sử Đảng bộ xã Thanh Lâm (1964-2020)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2222">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (đồng tác giả). Nxb Lao động, Hà Nội, 2025. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54A5B48C" w14:textId="72E365F8" w:rsidR="00A827D7" w:rsidRDefault="001146FC" w:rsidP="009B2222">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2222">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Cẩm Phả - Đất và Người</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2222">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (đồng tác giả). Nxb Chính trị Quốc gia Sự thật, Hà Nội, 2025. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="740C4D87" w14:textId="74617000" w:rsidR="00A827D7" w:rsidRDefault="008A2C85" w:rsidP="009B2222">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2222">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Địa chí tỉnh Nam Định</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2222">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, Quyển 2: Lịch sử - Chính trị (đồng tác giả). Nxb Hồng Đức, Hà Nội, 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="170718C0" w14:textId="6393F3CE" w:rsidR="00A827D7" w:rsidRDefault="001146FC" w:rsidP="009B2222">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2222">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Lịch sử Giáo dục và Đào tạo Sơn La 1945-2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2222">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (đồng tác giả). Sơn La, 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="064D3606" w14:textId="795FEFD2" w:rsidR="00A827D7" w:rsidRDefault="001146FC" w:rsidP="009B2222">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2222">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Giáo trình Phương pháp luận sử học</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2222">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (đồng tác giả). Nxb Đại học Quốc gia Hà Nội, Hà Nội, 2025. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B1E4777" w14:textId="112C67B7" w:rsidR="00A827D7" w:rsidRPr="009B2222" w:rsidRDefault="001146FC" w:rsidP="009B2222">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:b/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D4BA0">
+      <w:r>
         <w:rPr>
-          <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
+          <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">[1] </w:t>
+        <w:t>6.2. Chương sách, bài in trong sách/kỷ yếu hội thảo</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D4BA0">
+    </w:p>
+    <w:p w14:paraId="07E49D25" w14:textId="1DDE7F54" w:rsidR="00803DC0" w:rsidRPr="009B2222" w:rsidRDefault="00803DC0" w:rsidP="009B2222">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Quan điểm về mối quan hệ giữa Cương lĩnh chính trị đầu tiên và Luận cương chính trị tháng Mười – Nhìn từ góc độ Lịch sử sử học, </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2222">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>“Đảng với công tác giáo dục chính trị, tư tưởng cho đoàn viên, thanh niên thời kỳ đẩy mạnh công nghiệp hóa, hiện đại hóa đất nước” (viết chung), sách </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA1D1B">
+      <w:r w:rsidRPr="009B2222">
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
-          <w:b w:val="0"/>
           <w:i/>
-          <w:sz w:val="26"/>
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Đoàn Thanh niên Cộng sản Hồ Chí Minh Những chặng đường phát triển</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2222">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, Nxb Chính trị Quốc gia - Sự thật, Hà Nội, 2014.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40831CF6" w14:textId="2D4249A6" w:rsidR="00A827D7" w:rsidRDefault="00803DC0" w:rsidP="009B2222">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2222">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Bàn về tính chủ động, sáng tạo của Nguyễn Ái Quốc trong Hội nghị hợp nhất các tổ chức cộng sản ở Việt Nam đầu năm 1930 (dưới góc nhìn lịch sử sử học)” (đồng tác giả), in trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2222">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Sử học trẻ: Những nghiên cứu mới (Kỷ yếu Hội thảo khoa học)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2222">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>. Nxb Đại học Quốc gia Hà Nội, Hà Nội, 2023. ISBN: 978-604-336-985-4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2859B02D" w14:textId="1155B8E9" w:rsidR="001146FC" w:rsidRDefault="00803DC0" w:rsidP="009B2222">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2222">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Tinh thần trách nhiệm, tính chủ động sáng tạo của Hồ Chí Minh trong quá trình vận động thành lập Đảng và kinh nghiệm đối với giảng viên lý luận chính trị”. Kỷ yếu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2222">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Hội thảo Tư tưởng Hồ Chí Minh - Ngọn cờ thắng lợi của Cách mạng Việt Nam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2222">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, ĐH Bách Khoa - ĐH Quốc gia thành phố Hồ Chí Minh tổ chức, 2019, tr. 477-485. ISBN: 978-604-73-6850-1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08B2D68B" w14:textId="480C7840" w:rsidR="00A827D7" w:rsidRDefault="00803DC0" w:rsidP="009B2222">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2222">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Cách mạng tháng Mười với một số trí thức Việt Nam yêu nước đầu thế kỷ XX” (viết chung), in trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2222">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Từ Cách mạng tháng Mười đến cách mạng Việt Nam: Ý nghĩa lịch sử và tầm vóc thời đại</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2222">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>. Kỷ yếu Hội thảo khoa học quốc tế 100 năm Cách mạng tháng Mười, 2017, tr. 597-611. ISBN: 978604773982-0.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DC18C8A" w14:textId="0EFCBEB2" w:rsidR="00A827D7" w:rsidRPr="009B2222" w:rsidRDefault="001146FC" w:rsidP="009B2222">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3. Bài tạp chí</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="453953CA" w14:textId="1735A86A" w:rsidR="00A827D7" w:rsidRDefault="008A2C85" w:rsidP="009B2222">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2222">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Mối quan hệ giữa Cương lĩnh chính trị đầu tiên và Luận cương chính trị tháng 10/1930 - nhìn từ góc độ lịch sử sử học”. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2222">
+        <w:rPr>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Tạp chí</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D4BA0">
+      <w:r w:rsidRPr="009B2222">
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Khoa học Xã hội và Nhân văn</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D4BA0">
+      <w:r w:rsidRPr="009B2222">
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
-[...4 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Khoa học Xã hội và Nhân văn</w:t>
-[...9 lines deleted...]
-        <w:t>, ĐHKHXH&amp;NV, Đại học Quốc gia Hà Nội.  Số 2b, 2017, tr 253-263, ISSN 2354-1172.</w:t>
+        <w:t>, ĐHKHXH&amp;NV, ĐHQGHN, số 2b, 2017, tr. 253-263. ISSN: 2354-1172.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DD945AA" w14:textId="54B57E70" w:rsidR="00BC798A" w:rsidRPr="007D4BA0" w:rsidRDefault="00BC798A" w:rsidP="00BC798A">
-[...2 lines deleted...]
-        <w:ind w:left="0"/>
+    <w:p w14:paraId="43503510" w14:textId="3923CA27" w:rsidR="00A827D7" w:rsidRDefault="008A2C85" w:rsidP="009B2222">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2222">
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
-[...2 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="007D4BA0">
+        <w:t xml:space="preserve">“Tạp chí Lịch sử Đảng góp phần tuyên truyền về Quốc tế Cộng sản đối với quá trình thành lập Đảng Cộng sản Việt Nam”. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2222">
         <w:rPr>
-          <w:sz w:val="26"/>
-[...28 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Tạp chí</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D4BA0">
+      <w:r w:rsidRPr="009B2222">
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
-[...2 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Lịch sử Đảng</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D4BA0">
+      <w:r w:rsidRPr="009B2222">
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
-[...3 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Lịch sử Đảng,</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> số tháng 4 năm 2019, tr.34-39, ISSN 0936-8477.</w:t>
+        <w:t>, số tháng 4/2019, tr. 34-39. ISSN: 0936-8477.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A7CA5F6" w14:textId="752F817F" w:rsidR="00BC798A" w:rsidRPr="007D4BA0" w:rsidRDefault="00BC798A" w:rsidP="00BC798A">
-[...2 lines deleted...]
-        <w:ind w:left="0"/>
+    <w:p w14:paraId="771087FE" w14:textId="285070C7" w:rsidR="00A827D7" w:rsidRDefault="008A2C85" w:rsidP="009B2222">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2222">
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
-[...2 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="007D4BA0">
+        <w:t xml:space="preserve">“Cương lĩnh chính trị đầu tiên - nền tảng tư tưởng, lý luận đúng đắn, sáng tạo của Đảng Cộng sản Việt Nam”. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2222">
         <w:rPr>
-          <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
+          <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">[3] </w:t>
+        <w:t>Tạp chí</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D4BA0">
+      <w:r w:rsidRPr="009B2222">
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cương lĩnh chính trị đầu tiên – Nền tảng tư tưởng, lý luận đúng đắn, sang tạo của Đảng Cộng sản Việt Nam, </w:t>
+        <w:t xml:space="preserve"> Mặt trận,</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D4BA0">
+      <w:r w:rsidRPr="009B2222">
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
-[...3 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Tạp chí Mặt trận</w:t>
-[...8 lines deleted...]
-        <w:t>, số 203 (7/2020), tr.20-23, ISSN 1859-0276.</w:t>
+        <w:t xml:space="preserve"> số 203 (7/2020), tr. 20-23. ISSN: 1859-0276.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FB94864" w14:textId="2C4B952D" w:rsidR="00BC798A" w:rsidRPr="007D4BA0" w:rsidRDefault="00BC798A" w:rsidP="00BC798A">
-[...2 lines deleted...]
-        <w:ind w:left="0"/>
+    <w:p w14:paraId="503E0BAA" w14:textId="1C4D9E2A" w:rsidR="00A827D7" w:rsidRDefault="008A2C85" w:rsidP="009B2222">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2222">
         <w:rPr>
-          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Bàn về tính chủ động, sáng tạo của Nguyễn Ái Quốc tại Hội nghị hợp nhất các tổ chức cộng sản ở Việt Nam đầu năm 1930 (góc nhìn lịch sử sử học)”. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2222">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Tạp chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2222">
+        <w:rPr>
+          <w:i/>
           <w:iCs/>
-          <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
+          <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="007D4BA0">
+        <w:t xml:space="preserve"> Giáo dục lý luận</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2222">
         <w:rPr>
-          <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, số 329, 2021, tr. 31-36. ISSN: 0868-3492.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77526447" w14:textId="15763E6A" w:rsidR="00A827D7" w:rsidRDefault="008A2C85" w:rsidP="009B2222">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2222">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>“Đảng bộ thành phố L</w:t>
+      </w:r>
+      <w:r w:rsidR="001146FC" w:rsidRPr="009B2222">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ạng Sơn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2222">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lãnh đạo công tác giáo dục và đào tạo (2015-2020)” (viết chung). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2222">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Tạp chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2222">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lịch sử Đảng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2222">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, số tháng 6/2022, tr. 93-98. ISSN: 0936-8477. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EDDEABC" w14:textId="3D78B273" w:rsidR="00A827D7" w:rsidRDefault="008A2C85" w:rsidP="009B2222">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2222">
+        <w:rPr>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">[4] </w:t>
+        <w:t xml:space="preserve">“Nghiên cứu về cuộc vận động thành lập Đảng Cộng sản Việt Nam qua những bài đăng trên Tạp chí Lịch sử Đảng (1983-2015)”. </w:t>
       </w:r>
-      <w:r w:rsidRPr="007D4BA0">
+      <w:r w:rsidRPr="009B2222">
         <w:rPr>
-          <w:bCs/>
-[...3 lines deleted...]
-          <w:lang w:val="vi-VN"/>
+          <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Bàn về tính chủ động, sáng tạo của Nguyễn Ái Quốc tại Hội nghị hợp nhất các tổ chức cộng sản ở Việt Nam đầu năm 1930 (</w:t>
+        <w:t>Tạp chí</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D4BA0">
+      <w:r w:rsidRPr="009B2222">
         <w:rPr>
-          <w:bCs/>
-[...27 lines deleted...]
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="26"/>
-[...1 lines deleted...]
-          <w:lang w:val="vi-VN"/>
+          <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Tạp chí Giáo dục lý luận</w:t>
+        <w:t xml:space="preserve"> Lịch sử Đảng</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D4BA0">
+      <w:r w:rsidRPr="009B2222">
         <w:rPr>
-          <w:bCs/>
-[...3 lines deleted...]
-          <w:lang w:val="vi-VN"/>
+          <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (329</w:t>
-[...84 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>, số tháng 12 (385), 2022, tr. 99-105. ISSN: 0936-8477.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19AB72A9" w14:textId="7F9A7100" w:rsidR="00BC798A" w:rsidRPr="007D4BA0" w:rsidRDefault="00BC798A" w:rsidP="00BC798A">
-[...2 lines deleted...]
-        <w:ind w:left="0"/>
+    <w:p w14:paraId="1282FA5A" w14:textId="04EE5359" w:rsidR="00A827D7" w:rsidRDefault="008A2C85" w:rsidP="009B2222">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2222">
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
-[...2 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="007D4BA0">
+        <w:t xml:space="preserve">“Hồi ký và nhật ký là một trong những nguồn sử liệu quan trọng trong nghiên cứu lịch sử Việt Nam”. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2222">
         <w:rPr>
-          <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
+          <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">[5] </w:t>
+        <w:t>Tạp chí</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D4BA0">
+      <w:r w:rsidRPr="009B2222">
         <w:rPr>
-          <w:bCs/>
+          <w:i/>
           <w:iCs/>
-          <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
+          <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Nghiên cứu Lịch sử</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D4BA0">
+      <w:r w:rsidRPr="009B2222">
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Đảng bộ thành phố Lịch sử lãnh đạo công tác giáo dục và đào tạo (2015-2020) (viết chung), </w:t>
-[...34 lines deleted...]
-        <w:t>ISSN 0936-8477.</w:t>
+        <w:t>, số tháng 7 (567), 2023, tr. 45-53. ISSN: 0866-7497.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D0154A8" w14:textId="5A5A72A6" w:rsidR="00BC798A" w:rsidRPr="007D4BA0" w:rsidRDefault="00BC798A" w:rsidP="00BC798A">
-[...2 lines deleted...]
-        <w:ind w:left="0"/>
+    <w:p w14:paraId="45CB102F" w14:textId="0A908879" w:rsidR="00A827D7" w:rsidRDefault="008A2C85" w:rsidP="009B2222">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2222">
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
-[...2 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="007D4BA0">
+        <w:t xml:space="preserve">“Một vài quan điểm về sử học, phương pháp làm sử của Giáo sư Đào Duy Anh qua hồi ký Nhớ nghĩ chiều hôm / Exploring the historical perspective of Mr. Dao Duy Anh through the memoir ‘Evening reflection’”. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2222">
         <w:rPr>
-          <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
+          <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">[6] </w:t>
+        <w:t>Tạp chí</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D4BA0">
+      <w:r w:rsidRPr="009B2222">
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
-[...2 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Khoa học Đại học Vinh</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D4BA0">
+      <w:r w:rsidRPr="009B2222">
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
-[...3 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nghiên cứu về cuộc vận động thành lập Đảng Cộng sản Việt Nam trên Tạp chí Lịch sử Đảng (1983-2015) – Một số đóng góp nổi bật, </w:t>
-[...18 lines deleted...]
-        <w:t>số 12/2022, tr.99-105, ISSN 0936-8477.</w:t>
+        <w:t>/ Vinh University Journal of Science, Vol. 54, Issue 1B, 1/2025, tr. 34-46.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AED1E13" w14:textId="55A79B96" w:rsidR="00BC798A" w:rsidRPr="007D4BA0" w:rsidRDefault="00BC798A" w:rsidP="00BC798A">
-[...2 lines deleted...]
-        <w:ind w:left="0"/>
+    <w:p w14:paraId="1A38AB7A" w14:textId="6C96054C" w:rsidR="00A827D7" w:rsidRDefault="008A2C85" w:rsidP="009B2222">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2222">
         <w:rPr>
-          <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
+          <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="007D4BA0">
+        <w:t xml:space="preserve">“Ninh Thuận góp phần đánh bại chiến lược chiến tranh đặc biệt của Mỹ (1961-1965)” (viết chung). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2222">
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
-[...2 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">[7] Hồi ký và nhật ký là một trong những nguồn sử liệu quan trọng trong nghiên cứu lịch sử Việt Nam, </w:t>
+        <w:t>Tạp chí</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA1D1B">
+      <w:r w:rsidRPr="009B2222">
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
-          <w:b w:val="0"/>
           <w:i/>
-          <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Tạp chí Nghiên cứu Lịch sử</w:t>
+        <w:t xml:space="preserve"> Khoa học Xã hội Việt Nam</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D4BA0">
+      <w:r w:rsidRPr="009B2222">
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
-[...2 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> số tháng 7/2023, tr45-56.</w:t>
+        <w:t>, số 2 (206), tháng 2/2005, tr. 79-86.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D2F7132" w14:textId="77777777" w:rsidR="0044160C" w:rsidRPr="007D4BA0" w:rsidRDefault="0044160C" w:rsidP="0044160C">
-[...2139 lines deleted...]
-      <w:pgMar w:top="1440" w:right="1041" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+    <w:sectPr w:rsidR="00A827D7" w:rsidSect="00034616">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1247" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...3 lines deleted...]
-    <w:family w:val="swiss"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name=".VnTimeH">
-    <w:altName w:val="Courier New"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier">
+    <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000013" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C310EC42"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E4089024"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FB12693A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber3"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="38441652"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber2"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="171AC3A4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3EAFDEC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet3"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D1EFFD4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet2"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D0A62B40"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="29761A62"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0C6A7BF6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DEF6386C"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D4734B6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E8E42F98"/>
+    <w:lvl w:ilvl="0" w:tplc="A344196E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57726C29"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C144D9DE"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A9365A7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0CE05908"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="730978D5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8E2A8D2E"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="860584549">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="371342595">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="933053045">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1586838224">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1620722793">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1025253608">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1688285050">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="469327776">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1614483553">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="394013476">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1564558147">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1974093173">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1451512686">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="463084772">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="70"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0044160C"/>
-[...17 lines deleted...]
-    <w:rsid w:val="00FA1D1B"/>
+    <w:rsidRoot w:val="00B47730"/>
+    <w:rsid w:val="00034616"/>
+    <w:rsid w:val="0006063C"/>
+    <w:rsid w:val="001146FC"/>
+    <w:rsid w:val="0015074B"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rsid w:val="00326F90"/>
+    <w:rsid w:val="003E3599"/>
+    <w:rsid w:val="00410150"/>
+    <w:rsid w:val="00803DC0"/>
+    <w:rsid w:val="008A2C85"/>
+    <w:rsid w:val="009B2222"/>
+    <w:rsid w:val="00A827D7"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rsid w:val="00B47730"/>
+    <w:rsid w:val="00BA55D3"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:rsid w:val="00E047CF"/>
+    <w:rsid w:val="00FC693F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="26B843A4"/>
+  <w14:docId w14:val="1098F71C"/>
+  <w14:defaultImageDpi w14:val="300"/>
+  <w15:docId w15:val="{E304267D-9C84-4E3E-9C77-6E684184C6D6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...138 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="0044160C"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="32"/>
-[...1 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0044160C"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A1618D"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40" w:after="0"/>
+      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
-[...1 lines deleted...]
-      <w:szCs w:val="21"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A1618D"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40" w:after="0"/>
+      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
-[...1 lines deleted...]
-      <w:szCs w:val="21"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="0044160C"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii=".VnTimeH" w:eastAsia="Times New Roman" w:hAnsi=".VnTimeH" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
-    <w:rsid w:val="0044160C"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
-      <w:rFonts w:ascii=".VnTimeH" w:eastAsia="Times New Roman" w:hAnsi=".VnTimeH" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyText3Char"/>
-    <w:rsid w:val="0044160C"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
     <w:name w:val="Body Text 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText3"/>
-    <w:rsid w:val="0044160C"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-    <w:name w:val="Heading 1 Char"/>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="1080" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="MacroText">
+    <w:name w:val="macro"/>
+    <w:link w:val="MacroTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="576"/>
+        <w:tab w:val="left" w:pos="1152"/>
+        <w:tab w:val="left" w:pos="1728"/>
+        <w:tab w:val="left" w:pos="2304"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3456"/>
+        <w:tab w:val="left" w:pos="4032"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
+    <w:name w:val="Macro Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading1"/>
-    <w:rsid w:val="0044160C"/>
+    <w:link w:val="MacroText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0029639D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
-    <w:rsid w:val="0044160C"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="200" w:after="280"/>
+      <w:ind w:left="936" w:right="936"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleReference">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:spacing w:val="5"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BookTitle">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:uiPriority w:val="39"/>
-    <w:rsid w:val="0044160C"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
-[...62 lines deleted...]
-    <w:rsid w:val="00300547"/>
+  <w:style w:type="table" w:styleId="LightShading">
+    <w:name w:val="Light Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
     </w:rPr>
-  </w:style>
-[...202 lines deleted...]
-    <w:rsid w:val="0044160C"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
+    <w:name w:val="Light Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
-  </w:style>
-[...6 lines deleted...]
-    <w:rsid w:val="0044160C"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent2">
+    <w:name w:val="Light Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:jc w:val="center"/>
-      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
     </w:rPr>
-  </w:style>
-[...9 lines deleted...]
-    <w:rsid w:val="00A1618D"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent3">
+    <w:name w:val="Light Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="7"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="21"/>
+      <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
     </w:rPr>
-  </w:style>
-[...9 lines deleted...]
-    <w:rsid w:val="00A1618D"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent4">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="8"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...4 lines deleted...]
-      <w:szCs w:val="21"/>
+      <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
-  </w:style>
-[...10 lines deleted...]
-    <w:unhideWhenUsed/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
-[...5 lines deleted...]
-      </w:tblCellMar>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
     </w:tblPr>
-  </w:style>
-[...11 lines deleted...]
-    <w:rsid w:val="0044160C"/>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent5">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii=".VnTimeH" w:eastAsia="Times New Roman" w:hAnsi=".VnTimeH" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
     </w:rPr>
-  </w:style>
-[...16 lines deleted...]
-    <w:rsid w:val="0044160C"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent6">
+    <w:name w:val="Light Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
     </w:rPr>
-  </w:style>
-[...37 lines deleted...]
-    <w:name w:val="Table Grid"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList">
+    <w:name w:val="Light List"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:uiPriority w:val="39"/>
-    <w:rsid w:val="0044160C"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
-  </w:style>
-[...4 lines deleted...]
-    <w:rsid w:val="0044160C"/>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent1">
+    <w:name w:val="Light List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="360"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...53 lines deleted...]
-    <w:rsid w:val="00300547"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent2">
+    <w:name w:val="Light List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent3">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent4">
+    <w:name w:val="Light List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent5">
+    <w:name w:val="Light List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent6">
+    <w:name w:val="Light List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid">
+    <w:name w:val="Light Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+    <w:name w:val="Light Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent3">
+    <w:name w:val="Light Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent4">
+    <w:name w:val="Light Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent5">
+    <w:name w:val="Light Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+    <w:name w:val="Light Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1">
+    <w:name w:val="Medium Shading 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+    <w:name w:val="Medium Shading 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent2">
+    <w:name w:val="Medium Shading 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent3">
+    <w:name w:val="Medium Shading 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent4">
+    <w:name w:val="Medium Shading 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent5">
+    <w:name w:val="Medium Shading 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+    <w:name w:val="Medium Shading 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2">
+    <w:name w:val="Medium Shading 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent1">
+    <w:name w:val="Medium Shading 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent2">
+    <w:name w:val="Medium Shading 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent3">
+    <w:name w:val="Medium Shading 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent4">
+    <w:name w:val="Medium Shading 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent5">
+    <w:name w:val="Medium Shading 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent6">
+    <w:name w:val="Medium Shading 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1">
+    <w:name w:val="Medium List 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
-  </w:style>
-[...6 lines deleted...]
-    <w:rsid w:val="00300547"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent1">
+    <w:name w:val="Medium List 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
-  </w:style>
-[...4 lines deleted...]
-    <w:rsid w:val="00BC798A"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent2">
+    <w:name w:val="Medium List 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
-  </w:style>
-[...6 lines deleted...]
-    <w:rsid w:val="00BC798A"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent3">
+    <w:name w:val="Medium List 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent4">
+    <w:name w:val="Medium List 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent5">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent6">
+    <w:name w:val="Medium List 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2">
+    <w:name w:val="Medium List 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent1">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent2">
+    <w:name w:val="Medium List 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent3">
+    <w:name w:val="Medium List 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent4">
+    <w:name w:val="Medium List 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent5">
+    <w:name w:val="Medium List 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent6">
+    <w:name w:val="Medium List 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1">
+    <w:name w:val="Medium Grid 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent1">
+    <w:name w:val="Medium Grid 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent2">
+    <w:name w:val="Medium Grid 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent3">
+    <w:name w:val="Medium Grid 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent4">
+    <w:name w:val="Medium Grid 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent5">
+    <w:name w:val="Medium Grid 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent6">
+    <w:name w:val="Medium Grid 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2">
+    <w:name w:val="Medium Grid 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent1">
+    <w:name w:val="Medium Grid 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent2">
+    <w:name w:val="Medium Grid 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent3">
+    <w:name w:val="Medium Grid 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent4">
+    <w:name w:val="Medium Grid 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent5">
+    <w:name w:val="Medium Grid 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent6">
+    <w:name w:val="Medium Grid 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3">
+    <w:name w:val="Medium Grid 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent1">
+    <w:name w:val="Medium Grid 3 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent2">
+    <w:name w:val="Medium Grid 3 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent3">
+    <w:name w:val="Medium Grid 3 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent4">
+    <w:name w:val="Medium Grid 3 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent5">
+    <w:name w:val="Medium Grid 3 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent6">
+    <w:name w:val="Medium Grid 3 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList">
+    <w:name w:val="Dark List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent1">
+    <w:name w:val="Dark List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="243F60" w:themeFill="accent1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent2">
+    <w:name w:val="Dark List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="622423" w:themeFill="accent2" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent3">
+    <w:name w:val="Dark List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E6128" w:themeFill="accent3" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent4">
+    <w:name w:val="Dark List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3F3151" w:themeFill="accent4" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent5">
+    <w:name w:val="Dark List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="205867" w:themeFill="accent5" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent6">
+    <w:name w:val="Dark List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="974706" w:themeFill="accent6" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading">
+    <w:name w:val="Colorful Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent1">
+    <w:name w:val="Colorful Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2C4C74" w:themeColor="accent1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent2">
+    <w:name w:val="Colorful Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="772C2A" w:themeColor="accent2" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent3">
+    <w:name w:val="Colorful Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5E7530" w:themeColor="accent3" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent4">
+    <w:name w:val="Colorful Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4C3B62" w:themeColor="accent4" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent5">
+    <w:name w:val="Colorful Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="276A7C" w:themeColor="accent5" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent6">
+    <w:name w:val="Colorful Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B65608" w:themeColor="accent6" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList">
+    <w:name w:val="Colorful List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent1">
+    <w:name w:val="Colorful List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent2">
+    <w:name w:val="Colorful List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent3">
+    <w:name w:val="Colorful List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="664E82" w:themeFill="accent4" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="664E82" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent4">
+    <w:name w:val="Colorful List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7E9C40" w:themeFill="accent3" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="7E9C40" w:themeColor="accent3" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent5">
+    <w:name w:val="Colorful List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2730A" w:themeFill="accent6" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F2730A" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent6">
+    <w:name w:val="Colorful List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="348DA5" w:themeFill="accent5" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="348DA5" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid">
+    <w:name w:val="Colorful Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent1">
+    <w:name w:val="Colorful Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent2">
+    <w:name w:val="Colorful Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent3">
+    <w:name w:val="Colorful Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent4">
+    <w:name w:val="Colorful Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent5">
+    <w:name w:val="Colorful Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent6">
+    <w:name w:val="Colorful Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-  <w:optimizeForBrowser/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="1289318687">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>5527</Characters>
+  <Pages>3</Pages>
+  <Words>791</Words>
+  <Characters>4514</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>46</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>37</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6484</CharactersWithSpaces>
+  <CharactersWithSpaces>5295</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>ADMIN</dc:creator>
+  <dc:creator>python-docx</dc:creator>
   <cp:keywords/>
-  <dc:description/>
+  <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
 </cp:coreProperties>
 </file>