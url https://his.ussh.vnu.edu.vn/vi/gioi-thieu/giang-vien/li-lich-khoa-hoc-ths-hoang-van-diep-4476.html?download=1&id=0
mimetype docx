--- v0 (2025-12-13)
+++ v1 (2026-10-15)
@@ -1,4163 +1,1623 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="JPG" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="29C7474E" w14:textId="75334F33" w:rsidR="00F51F77" w:rsidRPr="00364180" w:rsidRDefault="00F51F77" w:rsidP="003D4CDD">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="69E51085" w14:textId="77777777" w:rsidR="00640BD7" w:rsidRPr="00652026" w:rsidRDefault="008555F0" w:rsidP="00652026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...79 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:noProof/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DC454F4" wp14:editId="6FFC1717">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7ACB1A2D" wp14:editId="5F2C5870">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-384810</wp:posOffset>
+                  <wp:posOffset>-118110</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>10160</wp:posOffset>
+                  <wp:posOffset>295275</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="0" cy="0"/>
-[...5 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:extent cx="1533525" cy="2352675"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+                <wp:wrapTight wrapText="bothSides">
+                  <wp:wrapPolygon edited="0">
+                    <wp:start x="0" y="0"/>
+                    <wp:lineTo x="0" y="21513"/>
+                    <wp:lineTo x="21466" y="21513"/>
+                    <wp:lineTo x="21466" y="0"/>
+                    <wp:lineTo x="0" y="0"/>
+                  </wp:wrapPolygon>
+                </wp:wrapTight>
+                <wp:docPr id="1" name="Text Box 1"/>
+                <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvCnPr>
-[...2 lines deleted...]
-                      <wps:spPr bwMode="auto">
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="0" cy="0"/>
+                          <a:ext cx="1533525" cy="2352675"/>
                         </a:xfrm>
-                        <a:prstGeom prst="line">
+                        <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:noFill/>
-[...6 lines deleted...]
-                          <a:tailEnd/>
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:noFill/>
                         </a:ln>
-                        <a:extLst>
-[...5 lines deleted...]
-                        </a:extLst>
                       </wps:spPr>
-                      <wps:bodyPr/>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="38A27CF9" w14:textId="77777777" w:rsidR="00342DDB" w:rsidRDefault="00342DDB" w:rsidP="00342DDB">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="5BCFFFC5" w14:textId="4078140A" w:rsidR="00342DDB" w:rsidRDefault="00374B45" w:rsidP="00342DDB">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:noProof/>
+                              </w:rPr>
+                              <w:drawing>
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="59A59275" wp14:editId="29D92EC7">
+                                  <wp:extent cx="1344295" cy="2021840"/>
+                                  <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+                                  <wp:docPr id="2" name="Picture 2"/>
+                                  <wp:cNvGraphicFramePr>
+                                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                                  </wp:cNvGraphicFramePr>
+                                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                        <pic:nvPicPr>
+                                          <pic:cNvPr id="2" name="Picture 2"/>
+                                          <pic:cNvPicPr/>
+                                        </pic:nvPicPr>
+                                        <pic:blipFill>
+                                          <a:blip r:embed="rId5">
+                                            <a:extLst>
+                                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                              </a:ext>
+                                            </a:extLst>
+                                          </a:blip>
+                                          <a:stretch>
+                                            <a:fillRect/>
+                                          </a:stretch>
+                                        </pic:blipFill>
+                                        <pic:spPr>
+                                          <a:xfrm>
+                                            <a:off x="0" y="0"/>
+                                            <a:ext cx="1344295" cy="2021840"/>
+                                          </a:xfrm>
+                                          <a:prstGeom prst="rect">
+                                            <a:avLst/>
+                                          </a:prstGeom>
+                                        </pic:spPr>
+                                      </pic:pic>
+                                    </a:graphicData>
+                                  </a:graphic>
+                                </wp:inline>
+                              </w:drawing>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="55940028" w14:textId="77777777" w:rsidR="008555F0" w:rsidRDefault="00342DDB" w:rsidP="00342DDB">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>Ảnh chân dung</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="0E42E6BA" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-30.3pt,.8pt" to="-30.3pt,.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDGsK0bpwEAAEIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUk1vGyEQvVfKf0Dc67UtpWpXXufgNLmk&#10;raUkP2AM7C4qy6AZ7F3/+wL+aJTcqnJAMB+P9x6zupsGJw6G2KJv5GI2l8J4hdr6rpGvLw+fv0rB&#10;EbwGh9408mhY3q1vPq3GUJsl9ui0IZFAPNdjaGQfY6irilVvBuAZBuNTskUaIKYrdZUmGBP64Krl&#10;fP6lGpF0IFSGOUXvT0m5Lvhta1T81bZsonCNTNxi2ansu7xX6xXUHUHorTrTgH9gMYD16dEr1D1E&#10;EHuyH6AGqwgZ2zhTOFTYtlaZoiGpWczfqXnuIZiiJZnD4WoT/z9Y9fOw8VvK1NXkn8MTqt8sPG56&#10;8J0pBF6OIX3cIltVjYHra0u+cNiS2I0/UKca2EcsLkwtDRky6RNTMft4NdtMUahTUF2iFdSXlkAc&#10;Hw0OIh8a6azPDkANhyeOmQLUl5Ic9vhgnSu/6LwYG/ntdnlbGhid1TmZy5i63caROECeg7KKnpR5&#10;W0a497qA9Qb09/M5gnWnc3rc+bMNWXkeM653qI9butiTPqqwPA9VnoS399L9d/TXfwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAFcMhKDXAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjkFLw0AQhe+C/2EZ&#10;wUtpd60QJGZTipqbF6vidZodk9DsbJrdttFf76gHPQ0f7/HmK1aT79WRxtgFtnC1MKCI6+A6biy8&#10;PFfzG1AxITvsA5OFD4qwKs/PCsxdOPETHTepUTLCMUcLbUpDrnWsW/IYF2Egluw9jB6T4NhoN+JJ&#10;xn2vl8Zk2mPH8qHFge5aqnebg7cQq1faV5+zemberptAy/394wNae3kxrW9BJZrSXxm+9UUdSnHa&#10;hgO7qHoL88xkUpVAjuS/vP1hXRb6v3/5BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMaw&#10;rRunAQAAQgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AFcMhKDXAAAABwEAAA8AAAAAAAAAAAAAAAAAAQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAAFBQAAAAA=&#10;"/>
+              <v:shapetype w14:anchorId="7ACB1A2D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-9.3pt;margin-top:23.25pt;width:120.75pt;height:185.25pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDLQh4oLQIAAFUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5wvp50Rp8hSZBgQ&#10;tAXSoWdFlmIDsqhJSuzs14+SnY91Ow27yJRIPZGPj54/tLUiR2FdBTqno8GQEqE5FJXe5/T76/rT&#10;PSXOM10wBVrk9CQcfVh8/DBvTCbGUIIqhCUIol3WmJyW3pssSRwvRc3cAIzQ6JRga+Zxa/dJYVmD&#10;6LVKxsPhLGnAFsYCF87h6WPnpIuIL6Xg/llKJzxROcXcfFxtXHdhTRZzlu0tM2XF+zTYP2RRs0rj&#10;oxeoR+YZOdjqD6i64hYcSD/gUCcgZcVFrAGrGQ3fVbMtmRGxFiTHmQtN7v/B8qfj1rxY4tsv0GID&#10;AyGNcZnDw1BPK20dvpgpQT9SeLrQJlpPeLiUTibpOKWEo2+M5uwuDTjJ9bqxzn8VUJNg5NRiXyJd&#10;7Lhxvgs9h4TXHKiqWFdKxU3QglgpS44Mu7jbxyQR/LcopUmT09kkHUZgDeF6h6w05nItKli+3bV9&#10;pTsoTkiAhU4bzvB1hUlumPMvzKIYsGYUuH/GRSrAR6C3KCnB/vzbeYjHHqGXkgbFlVP348CsoER9&#10;09i9z6PpNKgxbqbp3Rg39tazu/XoQ70CrHyEo2R4NEO8V2dTWqjfcA6W4VV0Mc3x7Zz6s7nyneRx&#10;jrhYLmMQ6s8wv9FbwwN0YDq04LV9Y9b0ffLY4ic4y5Bl79rVxYabGpYHD7KKvQwEd6z2vKN2oxr6&#10;OQvDcbuPUde/weIXAAAA//8DAFBLAwQUAAYACAAAACEAgRDG7N4AAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU6DQBCG7ya+w2ZMvLULxGJFlqYaezaCB49bdgQsO0vYbYs8vdNTPc7Ml///Jt9M&#10;thcnHH3nSEG8jEAg1c501Cj4rHaLNQgfNBndO0IFv+hhU9ze5Doz7kwfeCpDIziEfKYVtCEMmZS+&#10;btFqv3QDEt++3Wh14HFspBn1mcNtL5MoSqXVHXFDqwd8bbE+lEfLva56O8zbIKtdjeWLWc0/71+z&#10;Uvd30/YZRMApXGG46LM6FOy0d0cyXvQKFvE6ZVTBQ7oCwUCSJE8g9ryIHyOQRS7/v1D8AQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMtCHigtAgAAVQQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIEQxuzeAAAACgEAAA8AAAAAAAAAAAAAAAAAhwQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACSBQAAAAA=&#10;" fillcolor="white [3212]" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="38A27CF9" w14:textId="77777777" w:rsidR="00342DDB" w:rsidRDefault="00342DDB" w:rsidP="00342DDB">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="5BCFFFC5" w14:textId="4078140A" w:rsidR="00342DDB" w:rsidRDefault="00374B45" w:rsidP="00342DDB">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:noProof/>
+                        </w:rPr>
+                        <w:drawing>
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="59A59275" wp14:editId="29D92EC7">
+                            <wp:extent cx="1344295" cy="2021840"/>
+                            <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+                            <wp:docPr id="2" name="Picture 2"/>
+                            <wp:cNvGraphicFramePr>
+                              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                            </wp:cNvGraphicFramePr>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                  <pic:nvPicPr>
+                                    <pic:cNvPr id="2" name="Picture 2"/>
+                                    <pic:cNvPicPr/>
+                                  </pic:nvPicPr>
+                                  <pic:blipFill>
+                                    <a:blip r:embed="rId5">
+                                      <a:extLst>
+                                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                        </a:ext>
+                                      </a:extLst>
+                                    </a:blip>
+                                    <a:stretch>
+                                      <a:fillRect/>
+                                    </a:stretch>
+                                  </pic:blipFill>
+                                  <pic:spPr>
+                                    <a:xfrm>
+                                      <a:off x="0" y="0"/>
+                                      <a:ext cx="1344295" cy="2021840"/>
+                                    </a:xfrm>
+                                    <a:prstGeom prst="rect">
+                                      <a:avLst/>
+                                    </a:prstGeom>
+                                  </pic:spPr>
+                                </pic:pic>
+                              </a:graphicData>
+                            </a:graphic>
+                          </wp:inline>
+                        </w:drawing>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="55940028" w14:textId="77777777" w:rsidR="008555F0" w:rsidRDefault="00342DDB" w:rsidP="00342DDB">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t>Ảnh chân dung</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="tight"/>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>THÔNG TIN CÁN BỘ, VIÊN CHỨC KHOA LỊCH SỬ</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA699F" w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VÀ VĂN HOÁ</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1F521161" w14:textId="77777777" w:rsidR="00F51F77" w:rsidRPr="00B63BFE" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
-[...1 lines deleted...]
-        <w:pStyle w:val="Subtitle"/>
+    <w:p w14:paraId="40F1F799" w14:textId="77777777" w:rsidR="00672727" w:rsidRPr="00652026" w:rsidRDefault="00672727" w:rsidP="00652026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13B79DB4" w14:textId="6982D8B3" w:rsidR="008555F0" w:rsidRPr="00652026" w:rsidRDefault="008555F0" w:rsidP="00652026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>1. Họ và tên:</w:t>
+      </w:r>
+      <w:r w:rsidR="0048278B" w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hoàng Văn Diệp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0629BEA3" w14:textId="74A8DE52" w:rsidR="008555F0" w:rsidRPr="00652026" w:rsidRDefault="008555F0" w:rsidP="00652026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>2. Ngày tháng năm sinh:</w:t>
+      </w:r>
+      <w:r w:rsidR="0048278B" w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0048278B" w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>1987</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A832831" w14:textId="51B57D57" w:rsidR="008555F0" w:rsidRPr="00652026" w:rsidRDefault="008555F0" w:rsidP="00652026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>3. Quê quán:</w:t>
+      </w:r>
+      <w:r w:rsidR="0048278B" w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0048278B" w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Lạng Sơn</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64A9A362" w14:textId="2937AE1A" w:rsidR="008555F0" w:rsidRPr="00652026" w:rsidRDefault="008555F0" w:rsidP="00652026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>4. Quá trình học tập</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AEDE0A9" w14:textId="1B46C92E" w:rsidR="008555F0" w:rsidRPr="00652026" w:rsidRDefault="008555F0" w:rsidP="00652026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>- Đại học</w:t>
+      </w:r>
+      <w:r w:rsidR="0048278B" w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>: Trường Đại học Khoa học Xã hội và Nhân văn, Đại học Quốc gia Hà Nội, 2005-2009</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72D0891C" w14:textId="36F76AEB" w:rsidR="008555F0" w:rsidRPr="00652026" w:rsidRDefault="008555F0" w:rsidP="00652026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>- Thạc sĩ</w:t>
+      </w:r>
+      <w:r w:rsidR="0048278B" w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Đại học </w:t>
+      </w:r>
+      <w:r w:rsidR="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Kana</w:t>
+      </w:r>
+      <w:r w:rsidR="0048278B" w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>zawa, Nhật Bản, 2013-2015</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45744A21" w14:textId="6CDAE368" w:rsidR="0048278B" w:rsidRPr="00652026" w:rsidRDefault="008555F0" w:rsidP="00652026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>- Tiến sĩ</w:t>
+      </w:r>
+      <w:r w:rsidR="0048278B" w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>: Trường Đại học Khoa học Xã hội và Nhân văn, Đại học Quốc gia Hà Nội, 2016-2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CA2E548" w14:textId="31A45D85" w:rsidR="008555F0" w:rsidRPr="00652026" w:rsidRDefault="008555F0" w:rsidP="00652026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>5. Công tác tại Khoa lịch sử</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA699F" w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> và Văn hoá</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D2C5F14" w14:textId="24B5E65E" w:rsidR="0048278B" w:rsidRPr="00652026" w:rsidRDefault="00652026" w:rsidP="00652026">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Năm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0048278B" w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>2010 - nay: Giảng viên, Khoa Lịch sử và Văn hóa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="583049AB" w14:textId="77777777" w:rsidR="00652026" w:rsidRPr="00652026" w:rsidRDefault="0048278B" w:rsidP="00652026">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Lĩnh vực nghiên cứu giảng dạy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="036B7B90" w14:textId="64A99119" w:rsidR="0048278B" w:rsidRPr="00652026" w:rsidRDefault="0048278B" w:rsidP="00652026">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Khảo cổ học tiền sử và sơ sử miền Bắc Việt Nam</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A4921FB" w14:textId="2CAD10A0" w:rsidR="008555F0" w:rsidRPr="00652026" w:rsidRDefault="00026ADD" w:rsidP="00652026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="008555F0" w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>. Danh mục công trình công bố</w:t>
+      </w:r>
+      <w:r w:rsidR="006478C6" w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02A96378" w14:textId="19B4E21A" w:rsidR="001965D2" w:rsidRPr="00652026" w:rsidRDefault="00652026" w:rsidP="00652026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00115E74" w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="001965D2" w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Sách</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3759A6CD" w14:textId="019E9DF2" w:rsidR="008572D6" w:rsidRPr="00652026" w:rsidRDefault="0048278B" w:rsidP="00652026">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lịch sử văn hóa truyền thống huyện Cẩm Khê </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>(viết chung)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB6A1C" w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB6A1C" w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nxb Khoa học Xã hội, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3ED1" w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hà Nội, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>2020</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB6A1C" w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0560D8F5" w14:textId="60BD124B" w:rsidR="001965D2" w:rsidRPr="00652026" w:rsidRDefault="00652026" w:rsidP="00652026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00115E74" w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidR="001965D2" w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Chương sách</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FD81360" w14:textId="06558722" w:rsidR="0048278B" w:rsidRPr="00652026" w:rsidRDefault="0048278B" w:rsidP="00652026">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...10 lines deleted...]
-        <w:t>I. LÍ LỊCH SƠ LƯỢC</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>“[Di sản ngoại biên] Báo cáo khai quật mộ gạch Việt Yên, huyện Quốc Oai, Hà Nội, Việt Nam</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7E6E" w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” (viết chung), in trong </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7E6E" w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Văn minh Đông Á, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7E6E" w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>t.II. Nxb Hàn lâm Khoa học Xã hội Trung Quốc, Bắc Kinh, 2021, 200-210</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F37F50" w14:textId="68F22488" w:rsidR="00344F72" w:rsidRPr="00B63BFE" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
-[...2 lines deleted...]
-        <w:ind w:firstLine="720"/>
+    <w:p w14:paraId="22F628D2" w14:textId="6DEA59EA" w:rsidR="00AF7E6E" w:rsidRPr="00652026" w:rsidRDefault="00AF7E6E" w:rsidP="00652026">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...84 lines deleted...]
-        <w:t>Nam</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Về những bằng chứng của kỹ thuật sáp chảy trên trống đồng Đông Sơn ở Đông Nam Á” (viết chung”, in trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Thông báo Khoa học Bảo tàng Lịch sử Quốc gia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, số 1, Bảo tàng Lịch sử Quốc gia, Hà Nội, 2022.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BF63DF7" w14:textId="104872F4" w:rsidR="00344F72" w:rsidRPr="00B63BFE" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
-[...2 lines deleted...]
-        <w:ind w:firstLine="720"/>
+    <w:p w14:paraId="6B4D75E4" w14:textId="5458E7B6" w:rsidR="00AF7E6E" w:rsidRPr="00652026" w:rsidRDefault="00AF7E6E" w:rsidP="00652026">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...30 lines deleted...]
-        <w:t>31/08/1987</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Go Mun cultural sites in Phu Tho province and their role during the pre-Dong Son period in the Red river delta”, in trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>University of Social Sciences and Humanities: The first international conference on the issues of social sciences and humanities,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nxb Đại học Quốc gia Hà Nội, Hà Nội, 2023, tr. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D71D39" w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>475-496</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D91110B" w14:textId="3C156828" w:rsidR="00344F72" w:rsidRPr="00B63BFE" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
-[...2 lines deleted...]
-        <w:ind w:firstLine="720"/>
+    <w:p w14:paraId="5F4E63CF" w14:textId="6F61736D" w:rsidR="00AF7E6E" w:rsidRPr="00652026" w:rsidRDefault="00AF7E6E" w:rsidP="00652026">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...30 lines deleted...]
-        <w:t>Lạng Sơn</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“From midlands to lowlands: the transitions from the Phung Nguyen period to the Dong Dau period in the bronze age of the Red river delta”, in trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">University of Social Sciences and Humanities: The first international conference on the issues of social sciences and humanities, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb Đại học Quốc gia Hà Nội, Hà Nội, 2023, tr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D71D39" w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>497-</w:t>
+      </w:r>
+      <w:r w:rsidR="00652026" w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>517</w:t>
+      </w:r>
+      <w:r w:rsidR="00652026" w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78425193" w14:textId="41954523" w:rsidR="00344F72" w:rsidRPr="00B63BFE" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
-[...2 lines deleted...]
-        <w:ind w:firstLine="720"/>
+    <w:p w14:paraId="311CC832" w14:textId="6C1AAAC4" w:rsidR="001965D2" w:rsidRPr="00652026" w:rsidRDefault="00652026" w:rsidP="00652026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00115E74" w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidR="001965D2" w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Bài tạp chí</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33EDD092" w14:textId="2148A595" w:rsidR="00AF7E6E" w:rsidRPr="00652026" w:rsidRDefault="00AF7E6E" w:rsidP="00652026">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...48 lines deleted...]
-        <w:tab/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Nhận thức mới về di chỉ Mậu A (Yên Bái) qua kết quả thám sát năm 2015” (viết chung), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tạp chí Khảo cổ học</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, số 3, 2018, tr.12-38.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="449CF557" w14:textId="36159889" w:rsidR="00F51F77" w:rsidRPr="00B63BFE" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
-[...2 lines deleted...]
-        <w:ind w:firstLine="720"/>
+    <w:p w14:paraId="0727B8EF" w14:textId="0D28F14A" w:rsidR="00AF7E6E" w:rsidRPr="00652026" w:rsidRDefault="00AF7E6E" w:rsidP="00652026">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...30 lines deleted...]
-        <w:t>Tày</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Chuyển dịch không gian cư trú của cư dân văn hoá Phùng Nguyên”, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tạp chí Khảo cổ học</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, số 6, 2019</w:t>
+      </w:r>
+      <w:r w:rsidR="00C26342" w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, tr.25-36.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64F26309" w14:textId="758990EA" w:rsidR="00E54626" w:rsidRPr="00B63BFE" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
-[...2 lines deleted...]
-        <w:ind w:firstLine="720"/>
+    <w:p w14:paraId="14DC7CAF" w14:textId="5820BDDA" w:rsidR="00C26342" w:rsidRPr="00652026" w:rsidRDefault="00C26342" w:rsidP="00652026">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...48 lines deleted...]
-        <w:t>S</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Sưu tập mảnh tước di chỉ Mậu A (Yên Bái) qua cuộc khai quật năm 2015” (viết chung), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tạp chí Khảo cổ học, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>số 1, 2022, tr.45-62</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="547CF18E" w14:textId="7B0D26B7" w:rsidR="00F51F77" w:rsidRPr="00B63BFE" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
-[...2 lines deleted...]
-        <w:ind w:firstLine="720"/>
+    <w:p w14:paraId="4C1D20E2" w14:textId="1F16C3FA" w:rsidR="00AF7E6E" w:rsidRPr="00652026" w:rsidRDefault="00C26342" w:rsidP="00652026">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...57 lines deleted...]
-        <w:t>Nhật Bản</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Các công xưởng chế tác đồ trang sức đá trong văn hóa Đông Sơn”, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tạp chí Khảo cổ học</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, số 3, 2023, tr.3-15</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AE82C0C" w14:textId="42934027" w:rsidR="00344F72" w:rsidRPr="00B63BFE" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
-[...2 lines deleted...]
-        <w:ind w:firstLine="720"/>
+    <w:p w14:paraId="37A3913B" w14:textId="21FC16F0" w:rsidR="00C26342" w:rsidRPr="00652026" w:rsidRDefault="00C26342" w:rsidP="00652026">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Thạp đồng Kính Hoa II: Tư liệu và nhận thức” (viết chung), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tạp chí Khảo cổ học, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>số 4, tr</w:t>
+      </w:r>
+      <w:r w:rsidR="007F7263" w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>. 64-75.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="584BC474" w14:textId="2BE5F7D2" w:rsidR="00F51F77" w:rsidRPr="00B63BFE" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
-[...2 lines deleted...]
-        <w:ind w:firstLine="720"/>
+    <w:p w14:paraId="79899AD1" w14:textId="6F265AC8" w:rsidR="007F7263" w:rsidRPr="00652026" w:rsidRDefault="007F7263" w:rsidP="00652026">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>“Mixed-alkali glazed ceramics in 1st-6th century China: Technological</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">characteristics and origination” (viết chung), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal of Archaeological Science: Reports, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">67, 2025, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D71D39" w:rsidRPr="00652026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ISSN 2352-409X, DOI: 10.1016/j.jasrep.2025.105425.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DBC773F" w14:textId="56F478A7" w:rsidR="00F51F77" w:rsidRPr="00B63BFE" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
-[...28 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="2DBD8048" w14:textId="54BEAE12" w:rsidR="00672727" w:rsidRPr="00652026" w:rsidRDefault="00672727" w:rsidP="00652026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="7237954F" w14:textId="17EE6BFF" w:rsidR="00F51F77" w:rsidRPr="00B63BFE" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
-[...3358 lines deleted...]
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
+    <w:sectPr w:rsidR="00672727" w:rsidRPr="00652026" w:rsidSect="00042323">
+      <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+      <w:pgMar w:top="1134" w:right="1418" w:bottom="1701" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DengXian">
-[...9 lines deleted...]
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000013" w:csb1="00000000"/>
-[...28 lines deleted...]
-    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A48157F"/>
+    <w:nsid w:val="0737764B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B91C02F8"/>
+    <w:tmpl w:val="C658C298"/>
+    <w:lvl w:ilvl="0" w:tplc="A344196E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DF636D4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A088F788"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
@@ -4196,389 +1656,322 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A3C33E3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="792A9D96"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EA3526C"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66633959"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8C96BAC8"/>
+    <w:tmpl w:val="B9C2C08A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="420" w:hanging="420"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2)"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="840" w:hanging="420"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1260" w:hanging="420"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5)"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2100" w:hanging="420"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2940" w:hanging="420"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8)"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3360" w:hanging="420"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3780" w:hanging="420"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...125 lines deleted...]
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1468662833">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1503541663">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="3" w16cid:durableId="1272784790">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
-[...5 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="4" w16cid:durableId="452595620">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F51F77"/>
-[...34 lines deleted...]
-    <w:rsid w:val="00F97AFF"/>
+    <w:rsidRoot w:val="008555F0"/>
+    <w:rsid w:val="00026ADD"/>
+    <w:rsid w:val="00042323"/>
+    <w:rsid w:val="00115E74"/>
+    <w:rsid w:val="001965D2"/>
+    <w:rsid w:val="001F7DC2"/>
+    <w:rsid w:val="0026298C"/>
+    <w:rsid w:val="00342DDB"/>
+    <w:rsid w:val="00374B45"/>
+    <w:rsid w:val="0048278B"/>
+    <w:rsid w:val="00640BD7"/>
+    <w:rsid w:val="006478C6"/>
+    <w:rsid w:val="00652026"/>
+    <w:rsid w:val="00672727"/>
+    <w:rsid w:val="007F7263"/>
+    <w:rsid w:val="008555F0"/>
+    <w:rsid w:val="008572D6"/>
+    <w:rsid w:val="00940210"/>
+    <w:rsid w:val="00A53E37"/>
+    <w:rsid w:val="00AF7E6E"/>
+    <w:rsid w:val="00C26342"/>
+    <w:rsid w:val="00C40FA4"/>
+    <w:rsid w:val="00C528C4"/>
+    <w:rsid w:val="00CC3ED1"/>
+    <w:rsid w:val="00CC72C6"/>
+    <w:rsid w:val="00D67134"/>
+    <w:rsid w:val="00D71D39"/>
+    <w:rsid w:val="00DB6A1C"/>
+    <w:rsid w:val="00E047CF"/>
+    <w:rsid w:val="00E370CE"/>
+    <w:rsid w:val="00EC59FF"/>
+    <w:rsid w:val="00FA699F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0F8FAB23"/>
-  <w15:docId w15:val="{2C3B36D8-3EDD-487D-89CF-35E4EEBD019B}"/>
+  <w14:docId w14:val="0548E08A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E75B8E6D-41EA-4376-814F-5A3D7D16CB26}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4621,51 +2014,51 @@
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4701,51 +2094,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4927,280 +2320,280 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F51F77"/>
-[...2 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
-    <w:name w:val="Subtitle"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00F51F77"/>
+    <w:rsid w:val="008555F0"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D67134"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D67134"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii=".VnTimeH" w:eastAsia="MS Mincho" w:hAnsi=".VnTimeH" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
-    <w:name w:val="Subtitle Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Subtitle"/>
-    <w:rsid w:val="00F51F77"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D67134"/>
     <w:rPr>
-      <w:rFonts w:ascii=".VnTimeH" w:eastAsia="MS Mincho" w:hAnsi=".VnTimeH" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D67134"/>
+    <w:rPr>
       <w:b/>
-      <w:sz w:val="24"/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D67134"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00697659"/>
+    <w:rsid w:val="00C40FA4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00697659"/>
+    <w:rsid w:val="00C40FA4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
-  </w:style>
-[...44 lines deleted...]
-    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.JPG"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5343,71 +2736,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2614</Characters>
+  <Pages>2</Pages>
+  <Words>381</Words>
+  <Characters>2177</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3066</CharactersWithSpaces>
+  <CharactersWithSpaces>2553</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>PhamQuynhHuong</dc:creator>
+  <dc:creator>Văn Anh Khảo cổ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>