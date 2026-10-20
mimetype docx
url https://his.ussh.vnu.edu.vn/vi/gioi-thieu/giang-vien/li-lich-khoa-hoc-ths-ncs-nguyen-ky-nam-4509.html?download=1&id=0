--- v0 (2025-11-15)
+++ v1 (2026-10-20)
@@ -1,14543 +1,2218 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="24F711AB" w14:textId="77777777" w:rsidR="0044160C" w:rsidRPr="00951F05" w:rsidRDefault="0044160C" w:rsidP="0035630C">
-[...53 lines deleted...]
-        <w:t>C</w:t>
+    <w:p w14:paraId="69E51085" w14:textId="60769D99" w:rsidR="00640BD7" w:rsidRPr="004A7412" w:rsidRDefault="008555F0" w:rsidP="004A7412">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>THÔNG TIN CÁN BỘ, VIÊN CHỨC KHOA LỊCH SỬ</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA699F" w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VÀ VĂN HOÁ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46ABAB14" w14:textId="3E157796" w:rsidR="0044160C" w:rsidRPr="001A6B27" w:rsidRDefault="003742DB">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+    <w:p w14:paraId="40F1F799" w14:textId="4A2B0C95" w:rsidR="00672727" w:rsidRPr="004A7412" w:rsidRDefault="00672727" w:rsidP="004A7412">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13B79DB4" w14:textId="650F7835" w:rsidR="008555F0" w:rsidRPr="004A7412" w:rsidRDefault="003963C4" w:rsidP="004A7412">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:noProof/>
-        </w:rPr>
-[...185 lines deleted...]
-        </mc:AlternateContent>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4AD3DD6B" wp14:editId="1D8383C4">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>56515</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>5715</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="2383790" cy="3576320"/>
+            <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21516"/>
+                <wp:lineTo x="21404" y="21516"/>
+                <wp:lineTo x="21404" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="1645054814" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1645054814" name="Picture 1645054814"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2383790" cy="3576320"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="008555F0" w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>1. Họ và tên:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83790" w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn Kỳ Nam </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42CF00F2" w14:textId="77777777" w:rsidR="0044160C" w:rsidRPr="001A6B27" w:rsidRDefault="0044160C">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0629BEA3" w14:textId="7AF6B1C9" w:rsidR="008555F0" w:rsidRPr="004A7412" w:rsidRDefault="008555F0" w:rsidP="004A7412">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>2. Ngày tháng năm sinh:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83790" w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12/03/1988</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1A642639" w14:textId="77777777" w:rsidR="0044160C" w:rsidRPr="001A6B27" w:rsidRDefault="0044160C">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0A832831" w14:textId="5CE4D468" w:rsidR="008555F0" w:rsidRPr="004A7412" w:rsidRDefault="008555F0" w:rsidP="004A7412">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>3. Quê quán:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83790" w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hà Nội </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0F1B182D" w14:textId="77777777" w:rsidR="003921A1" w:rsidRPr="001A6B27" w:rsidRDefault="003921A1">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="64A9A362" w14:textId="6E7A0773" w:rsidR="008555F0" w:rsidRPr="003963C4" w:rsidRDefault="008555F0" w:rsidP="004A7412">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>4. Quá trình học tập</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1D7B240E" w14:textId="77777777" w:rsidR="0044160C" w:rsidRPr="001A6B27" w:rsidRDefault="0044160C">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5AEDE0A9" w14:textId="36190A14" w:rsidR="008555F0" w:rsidRPr="003963C4" w:rsidRDefault="008555F0" w:rsidP="004A7412">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003963C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>- Đại học</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83790" w:rsidRPr="003963C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Đại học Khoa học Xã hội và Nhân văn, ĐHQGHN (2006-2010) </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1822FF49" w14:textId="77777777" w:rsidR="0044160C" w:rsidRPr="001A6B27" w:rsidRDefault="0044160C">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="72D0891C" w14:textId="63555098" w:rsidR="008555F0" w:rsidRPr="004A7412" w:rsidRDefault="008555F0" w:rsidP="004A7412">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>- Thạc sĩ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83790" w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Đại học Auckland, New Zealand (2016-2018) </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="11A850F7" w14:textId="69014D5B" w:rsidR="0044160C" w:rsidRPr="001A6B27" w:rsidRDefault="0044160C">
-[...11 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="4528EF95" w14:textId="5ED70CC8" w:rsidR="008555F0" w:rsidRPr="004A7412" w:rsidRDefault="008555F0" w:rsidP="004A7412">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>- Tiến sĩ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83790" w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Đại học Griffith, Australia (2022-2026) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CA2E548" w14:textId="6E92DDA4" w:rsidR="008555F0" w:rsidRPr="004A7412" w:rsidRDefault="008555F0" w:rsidP="004A7412">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>5. Công tác tại Khoa lịch sử</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA699F" w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> và Văn hoá</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6829" w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Giảng viên tại Khoa từ năm 2019, hướng nghiên cứu di sản văn hóa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A4921FB" w14:textId="5A7CB6F2" w:rsidR="008555F0" w:rsidRPr="003963C4" w:rsidRDefault="00026ADD" w:rsidP="004A7412">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="008555F0" w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>. Danh mục công trình công bố</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D6AE8D3" w14:textId="3341F3A3" w:rsidR="00C877C6" w:rsidRPr="004A7412" w:rsidRDefault="004A7412" w:rsidP="004A7412">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C877C6" w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>1. Chương sách</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36D915D6" w14:textId="1F606435" w:rsidR="00AB6829" w:rsidRPr="004A7412" w:rsidRDefault="00C877C6" w:rsidP="004A7412">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6829" w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6829" w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ackling climate change: National and Local policies towards Cultural heritage</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6829" w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6829" w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...54 lines deleted...]
-          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>through the case study of the Complex for Hue Monuments.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...35 lines deleted...]
-          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6829" w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...2923 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Trong Martinus. M, Jiahui. Q &amp; Seah. S (Eds.) </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6829" w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Cities and Climate Change, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E21BCA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+      <w:r w:rsidR="00AB6829" w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...16 lines deleted...]
-      </w:hyperlink>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ISEAS Publishing, Singapore. 2023, 44-58. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2220D507" w14:textId="77777777" w:rsidR="00683FAA" w:rsidRPr="00E21BCA" w:rsidRDefault="00683FAA" w:rsidP="0045348D">
-[...2 lines deleted...]
-        <w:ind w:left="567" w:hanging="567"/>
+    <w:p w14:paraId="311CC832" w14:textId="7DDD70EB" w:rsidR="001965D2" w:rsidRPr="004A7412" w:rsidRDefault="004A7412" w:rsidP="004A7412">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-[...36 lines deleted...]
-        <w:t xml:space="preserve">, 27 - 37. International Information and Networking Centre for Intangible Cultural Heritage in the Asia-Pacific Region (ICHCAP) and International Centre of Martial Arts for Youth Development and Engagement (ICM). UNESCO. </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C877C6" w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00115E74" w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="001965D2" w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Bài tạp chí</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AB1ED37" w14:textId="77777777" w:rsidR="0044160C" w:rsidRPr="001A6B27" w:rsidRDefault="0044160C" w:rsidP="0045348D">
-[...230 lines deleted...]
-        <w:ind w:left="567" w:hanging="567"/>
+    <w:p w14:paraId="1B22DCE6" w14:textId="285F5C3C" w:rsidR="00C877C6" w:rsidRPr="004A7412" w:rsidRDefault="00C877C6" w:rsidP="004A7412">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-[...49 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Living with Floods: Applying the Adversity Acceptance as Resilience Framework to Flood Management Practices in Hoi An Ancient Town." </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...26 lines deleted...]
-      </w:hyperlink>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>TRaNS: Trans-Regional and-National Studies of Southeast Asia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, 2026, 1-20.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC7EB5" w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (tác giả) </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6B1C379B" w14:textId="77777777" w:rsidR="0084440B" w:rsidRPr="00210CC3" w:rsidRDefault="0084440B" w:rsidP="0045348D">
-[...2 lines deleted...]
-        <w:ind w:left="567" w:hanging="567"/>
+    <w:p w14:paraId="76EE400C" w14:textId="03C92CB7" w:rsidR="00C877C6" w:rsidRPr="004A7412" w:rsidRDefault="00C877C6" w:rsidP="004A7412">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-[...41 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>"Between a Rock and a Hard Place: Controversies over Contested Intangible Heritage in Vietnam Seen from the Case Study of Lady Phi Yen." </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...40 lines deleted...]
-        <w:t>https://doi.org/10.3390/su151914141</w:t>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Millennial Asia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t> 16(4), 2025, 534-554. (tác giả chính)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B073E09" w14:textId="77777777" w:rsidR="0084440B" w:rsidRPr="00E21BCA" w:rsidRDefault="0084440B" w:rsidP="0045348D">
-[...2 lines deleted...]
-        <w:ind w:left="567" w:hanging="567"/>
+    <w:p w14:paraId="2F2E8819" w14:textId="545E7F55" w:rsidR="00C877C6" w:rsidRPr="004A7412" w:rsidRDefault="00C877C6" w:rsidP="004A7412">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>"Adaptation and Adversity Acceptance as Resilience to Flooding at World Heritage Sites: A Case Study of Hoi An Ancient Town, Vietnam." </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="222222"/>
-[...41 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>The Historic Environment: Policy &amp; Practice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t> 15 (3), 2024, 383-408</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC7EB5" w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (tác giả chính)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2727FD40" w14:textId="61CF3F72" w:rsidR="00C877C6" w:rsidRPr="004A7412" w:rsidRDefault="00C877C6" w:rsidP="004A7412">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>"Challenges in conserving ethnic culture in urban spaces: Case of Ako Dhong village (Vietnam)." </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="222222"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Cogent Social Sciences</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t> 9(1), 2023, 2233754</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC7EB5" w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (tác giả liên hệ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="442B55BE" w14:textId="7D079A4F" w:rsidR="00C877C6" w:rsidRPr="004A7412" w:rsidRDefault="00C877C6" w:rsidP="004A7412">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cogent Social Sciences. </w:t>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>“Climate Change and UNESCO World Heritage-Listed Cultural Properties: A Systematic Review, 2008–2021.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="222222"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t>Heritage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...37 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        <w:t>, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="222222"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Heritage</w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>, </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        <w:t>(3), 2023, 2394-2420</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC7EB5" w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (tác giả chính)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F6E809D" w14:textId="759DB9E4" w:rsidR="00EC7EB5" w:rsidRPr="004A7412" w:rsidRDefault="00EC7EB5" w:rsidP="004A7412">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>"Archaeological site management and the legislation challenge in Vietnam: a case study of Vuon Chuoi." </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="222222"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Journal of Cultural Heritage Management and Sustainable Development</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14(6), 2024: 805-824. (tác giả chính) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="647F910D" w14:textId="18C197A6" w:rsidR="00EC7EB5" w:rsidRPr="004A7412" w:rsidRDefault="00EC7EB5" w:rsidP="004A7412">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>(3), 2394-2420.</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">“The Sanctity of Goddesses: An insight into the worship of Bà Tổ Cô in Northern Vietnam.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Humanities and Social Sciences Communications </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>9,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2, 2002. (viết chung).  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C726DAB" w14:textId="77777777" w:rsidR="0084440B" w:rsidRPr="00E21BCA" w:rsidRDefault="0084440B" w:rsidP="0045348D">
-[...2 lines deleted...]
-        <w:ind w:left="567" w:hanging="567"/>
+    <w:p w14:paraId="0CEC84F4" w14:textId="6157818E" w:rsidR="00EC7EB5" w:rsidRPr="004A7412" w:rsidRDefault="00EC7EB5" w:rsidP="004A7412">
+      <w:pPr>
+        <w:pStyle w:val="Tenbaiviet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-[...222 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="222222"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>, &amp; Phan, Q. A. (2021). The management of minority heritage: critical challenges to Vietnamese Catholic heritage seen from the case study of Bui Chu Cathedral. </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        <w:t>“The management of minority heritage: critical challenges to Vietnamese Catholic heritage seen from the case study of Bui Chu Cathedral.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="222222"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>International Journal of Heritage Studies</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E21BCA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="222222"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E21BCA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="222222"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>27</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E21BCA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="222222"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>(7), 734-751.</w:t>
-[...23 lines deleted...]
-      </w:hyperlink>
+        <w:t xml:space="preserve">(7), 2021, 734-751. (tác giả chính) </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="14AA4828" w14:textId="77777777" w:rsidR="0069190A" w:rsidRDefault="0069190A" w:rsidP="0044160C">
-[...351 lines deleted...]
-        <w:ind w:left="567" w:hanging="567"/>
+    <w:p w14:paraId="5E4D91FD" w14:textId="4536876E" w:rsidR="0009748C" w:rsidRPr="004A7412" w:rsidRDefault="009C37A8" w:rsidP="004A7412">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E21BCA">
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="0009748C" w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Bảo tồn di sản văn hóa trước tác động của biến đổi khí hậu: Nghiên cứu trường hợp Quần thể Di tích Cố đô Huế.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="0009748C" w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...285 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tạp chí </w:t>
+      </w:r>
+      <w:r w:rsidR="0009748C" w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Khoa học Xã hội và Nhân văn</w:t>
+      </w:r>
+      <w:r w:rsidR="0009748C" w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0009748C" w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6, </w:t>
+      </w:r>
+      <w:r w:rsidR="0009748C" w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>2021</w:t>
+      </w:r>
+      <w:r w:rsidR="0009748C" w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0009748C" w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 669-682. (tác giả) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60E68B46" w14:textId="66F67B54" w:rsidR="0009748C" w:rsidRPr="004A7412" w:rsidRDefault="009C37A8" w:rsidP="004A7412">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="0009748C" w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nghiên cứu so sánh khách du lịch tại hai khu di sản văn hóa thế giới ở Việt Nam.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="0009748C" w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0009748C" w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tạp chí </w:t>
+      </w:r>
+      <w:r w:rsidR="0009748C" w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Khoa học Xã hội và Nhân văn</w:t>
+      </w:r>
+      <w:r w:rsidR="0009748C" w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0009748C" w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>3,</w:t>
+      </w:r>
+      <w:r w:rsidR="0009748C" w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...52 lines deleted...]
-        <w:t xml:space="preserve">: 669-682. </w:t>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2019</w:t>
+      </w:r>
+      <w:r w:rsidR="0009748C" w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 479-494. (tác giả) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E753595" w14:textId="77777777" w:rsidR="0038548F" w:rsidRPr="00E21BCA" w:rsidRDefault="0038548F" w:rsidP="0038548F">
-[...5 lines deleted...]
-        <w:ind w:left="567" w:hanging="567"/>
+    <w:p w14:paraId="54C4ADA0" w14:textId="45E1C895" w:rsidR="006478C6" w:rsidRPr="004A7412" w:rsidRDefault="006478C6" w:rsidP="004A7412">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-[...262 lines deleted...]
-        <w:t xml:space="preserve">, 479-494. </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A7412">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>7. Khen thưởng</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61956813" w14:textId="77777777" w:rsidR="0038548F" w:rsidRPr="00E21BCA" w:rsidRDefault="0038548F" w:rsidP="0038548F">
-[...6 lines deleted...]
-        <w:ind w:left="567" w:hanging="567"/>
+    <w:p w14:paraId="29E80617" w14:textId="6E5DBD77" w:rsidR="006478C6" w:rsidRPr="003963C4" w:rsidRDefault="00EC7EB5" w:rsidP="009658FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-[...160 lines deleted...]
-        <w:t xml:space="preserve">45-47. </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003963C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bằng khen của Giám đốc ĐHQGHN cho nhà khoa học có thành tích nghiên cứu </w:t>
+      </w:r>
+      <w:r w:rsidR="005D0997" w:rsidRPr="003963C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>xuất sắc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003963C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> năm </w:t>
+      </w:r>
+      <w:r w:rsidR="004A7412" w:rsidRPr="003963C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+      <w:r w:rsidR="004A7412" w:rsidRPr="009658FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC67DAA" w14:textId="77777777" w:rsidR="0038548F" w:rsidRPr="00E21BCA" w:rsidRDefault="0038548F" w:rsidP="0038548F">
-[...6 lines deleted...]
-        <w:ind w:left="567" w:hanging="567"/>
+    <w:p w14:paraId="42C73510" w14:textId="107BF7D2" w:rsidR="00EC7EB5" w:rsidRPr="003963C4" w:rsidRDefault="00EC7EB5" w:rsidP="009658FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-[...311 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003963C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bằng khen của Giám đốc ĐHQGHN cho nhà khoa học có thành tích nghiên cứu </w:t>
+      </w:r>
+      <w:r w:rsidR="005D0997" w:rsidRPr="003963C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>xuất sắc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003963C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> năm </w:t>
+      </w:r>
+      <w:r w:rsidR="004A7412" w:rsidRPr="003963C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r w:rsidR="004A7412" w:rsidRPr="009658FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48CFB7A7" w14:textId="77777777" w:rsidR="0038548F" w:rsidRPr="00E21BCA" w:rsidRDefault="0038548F" w:rsidP="0038548F">
-[...6 lines deleted...]
-        <w:ind w:left="567" w:hanging="567"/>
+    <w:p w14:paraId="739F5686" w14:textId="77777777" w:rsidR="00EC7EB5" w:rsidRPr="003963C4" w:rsidRDefault="00EC7EB5" w:rsidP="004A7412">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-[...298 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="63C553CA" w14:textId="77777777" w:rsidR="0038548F" w:rsidRPr="00E21BCA" w:rsidRDefault="0038548F" w:rsidP="0038548F">
-[...8106 lines deleted...]
-      <w:pgMar w:top="1440" w:right="1041" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+    <w:sectPr w:rsidR="00EC7EB5" w:rsidRPr="003963C4" w:rsidSect="00042323">
+      <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+      <w:pgMar w:top="1134" w:right="1418" w:bottom="1701" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...3 lines deleted...]
-    <w:family w:val="swiss"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian Light">
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name=".VnTimeH">
-[...1 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="DengXian">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000013" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BC04D53"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EE5266F2"/>
+    <w:lvl w:ilvl="0" w:tplc="A344196E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E1F3AFF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1CCAF7BC"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5ACE6116"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="965A8C38"/>
+    <w:lvl w:ilvl="0" w:tplc="A344196E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67D92CFC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D05A9454"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F2F7653"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A11E87AE"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="783" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1503" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2223" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2943" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3663" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4383" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5103" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5823" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6543" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1438023428">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1135217150">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1405687526">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="705788655">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="62259622">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0044160C"/>
-[...22 lines deleted...]
-    <w:rsid w:val="00E76D16"/>
+    <w:rsidRoot w:val="008555F0"/>
+    <w:rsid w:val="00026ADD"/>
+    <w:rsid w:val="00040067"/>
+    <w:rsid w:val="00042323"/>
+    <w:rsid w:val="0009748C"/>
+    <w:rsid w:val="00115E74"/>
+    <w:rsid w:val="001965D2"/>
+    <w:rsid w:val="001F7DC2"/>
+    <w:rsid w:val="0026298C"/>
+    <w:rsid w:val="00342DDB"/>
+    <w:rsid w:val="003963C4"/>
+    <w:rsid w:val="004A7412"/>
+    <w:rsid w:val="005404E9"/>
+    <w:rsid w:val="005D0997"/>
+    <w:rsid w:val="00640BD7"/>
+    <w:rsid w:val="006478C6"/>
+    <w:rsid w:val="00672727"/>
+    <w:rsid w:val="006C5BC8"/>
+    <w:rsid w:val="008555F0"/>
+    <w:rsid w:val="008572D6"/>
+    <w:rsid w:val="00940210"/>
+    <w:rsid w:val="009658FC"/>
+    <w:rsid w:val="009C37A8"/>
+    <w:rsid w:val="00A53E37"/>
+    <w:rsid w:val="00AB6829"/>
+    <w:rsid w:val="00B35451"/>
+    <w:rsid w:val="00BD3DE7"/>
+    <w:rsid w:val="00C40FA4"/>
+    <w:rsid w:val="00C528C4"/>
+    <w:rsid w:val="00C877C6"/>
+    <w:rsid w:val="00CC3ED1"/>
+    <w:rsid w:val="00D67134"/>
+    <w:rsid w:val="00DB6A1C"/>
+    <w:rsid w:val="00E047CF"/>
+    <w:rsid w:val="00E370CE"/>
+    <w:rsid w:val="00E6727E"/>
+    <w:rsid w:val="00EC59FF"/>
+    <w:rsid w:val="00EC7EB5"/>
+    <w:rsid w:val="00F83790"/>
+    <w:rsid w:val="00FA699F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="26B843A4"/>
+  <w14:docId w14:val="0548E08A"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{A50C4BF5-7F82-49C2-B352-418830E4D394}"/>
+  <w15:docId w15:val="{E75B8E6D-41EA-4376-814F-5A3D7D16CB26}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -14551,70 +2226,70 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -14870,530 +2545,365 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
-[...86 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
-    <w:name w:val="Title"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="0044160C"/>
+    <w:rsid w:val="008555F0"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D67134"/>
     <w:rPr>
-      <w:rFonts w:ascii=".VnTimeH" w:eastAsia="Times New Roman" w:hAnsi=".VnTimeH" w:cs="Times New Roman"/>
-[...26 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
-[...3 lines deleted...]
-    <w:rsid w:val="0044160C"/>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D67134"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-    <w:name w:val="Heading 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading1"/>
-    <w:rsid w:val="0044160C"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D67134"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D67134"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="32"/>
-[...1 lines deleted...]
-      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-[...3 lines deleted...]
-    <w:rsid w:val="0044160C"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D67134"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...3 lines deleted...]
-    <w:rsid w:val="0044160C"/>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C40FA4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:tblPr>
-[...8 lines deleted...]
-    </w:tblPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C40FA4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextIndentChar"/>
-    <w:rsid w:val="0044160C"/>
+    <w:rsid w:val="00EC7EB5"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="360"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
     <w:name w:val="Body Text Indent Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyTextIndent"/>
-    <w:rsid w:val="0044160C"/>
+    <w:rsid w:val="00EC7EB5"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-    </w:rPr>
-[...28 lines deleted...]
-      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001A6B27"/>
+    <w:rsid w:val="00EC7EB5"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tenbaiviet">
     <w:name w:val="Tenbaiviet"/>
     <w:basedOn w:val="Normal"/>
     <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="0084440B"/>
+    <w:rsid w:val="00EC7EB5"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="38"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphasis">
-[...9 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/23311886.2023.2233754" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://10.0.4.153/09763996231193203" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13527258.2020.1858139" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.com.au/books?hl=en&amp;lr=&amp;id=guqzEAAAQBAJ&amp;oi=fnd&amp;pg=PA44&amp;ots=iVJBM7O-qq&amp;sig=nqbIwhexXohR4FNoqvev2fgARNY&amp;redir_esc=y" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1057/s41599-021-01018-y" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nguyenkynam1203@gmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1108/JCHMSD-03-2021-0039" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/heritage6030126" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -15510,70 +3020,70 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{c9f92db8-2851-4df9-9d12-fab52f5b1415}" enabled="1" method="Standard" siteId="{5a7cc8ab-a4dc-4f9b-bf60-66714049ad62}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>7835</Characters>
+  <Pages>2</Pages>
+  <Words>420</Words>
+  <Characters>2394</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>65</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>19</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9191</CharactersWithSpaces>
+  <CharactersWithSpaces>2809</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>ADMIN</dc:creator>
+  <dc:creator>Văn Anh Khảo cổ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>