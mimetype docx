--- v1 (2026-04-26)
+++ v2 (2026-10-18)
@@ -1,8308 +1,4707 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5E4FA034" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
-[...19 lines deleted...]
-    <w:p w14:paraId="2FC1DB96" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7BF4D0D3" w14:textId="16FF3BED" w:rsidR="00D36BD2" w:rsidRDefault="001F4F65" w:rsidP="00E9392F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF67C7">
-[...5 lines deleted...]
-        <w:t>(Dùng cho cán bộ tham gia đào tạo đại học ở Đại học Quốc gia Hà Nội)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>TH</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Ô</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>NG TIN C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Á</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>N B</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Ộ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Ê</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>N CH</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Ứ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>C KHOA L</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Ị</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>CH S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Ử</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">À </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Ă</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>N HO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Á</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B11C429" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="79FC208A" w14:textId="119CABD0" w:rsidR="00D36BD2" w:rsidRDefault="00D36BD2" w:rsidP="00E9392F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:ind w:firstLine="720"/>
-        <w:jc w:val="center"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF67C7">
+    </w:p>
+    <w:p w14:paraId="587951EE" w14:textId="4277F712" w:rsidR="00D36BD2" w:rsidRDefault="00E9392F" w:rsidP="00E9392F">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="78F08184" wp14:editId="3DA58E14">
+          <wp:anchor distT="152400" distB="152400" distL="152400" distR="152400" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28BEE4CE" wp14:editId="0F4E4356">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>4737404</wp:posOffset>
+              <wp:posOffset>-635</wp:posOffset>
             </wp:positionH>
-            <wp:positionV relativeFrom="line">
-              <wp:posOffset>219808</wp:posOffset>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>6985</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1298677" cy="1761364"/>
-[...2 lines deleted...]
-            <wp:docPr id="1073741825" name="officeArt object" descr="20150811_092731-2.jpeg"/>
+            <wp:extent cx="1746250" cy="2501900"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="1">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="21600" y="0"/>
+                <wp:lineTo x="21600" y="21600"/>
+                <wp:lineTo x="0" y="21600"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="1073741826" name="officeArt object" descr="beauty_1731935177185.jpeg"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1073741825" name="20150811_092731-2.jpeg" descr="20150811_092731-2.jpeg"/>
+                    <pic:cNvPr id="1073741826" name="beauty_1731935177185.jpeg" descr="beauty_1731935177185.jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6"/>
+                    <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1298677" cy="1761364"/>
+                      <a:ext cx="1746250" cy="2501900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="12700" cap="flat">
                       <a:noFill/>
                       <a:miter lim="400000"/>
                     </a:ln>
                     <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
+      <w:r w:rsidR="001F4F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>1. H</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ọ</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ê</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>n:</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguy</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ễ</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>n B</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ả</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>o Trang</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="339F3B5A" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="414904C8" w14:textId="3B60B7C3" w:rsidR="00D36BD2" w:rsidRDefault="001F4F65" w:rsidP="00E9392F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:ind w:firstLine="720"/>
-        <w:jc w:val="center"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF67C7">
-[...381 lines deleted...]
-        </mc:AlternateContent>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>2. Ng</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>à</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>y th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>á</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ng n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ă</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">m sinh: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E9392F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>07</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9392F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9392F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9392F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>1982</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EB4B918" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
-[...20 lines deleted...]
-    <w:p w14:paraId="762DBFE8" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="29494705" w14:textId="77777777" w:rsidR="00D36BD2" w:rsidRDefault="001F4F65" w:rsidP="00E9392F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:ind w:firstLine="720"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF67C7">
-[...5 lines deleted...]
-        <w:t>Họ và tên: Nguyễn Bảo Trang</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>3. Qu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ê </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>qu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>á</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>n:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54282097" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7B3666E6" w14:textId="77777777" w:rsidR="00D36BD2" w:rsidRDefault="001F4F65" w:rsidP="00E9392F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:ind w:firstLine="720"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF67C7">
-[...5 lines deleted...]
-        <w:t>Giới tính: Nữ</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>4. Qu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">á </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>tr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ì</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>nh h</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ọ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>c t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ậ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">p: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22771DB2" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="71168ED2" w14:textId="77777777" w:rsidR="00D36BD2" w:rsidRDefault="001F4F65" w:rsidP="00E9392F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:ind w:firstLine="720"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF67C7">
-[...5 lines deleted...]
-        <w:t>Ngày, tháng, năm sinh: 07.10.1982</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Đ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ạ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>i h</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ọ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">c: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Đ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ạ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>i h</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ọ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>c Khoa h</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ọ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>c X</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ã </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ộ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>i &amp; Nh</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>â</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>n v</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ă</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Đ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>HQGHN (2001-2005)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EBAEB2A" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="09720581" w14:textId="77777777" w:rsidR="00D36BD2" w:rsidRDefault="001F4F65" w:rsidP="00E9392F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:ind w:firstLine="720"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF67C7">
-[...5 lines deleted...]
-        <w:t>Nơi sinh: Hà Nội</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>- Th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ạ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>c s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ĩ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Đ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ạ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>i h</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ọ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>c T</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ổ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ng h</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ợ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>p Leiden, H</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Lan (2009-2011)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73DC7841" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7649D909" w14:textId="77777777" w:rsidR="00D36BD2" w:rsidRDefault="001F4F65" w:rsidP="00E9392F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:ind w:firstLine="720"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF67C7">
-[...13 lines deleted...]
-        <w:tab/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>- Ti</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ế</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>n s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ĩ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Đ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ạ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>i h</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ọ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>c Khoa h</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ọ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>c X</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ã </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ộ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>i &amp; Nh</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>â</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>n v</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ă</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Đ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>HQGHN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BFE592F" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0A1830CC" w14:textId="77777777" w:rsidR="00D36BD2" w:rsidRDefault="001F4F65" w:rsidP="00E9392F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:ind w:firstLine="720"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF67C7">
-[...5 lines deleted...]
-        <w:t>Dân tộc: Kinh</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>5. C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ô</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ng t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>á</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>c t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ạ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>i Khoa l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ị</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>ch s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ử</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ă</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>n ho</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>á</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17B05EC8" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5D14C5C5" w14:textId="77777777" w:rsidR="00D36BD2" w:rsidRDefault="001F4F65" w:rsidP="00E9392F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:ind w:firstLine="720"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF67C7">
-[...5 lines deleted...]
-        <w:t>Học vị cao nhất: ThS</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ắ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ầ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>u tham gia gi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ả</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ng d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ạ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>y t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ạ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>i khoa L</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ị</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ch s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ử</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>&amp; V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ă</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>n ho</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">á </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ừ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>á</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ng 8 n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ă</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">m 2006 cho </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ế</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>n nay</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6430D820" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="34EC0C7D" w14:textId="77777777" w:rsidR="00E9392F" w:rsidRPr="00E9392F" w:rsidRDefault="001F4F65" w:rsidP="00E9392F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:ind w:firstLine="720"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF67C7">
-[...5 lines deleted...]
-        <w:t>Năm, nước nhận học vị: 2011, Hà Lan</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ư</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ớ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ng nghi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ê</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>n c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ứ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>u, gi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ả</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ng d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ạ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>y:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40E029AD" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="56DCE40B" w14:textId="77777777" w:rsidR="00E9392F" w:rsidRPr="00E9392F" w:rsidRDefault="001F4F65" w:rsidP="00E9392F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:ind w:firstLine="720"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF67C7">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Chức danh khoa học cao nhất: </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ị</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ch s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ử</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ă</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>n ho</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">á </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>&amp; L</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ị</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ch s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ử</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ã </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ộ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>i Vi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ệ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>t Nam</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72ABBAD2" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="372C4BE8" w14:textId="77777777" w:rsidR="00E9392F" w:rsidRPr="00E9392F" w:rsidRDefault="001F4F65" w:rsidP="00E9392F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:ind w:firstLine="720"/>
-        <w:jc w:val="both"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF67C7">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Năm bổ nhiệm: </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ă</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>n ho</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">á </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>gi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ớ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>i v</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>í</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>nh d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ụ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>c</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412AF67C" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5FE11A3C" w14:textId="77777777" w:rsidR="00E9392F" w:rsidRPr="00E9392F" w:rsidRDefault="001F4F65" w:rsidP="00E9392F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:ind w:firstLine="720"/>
-        <w:jc w:val="both"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF67C7">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Chức vụ (hiện tại hoặc trước khi nghỉ hưu): </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ă</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>n ho</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">á </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ọ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>c</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="283ED7FA" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="00F3F13C" w14:textId="1EF609C2" w:rsidR="00D36BD2" w:rsidRDefault="001F4F65" w:rsidP="00E9392F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:ind w:firstLine="720"/>
-        <w:jc w:val="both"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF67C7">
-[...5 lines deleted...]
-        <w:t>Đơn vị công tác (hiện tại hoặc trước khi nghỉ hưu): Trường Đại học Khoa học Xã hội và Nhân văn, Đại học Quốc gia Hà Nội.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ô</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ng nghi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ệ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>p v</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ă</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>n ho</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>á</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DF05F00" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="297A3608" w14:textId="75684D79" w:rsidR="00D36BD2" w:rsidRPr="00E9392F" w:rsidRDefault="001F4F65" w:rsidP="00E9392F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:ind w:firstLine="720"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF67C7">
-[...5 lines deleted...]
-        <w:t>Chỗ ở riêng hoặc địa chỉ liên lạc: Khoa Lịch sử, tầng 3 nhà B, 336 Nguyễn Trãi, Thanh Xuân, Hà Nội.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>6. Danh m</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ụ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>c c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ô</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ng tr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ì</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>nh c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ô</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ng b</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ố</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="597939EC" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5077A354" w14:textId="3B2C6713" w:rsidR="00D36BD2" w:rsidRPr="00E9392F" w:rsidRDefault="00E9392F" w:rsidP="00E9392F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:ind w:firstLine="720"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF67C7">
-[...31 lines deleted...]
-        <w:t>DĐ: ..................................................</w:t>
+      <w:r w:rsidRPr="00E9392F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E9392F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65" w:rsidRPr="00E9392F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>1. S</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65" w:rsidRPr="00E9392F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>á</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65" w:rsidRPr="00E9392F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>ch</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAFF20C" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="18C1AB5E" w14:textId="429D286E" w:rsidR="00D36BD2" w:rsidRPr="00E9392F" w:rsidRDefault="00E9392F" w:rsidP="00E9392F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:ind w:firstLine="720"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF67C7">
-[...5 lines deleted...]
-        <w:t>Email: trangbao@ussh.edu.vn</w:t>
+      <w:r w:rsidRPr="00E9392F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E9392F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65" w:rsidRPr="00E9392F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>2. Ch</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65" w:rsidRPr="00E9392F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ươ</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65" w:rsidRPr="00E9392F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ng s</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65" w:rsidRPr="00E9392F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>á</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65" w:rsidRPr="00E9392F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>ch</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AE56BA2" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00DA4DDE">
-[...32 lines deleted...]
-    <w:p w14:paraId="1E5B916D" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="58D7E8D9" w14:textId="2F278875" w:rsidR="00D36BD2" w:rsidRDefault="00E9392F" w:rsidP="00E9392F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:ind w:firstLine="720"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF67C7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>1. Đại học:</w:t>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Truyền</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> thống</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65" w:rsidRPr="00E9392F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>phụ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nữ Việt Nam </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65" w:rsidRPr="00E9392F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>trong</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lịch sử</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65" w:rsidRPr="00E9392F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, in trong: Kh</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65" w:rsidRPr="00E9392F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t>ở</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65" w:rsidRPr="00E9392F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>i nghĩa Lam Sơn và</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>à</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>nh l</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t>ậ</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>p v</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ươ</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ng </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>triề</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>u L</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ê</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, Nxb H</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t>ộ</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>i, H</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ộ</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>i, 2008</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39E6C177" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6E0CB368" w14:textId="6AD784CA" w:rsidR="00D36BD2" w:rsidRPr="00E9392F" w:rsidRDefault="001F4F65" w:rsidP="00E9392F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:ind w:firstLine="720"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF67C7">
-[...13 lines deleted...]
-        <w:tab/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Gi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>á</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>o d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t>ụ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>c Th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ă</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ng Long </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r w:rsidR="00E9392F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nộ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>i: Qu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">á </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>tr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ì</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nh, kinh </w:t>
+      </w:r>
+      <w:r w:rsidR="00E9392F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>nghiệ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">m </w:t>
+      </w:r>
+      <w:r w:rsidR="00E9392F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>lịch sử</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9392F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>à đ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t>ị</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nh </w:t>
+      </w:r>
+      <w:r w:rsidR="00E9392F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>hướng</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ph</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>á</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t </w:t>
+      </w:r>
+      <w:r w:rsidR="00E9392F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>triển</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>(vi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ế</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>t chung)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb H</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t>ộ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>i, H</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ộ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E9392F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>2010</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9392F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6498B4EA" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="784B902B" w14:textId="0095FC32" w:rsidR="00D36BD2" w:rsidRDefault="001F4F65" w:rsidP="00E9392F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:ind w:firstLine="720"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF67C7">
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> Trường Đại học Khoa học Xã hội và Nhân văn, ĐHQG Hà Nội</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Đ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t>ị</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>a ch</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>í Đô</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ng Anh </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>à</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9392F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nội</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>(vi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ế</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>t chung)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nxb </w:t>
+      </w:r>
+      <w:r w:rsidR="00E9392F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Chính</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9392F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trị quốc gia Sự thật,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> H</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ộ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>i, 2016</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5161682C" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="05E6B756" w14:textId="0C8EC735" w:rsidR="00D36BD2" w:rsidRDefault="001F4F65" w:rsidP="00E9392F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:ind w:firstLine="720"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF67C7">
-[...13 lines deleted...]
-        <w:tab/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ô</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ng</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9392F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cuộc trung hưng đất nước của họ Khúc cuối thế kỷ XI - đầu thế kỷ XII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>(vi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ế</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>t chung), Nxb Ch</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>í</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>nh</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9392F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trị quốc gia Sự thật</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, H</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ộ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>i, 2022</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20E640CB" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7F141F80" w14:textId="77777777" w:rsidR="00D36BD2" w:rsidRDefault="001F4F65" w:rsidP="00E9392F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:ind w:firstLine="720"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF67C7">
-[...30 lines deleted...]
-        <w:t>Năm tốt nghiệp: 2005</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Đ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ị</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>a ch</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">í </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nam </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Đ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ị</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>nh, Quy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ể</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>n 4 (V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ă</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>n ho</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">á </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>- Gi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>á</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>o d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ụ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>c)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (vi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ế</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>t chung), Nxb H</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ồ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ng </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Đ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ứ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>c, 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C50794C" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="420979B8" w14:textId="3F176FFC" w:rsidR="00D36BD2" w:rsidRPr="00E9392F" w:rsidRDefault="00E9392F" w:rsidP="00E9392F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:ind w:firstLine="720"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF67C7">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Bằng đại học 2: </w:t>
+      <w:r w:rsidRPr="00E9392F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E9392F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65" w:rsidRPr="00E9392F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>3. B</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65" w:rsidRPr="00E9392F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>à</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65" w:rsidRPr="00E9392F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>i t</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65" w:rsidRPr="00E9392F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ạ</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65" w:rsidRPr="00E9392F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>p ch</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F65" w:rsidRPr="00E9392F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>í</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="764A325F" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4955A979" w14:textId="7891D941" w:rsidR="00E9392F" w:rsidRPr="00E9392F" w:rsidRDefault="00E9392F" w:rsidP="00E9392F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:ind w:firstLine="720"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF67C7">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Năm tốt nghiệp: </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Bước đầu so sánh về quy định mại dâm thời kỳ thuộc địa (trường hợp Surabaya và Sài Gòn), Tạp chí Khoa học xã hội Việt Nam, số 8, 2023, 110-117.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="177B5795" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
-[...3449 lines deleted...]
-    <w:p w14:paraId="2670C25F" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00DA4DDE">
+    <w:p w14:paraId="18F0B93F" w14:textId="3D4E06D1" w:rsidR="00D36BD2" w:rsidRPr="00E9392F" w:rsidRDefault="001F4F65" w:rsidP="00E9392F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:widowControl w:val="0"/>
-        <w:jc w:val="center"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:color="1F1F1F"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Regulations on Prostitution: A Case of Surabaya (Indonesia) 1852-1930</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:color="1F1F1F"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:color="1F1F1F"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:color="1F1F1F"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Journal of Vietnam Social Sciences</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ố</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>2, 2024, tr. 109-</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9392F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>128</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9392F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4EDD8735" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00DA4DDE">
-[...3545 lines deleted...]
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+    <w:sectPr w:rsidR="00D36BD2" w:rsidRPr="00E9392F">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgMar w:top="1134" w:right="1418" w:bottom="1701" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48CA13CD" w14:textId="77777777" w:rsidR="00B846E8" w:rsidRDefault="00B846E8">
+    <w:p w14:paraId="033EADC2" w14:textId="77777777" w:rsidR="001F4F65" w:rsidRDefault="001F4F65">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75B5FED1" w14:textId="77777777" w:rsidR="00B846E8" w:rsidRDefault="00B846E8">
+    <w:p w14:paraId="11D864D3" w14:textId="77777777" w:rsidR="001F4F65" w:rsidRDefault="001F4F65">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Palatino Linotype">
-[...7 lines deleted...]
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000013" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5FE9505C" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRDefault="00DA4DDE">
+  <w:p w14:paraId="21362F03" w14:textId="77777777" w:rsidR="00D36BD2" w:rsidRDefault="00D36BD2">
     <w:pPr>
       <w:pStyle w:val="HeaderFooter"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A957655" w14:textId="77777777" w:rsidR="00B846E8" w:rsidRDefault="00B846E8">
+    <w:p w14:paraId="1C84FF4D" w14:textId="77777777" w:rsidR="001F4F65" w:rsidRDefault="001F4F65">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5542F992" w14:textId="77777777" w:rsidR="00B846E8" w:rsidRDefault="00B846E8">
+    <w:p w14:paraId="62198867" w14:textId="77777777" w:rsidR="001F4F65" w:rsidRDefault="001F4F65">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0BD636D7" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRDefault="00DA4DDE">
+  <w:p w14:paraId="118AA730" w14:textId="77777777" w:rsidR="00D36BD2" w:rsidRDefault="00D36BD2">
     <w:pPr>
       <w:pStyle w:val="HeaderFooter"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="005608B8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E0BC15E4"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19075508"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B3C86DB8"/>
+    <w:lvl w:ilvl="0" w:tplc="A344196E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58946056"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2998370C"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="920061561">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="339355128">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="547449209">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
+  <w:revisionView w:formatting="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00DA4DDE"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00DA4DDE"/>
+    <w:rsidRoot w:val="00D36BD2"/>
+    <w:rsid w:val="001F4F65"/>
+    <w:rsid w:val="00D36BD2"/>
+    <w:rsid w:val="00E047CF"/>
+    <w:rsid w:val="00E9392F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5150F91D"/>
-  <w15:docId w15:val="{00EBC77F-396B-4B81-8FA7-A25031C2F5EA}"/>
+  <w14:docId w14:val="07A6EA74"/>
+  <w15:docId w15:val="{6BF312DB-7F90-47A0-AC31-0965B996E763}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:bdr w:val="nil"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
       </w:pPr>
     </w:pPrDefault>
@@ -8723,162 +5122,130 @@
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeaderFooter">
     <w:name w:val="Header &amp; Footer"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9020"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
         <w14:noFill/>
         <w14:prstDash w14:val="solid"/>
         <w14:bevel/>
       </w14:textOutline>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
-    <w:name w:val="Style1"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body">
+    <w:name w:val="Body"/>
     <w:pPr>
-      <w:jc w:val="center"/>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
-[...30 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
       <w:u w:color="000000"/>
       <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
         <w14:noFill/>
         <w14:prstDash w14:val="solid"/>
         <w14:bevel/>
       </w14:textOutline>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office Theme">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="A7A7A7"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="535353"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="FF00FF"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office Theme">
       <a:majorFont>
         <a:latin typeface="Helvetica Neue"/>
         <a:ea typeface="Helvetica Neue"/>
         <a:cs typeface="Helvetica Neue"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface=".VnTimeH"/>
-[...1 lines deleted...]
-        <a:cs typeface=".VnTimeH"/>
+        <a:latin typeface="Helvetica Neue"/>
+        <a:ea typeface="Helvetica Neue"/>
+        <a:cs typeface="Helvetica Neue"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office Theme">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -9861,51 +6228,50 @@
           </a:defRPr>
         </a:lvl9pPr>
       </a:lstStyle>
       <a:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="none"/>
       </a:style>
     </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2930</Characters>
+  <Pages>2</Pages>
+  <Words>222</Words>
+  <Characters>1269</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>10</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3437</CharactersWithSpaces>
+  <CharactersWithSpaces>1489</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>