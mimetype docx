--- v0 (2026-01-07)
+++ v1 (2026-04-26)
@@ -1,13192 +1,9911 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="29C7474E" w14:textId="75334F33" w:rsidR="00F51F77" w:rsidRPr="00364180" w:rsidRDefault="00F51F77" w:rsidP="003D4CDD">
+    <w:p w14:paraId="5E4FA034" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...7 lines deleted...]
-          <w:szCs w:val="26"/>
+        <w:pStyle w:val="Style1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364180">
-[...8 lines deleted...]
-        <w:t>LÍ LỊCH KHOA HỌC</w:t>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LÍ LỊCH KHOA HỌC </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D07321B" w14:textId="77777777" w:rsidR="00F51F77" w:rsidRPr="00364180" w:rsidRDefault="00F51F77" w:rsidP="003D4CDD">
+    <w:p w14:paraId="2FC1DB96" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Body"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...6 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364180">
-[...458 lines deleted...]
-        <w:t>)</w:t>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Dùng cho cán bộ tham gia đào tạo đại học ở Đại học Quốc gia Hà Nội)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CBABE8E" w14:textId="77777777" w:rsidR="00364180" w:rsidRDefault="00364180" w:rsidP="003D4CDD">
+    <w:p w14:paraId="3B11C429" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Body"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="78F08184" wp14:editId="3DA58E14">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>4737404</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="line">
+              <wp:posOffset>219808</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1298677" cy="1761364"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="0" distR="0"/>
+            <wp:docPr id="1073741825" name="officeArt object" descr="20150811_092731-2.jpeg"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1073741825" name="20150811_092731-2.jpeg" descr="20150811_092731-2.jpeg"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1298677" cy="1761364"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln w="12700" cap="flat">
+                      <a:noFill/>
+                      <a:miter lim="400000"/>
+                    </a:ln>
+                    <a:effectLst/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="781A2D8A" w14:textId="6DA4F793" w:rsidR="00F51F77" w:rsidRPr="003D4CDD" w:rsidRDefault="00F51F77" w:rsidP="003D4CDD">
+    <w:p w14:paraId="339F3B5A" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Body"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D4CDD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DC454F4" wp14:editId="6FFC1717">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1348691D" wp14:editId="5BF53AD3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-384810</wp:posOffset>
+                  <wp:posOffset>4746929</wp:posOffset>
                 </wp:positionH>
-                <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>10160</wp:posOffset>
+                <wp:positionV relativeFrom="line">
+                  <wp:posOffset>6957</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="0" cy="0"/>
-                <wp:effectExtent l="9525" t="7620" r="9525" b="11430"/>
+                <wp:extent cx="1367624" cy="1780540"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Straight Connector 1"/>
-[...2 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:docPr id="1073741826" name="officeArt object" descr="Text Box 2"/>
+                <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvCnPr>
-[...2 lines deleted...]
-                      <wps:spPr bwMode="auto">
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="0" cy="0"/>
+                          <a:ext cx="1367624" cy="1780540"/>
                         </a:xfrm>
-                        <a:prstGeom prst="line">
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="6350" cap="flat">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:round/>
+                        </a:ln>
+                        <a:effectLst/>
+                        <a:extLst>
+                          <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
+                            <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns="" val="1"/>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="73DD6779" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRDefault="00DA4DDE">
+                            <w:pPr>
+                              <w:pStyle w:val="Body"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="0FD782F9" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRDefault="00DA4DDE">
+                            <w:pPr>
+                              <w:pStyle w:val="Body"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="59C8413A" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRDefault="00DA4DDE">
+                            <w:pPr>
+                              <w:pStyle w:val="Body"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="727B45CE" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRDefault="00DA4DDE">
+                            <w:pPr>
+                              <w:pStyle w:val="Body"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="7E31D3B6" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRDefault="00000000">
+                            <w:pPr>
+                              <w:pStyle w:val="Body"/>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>Ả</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                              <w:t>nh 4x6</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:noProof/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:drawing>
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="308798EA" wp14:editId="5D020579">
+                                  <wp:extent cx="1224702" cy="1661034"/>
+                                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                                  <wp:docPr id="1073741827" name="officeArt object"/>
+                                  <wp:cNvGraphicFramePr/>
+                                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                        <pic:nvPicPr>
+                                          <pic:cNvPr id="1073741827" name=""/>
+                                          <pic:cNvPicPr>
+                                            <a:picLocks/>
+                                          </pic:cNvPicPr>
+                                        </pic:nvPicPr>
+                                        <pic:blipFill>
+                                          <a:blip r:embed="rId7"/>
+                                          <a:stretch>
+                                            <a:fillRect/>
+                                          </a:stretch>
+                                        </pic:blipFill>
+                                        <pic:spPr>
+                                          <a:xfrm>
+                                            <a:off x="0" y="0"/>
+                                            <a:ext cx="1224702" cy="1661034"/>
+                                          </a:xfrm>
+                                          <a:prstGeom prst="rect">
+                                            <a:avLst/>
+                                          </a:prstGeom>
+                                        </pic:spPr>
+                                      </pic:pic>
+                                    </a:graphicData>
+                                  </a:graphic>
+                                </wp:inline>
+                              </w:drawing>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="45719" tIns="45719" rIns="45719" bIns="45719" numCol="1" anchor="t">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape id="_x0000_s1026" type="#_x0000_t202" style="visibility:visible;position:absolute;margin-left:373.8pt;margin-top:0.5pt;width:107.7pt;height:140.2pt;z-index:251660288;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-wrap-distance-left:0.0pt;mso-wrap-distance-top:0.0pt;mso-wrap-distance-right:0.0pt;mso-wrap-distance-bottom:0.0pt;">
+                <v:fill color="#FFFFFF" opacity="100.0%" type="solid"/>
+                <v:stroke filltype="solid" color="#000000" opacity="100.0%" weight="0.5pt" dashstyle="solid" endcap="flat" joinstyle="round" linestyle="single" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="none" endarrowwidth="medium" endarrowlength="medium"/>
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="Body"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="Body"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="Body"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="Body"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="Body"/>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                          <w:rtl w:val="0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>Ả</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                          <w:rtl w:val="0"/>
+                        </w:rPr>
+                        <w:t>nh 4x6</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:drawing xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                          <wp:inline distT="0" distB="0" distL="0" distR="0">
+                            <wp:extent cx="1224702" cy="1661034"/>
+                            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                            <wp:docPr id="1073741827" name="officeArt object"/>
+                            <wp:cNvGraphicFramePr/>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                  <pic:nvPicPr>
+                                    <pic:cNvPr id="1073741827" name=""/>
+                                    <pic:cNvPicPr>
+                                      <a:picLocks noChangeAspect="0"/>
+                                    </pic:cNvPicPr>
+                                  </pic:nvPicPr>
+                                  <pic:blipFill>
+                                    <a:blip r:embed="rId8">
+                                      <a:extLst/>
+                                    </a:blip>
+                                    <a:stretch>
+                                      <a:fillRect/>
+                                    </a:stretch>
+                                  </pic:blipFill>
+                                  <pic:spPr>
+                                    <a:xfrm>
+                                      <a:off x="0" y="0"/>
+                                      <a:ext cx="1224702" cy="1661034"/>
+                                    </a:xfrm>
+                                    <a:prstGeom prst="rect">
+                                      <a:avLst/>
+                                    </a:prstGeom>
+                                  </pic:spPr>
+                                </pic:pic>
+                              </a:graphicData>
+                            </a:graphic>
+                          </wp:inline>
+                        </w:drawing>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="none" side="bothSides" anchorx="text"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="57150" distB="57150" distL="57150" distR="57150" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69DEA0D1" wp14:editId="1CCC6EE9">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4746928</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="line">
+                  <wp:posOffset>6570</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1359674" cy="1781094"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapThrough wrapText="bothSides" distL="57150" distR="57150">
+                  <wp:wrapPolygon edited="1">
+                    <wp:start x="-101" y="-77"/>
+                    <wp:lineTo x="-101" y="0"/>
+                    <wp:lineTo x="-101" y="21601"/>
+                    <wp:lineTo x="-101" y="21678"/>
+                    <wp:lineTo x="0" y="21678"/>
+                    <wp:lineTo x="21600" y="21678"/>
+                    <wp:lineTo x="21701" y="21678"/>
+                    <wp:lineTo x="21701" y="21601"/>
+                    <wp:lineTo x="21701" y="0"/>
+                    <wp:lineTo x="21701" y="-77"/>
+                    <wp:lineTo x="21600" y="-77"/>
+                    <wp:lineTo x="0" y="-77"/>
+                    <wp:lineTo x="-101" y="-77"/>
+                  </wp:wrapPolygon>
+                </wp:wrapThrough>
+                <wp:docPr id="1073741828" name="officeArt object" descr="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1359674" cy="1781094"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
-                        <a:ln w="9525">
+                        <a:ln w="12700" cap="flat">
                           <a:solidFill>
-                            <a:srgbClr val="000000"/>
+                            <a:srgbClr val="42719B"/>
                           </a:solidFill>
-                          <a:round/>
-[...1 lines deleted...]
-                          <a:tailEnd/>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
                         </a:ln>
-                        <a:extLst>
-[...5 lines deleted...]
-                        </a:extLst>
+                        <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+          <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="0E42E6BA" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-30.3pt,.8pt" to="-30.3pt,.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDGsK0bpwEAAEIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUk1vGyEQvVfKf0Dc67UtpWpXXufgNLmk&#10;raUkP2AM7C4qy6AZ7F3/+wL+aJTcqnJAMB+P9x6zupsGJw6G2KJv5GI2l8J4hdr6rpGvLw+fv0rB&#10;EbwGh9408mhY3q1vPq3GUJsl9ui0IZFAPNdjaGQfY6irilVvBuAZBuNTskUaIKYrdZUmGBP64Krl&#10;fP6lGpF0IFSGOUXvT0m5Lvhta1T81bZsonCNTNxi2ansu7xX6xXUHUHorTrTgH9gMYD16dEr1D1E&#10;EHuyH6AGqwgZ2zhTOFTYtlaZoiGpWczfqXnuIZiiJZnD4WoT/z9Y9fOw8VvK1NXkn8MTqt8sPG56&#10;8J0pBF6OIX3cIltVjYHra0u+cNiS2I0/UKca2EcsLkwtDRky6RNTMft4NdtMUahTUF2iFdSXlkAc&#10;Hw0OIh8a6azPDkANhyeOmQLUl5Ic9vhgnSu/6LwYG/ntdnlbGhid1TmZy5i63caROECeg7KKnpR5&#10;W0a497qA9Qb09/M5gnWnc3rc+bMNWXkeM653qI9butiTPqqwPA9VnoS399L9d/TXfwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAFcMhKDXAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjkFLw0AQhe+C/2EZ&#10;wUtpd60QJGZTipqbF6vidZodk9DsbJrdttFf76gHPQ0f7/HmK1aT79WRxtgFtnC1MKCI6+A6biy8&#10;PFfzG1AxITvsA5OFD4qwKs/PCsxdOPETHTepUTLCMUcLbUpDrnWsW/IYF2Egluw9jB6T4NhoN+JJ&#10;xn2vl8Zk2mPH8qHFge5aqnebg7cQq1faV5+zemberptAy/394wNae3kxrW9BJZrSXxm+9UUdSnHa&#10;hgO7qHoL88xkUpVAjuS/vP1hXRb6v3/5BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMaw&#10;rRunAQAAQgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AFcMhKDXAAAABwEAAA8AAAAAAAAAAAAAAAAAAQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAAFBQAAAAA=&#10;"/>
+              <v:rect id="_x0000_s1027" style="visibility:visible;position:absolute;margin-left:373.8pt;margin-top:0.5pt;width:107.1pt;height:140.2pt;z-index:251659264;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-wrap-distance-left:4.5pt;mso-wrap-distance-top:4.5pt;mso-wrap-distance-right:4.5pt;mso-wrap-distance-bottom:4.5pt;">
+                <v:fill on="f"/>
+                <v:stroke filltype="solid" color="#42719B" opacity="100.0%" weight="1.0pt" dashstyle="solid" endcap="flat" miterlimit="800.0%" joinstyle="miter" linestyle="single" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="none" endarrowwidth="medium" endarrowlength="medium"/>
+                <w10:wrap type="through" side="bothSides" anchorx="text"/>
+              </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F521161" w14:textId="77777777" w:rsidR="00F51F77" w:rsidRPr="00B63BFE" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
+    <w:p w14:paraId="7EB4B918" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B63BFE">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>I. LÍ LỊCH SƠ LƯỢC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F37F50" w14:textId="47F38661" w:rsidR="00344F72" w:rsidRPr="00B63BFE" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
+    <w:p w14:paraId="762DBFE8" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Body"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-        <w:t>Họ</w:t>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Họ và tên: Nguyễn Bảo Trang</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...195 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="2BF63DF7" w14:textId="45A92B84" w:rsidR="00344F72" w:rsidRPr="00B63BFE" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
+    <w:p w14:paraId="54282097" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Body"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...95 lines deleted...]
-        <w:t>07/10/1982</w:t>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Giới tính: Nữ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D91110B" w14:textId="61EFF648" w:rsidR="00344F72" w:rsidRPr="00B63BFE" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
+    <w:p w14:paraId="22771DB2" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Body"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-        <w:t>Nơi</w:t>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ngày, tháng, năm sinh: 07.10.1982</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...68 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="78425193" w14:textId="034C4C49" w:rsidR="00344F72" w:rsidRPr="00B63BFE" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
+    <w:p w14:paraId="4EBAEB2A" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Body"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-        <w:t>Quê</w:t>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nơi sinh: Hà Nội</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    </w:p>
+    <w:p w14:paraId="73DC7841" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Quê quán: Hải Phòng</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...102 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="449CF557" w14:textId="02637CBF" w:rsidR="00F51F77" w:rsidRPr="00B63BFE" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
+    <w:p w14:paraId="6BFE592F" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Body"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-        <w:t>Dân</w:t>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dân tộc: Kinh</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...48 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="64F26309" w14:textId="21174D1C" w:rsidR="00E54626" w:rsidRPr="00B63BFE" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
+    <w:p w14:paraId="17B05EC8" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Body"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-        <w:t>Học</w:t>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Học vị cao nhất: ThS</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...106 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="547CF18E" w14:textId="2CD35CE4" w:rsidR="00F51F77" w:rsidRPr="00B63BFE" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
+    <w:p w14:paraId="6430D820" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Body"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-        <w:t>Năm</w:t>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Năm, nước nhận học vị: 2011, Hà Lan</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...139 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="7AE82C0C" w14:textId="439F62F5" w:rsidR="00344F72" w:rsidRPr="00B63BFE" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
+    <w:p w14:paraId="40E029AD" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Body"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...126 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chức danh khoa học cao nhất: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="584BC474" w14:textId="54A41975" w:rsidR="00F51F77" w:rsidRPr="00B63BFE" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
+    <w:p w14:paraId="72ABBAD2" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Body"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...66 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Năm bổ nhiệm: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DBC773F" w14:textId="56F478A7" w:rsidR="00F51F77" w:rsidRPr="00B63BFE" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
+    <w:p w14:paraId="412AF67C" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Body"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...186 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chức vụ (hiện tại hoặc trước khi nghỉ hưu): </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7237954F" w14:textId="17EE6BFF" w:rsidR="00F51F77" w:rsidRPr="00B63BFE" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
+    <w:p w14:paraId="283ED7FA" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Body"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...546 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Đơn vị công tác (hiện tại hoặc trước khi nghỉ hưu): Trường Đại học Khoa học Xã hội và Nhân văn, Đại học Quốc gia Hà Nội.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5967E76B" w14:textId="1497D162" w:rsidR="00F51F77" w:rsidRPr="00B63BFE" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
+    <w:p w14:paraId="0DF05F00" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Body"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...357 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chỗ ở riêng hoặc địa chỉ liên lạc: Khoa Lịch sử, tầng 3 nhà B, 336 Nguyễn Trãi, Thanh Xuân, Hà Nội.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0225C71F" w14:textId="3DB3B1D6" w:rsidR="00F51F77" w:rsidRPr="00B63BFE" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
+    <w:p w14:paraId="597939EC" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Body"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-        <w:t>Điện</w:t>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Điện thoại liên hệ:</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">CQ: 02438585284 </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...62 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B63BFE">
-[...29 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...34 lines deleted...]
-        <w:t>0387189708</w:t>
+        <w:t>DĐ: ..................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DC4EBDE" w14:textId="217D3417" w:rsidR="00344F72" w:rsidRPr="00B63BFE" w:rsidRDefault="00344F72" w:rsidP="00B63BFE">
+    <w:p w14:paraId="1AAFF20C" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Body"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B63BFE">
-[...66 lines deleted...]
-        <w:t>trangbao@ussh.edu.vn</w:t>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Email: trangbao@ussh.edu.vn</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08C2623A" w14:textId="77777777" w:rsidR="00E54626" w:rsidRPr="00B63BFE" w:rsidRDefault="00E54626" w:rsidP="00B63BFE">
+    <w:p w14:paraId="6AE56BA2" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00DA4DDE">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EF80866" w14:textId="569E0F6B" w:rsidR="00F51F77" w:rsidRPr="00B63BFE" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
+    <w:p w14:paraId="7E5F054F" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B63BFE">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>II. QUÁ TRÌNH ĐÀO TẠO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C66F550" w14:textId="55D07774" w:rsidR="00F51F77" w:rsidRPr="00B63BFE" w:rsidRDefault="00E54626" w:rsidP="00B63BFE">
+    <w:p w14:paraId="1E5B916D" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Body"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...1 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B63BFE">
-[...51 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1. Đại học:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DA8F910" w14:textId="77777777" w:rsidR="001A23FB" w:rsidRPr="00B63BFE" w:rsidRDefault="001A23FB" w:rsidP="00B63BFE">
+    <w:p w14:paraId="39E6C177" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Body"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-        <w:t>Hệ</w:t>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hệ đào tạo: Chính quy</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...85 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26678DB1" w14:textId="77777777" w:rsidR="001A23FB" w:rsidRPr="00B63BFE" w:rsidRDefault="001A23FB" w:rsidP="00B63BFE">
+    <w:p w14:paraId="6498B4EA" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Body"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-          <w:color w:val="FF0000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-        <w:t>Nơi</w:t>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nơi đào tạo:</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Trường Đại học Khoa học Xã hội và Nhân văn, ĐHQG Hà Nội</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...302 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="6DB37F96" w14:textId="003D976F" w:rsidR="001A23FB" w:rsidRPr="00B63BFE" w:rsidRDefault="001A23FB" w:rsidP="00B63BFE">
+    <w:p w14:paraId="5161682C" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Body"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-        <w:t>Ngành</w:t>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ngành học: Lịch sử</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...63 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A3297DA" w14:textId="285CC02B" w:rsidR="001A23FB" w:rsidRPr="00B63BFE" w:rsidRDefault="001A23FB" w:rsidP="00B63BFE">
+    <w:p w14:paraId="20E640CB" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Body"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-        <w:t>Nước</w:t>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nước đào tạo: Việt Nam</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Năm tốt nghiệp: 2005</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C50794C" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bằng đại học 2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="764A325F" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Năm tốt nghiệp: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="177B5795" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. Sau đại học</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71DBA659" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- Thạc sĩ chuyên ngành:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lịch sử</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ăm cấp bằng: 2011</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12899F84" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nơi đào tạo:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Đại học Leiden, Vương quốc Hà Lan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44B9561B" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Tiến sĩ chuyên ngành: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>...............</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-        <w:t>đào</w:t>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Năm cấp bằng: .......................................</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    </w:p>
+    <w:p w14:paraId="15292AC5" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nơi đào tạo:</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-        <w:t>tạo</w:t>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .............................................................</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+    </w:p>
+    <w:p w14:paraId="675A7CB0" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tên luận án: </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-        <w:t>Việt</w:t>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>........................................................................</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Nam</w:t>
+    </w:p>
+    <w:p w14:paraId="156E63D3" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>3. Ngoại ngữ:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B63BFE">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+    </w:p>
+    <w:p w14:paraId="46F8611B" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>1. Anh văn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B63BFE">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...85 lines deleted...]
-        <w:t>2005</w:t>
+        <w:t>Mức độ sử dụng: Thành thạo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F93748D" w14:textId="6E90B2B0" w:rsidR="00666DC9" w:rsidRPr="00B63BFE" w:rsidRDefault="00666DC9" w:rsidP="00B63BFE">
+    <w:p w14:paraId="41B21F47" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Body"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-        <w:t>Bằng</w:t>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Hà Lan                    </w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> 2: </w:t>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Mức độ sử dụng: A2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66EB171E" w14:textId="77777777" w:rsidR="00666DC9" w:rsidRPr="00B63BFE" w:rsidRDefault="00666DC9" w:rsidP="00B63BFE">
+    <w:p w14:paraId="6966B1CB" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00DA4DDE">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Body"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...1828 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="687B5C4B" w14:textId="77777777" w:rsidR="00F51F77" w:rsidRPr="00B63BFE" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
+    <w:p w14:paraId="23BFB222" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Body"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...4 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B63BFE">
-[...6 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>III. QUÁ TRÌNH CÔNG TÁC CHUYÊN MÔN</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9322" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
         </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0DDEF"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1685"/>
         <w:gridCol w:w="4962"/>
         <w:gridCol w:w="2675"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F51F77" w:rsidRPr="00B63BFE" w14:paraId="565F2D47" w14:textId="77777777" w:rsidTr="00364180">
+      <w:tr w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w14:paraId="77F78394" w14:textId="77777777">
         <w:trPr>
+          <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5F9089D4" w14:textId="77777777" w:rsidR="00F51F77" w:rsidRPr="00B63BFE" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
+          <w:p w14:paraId="0C217FB9" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="Body"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...37 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Thời gian</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="47046906" w14:textId="77777777" w:rsidR="00F51F77" w:rsidRPr="00B63BFE" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
+          <w:p w14:paraId="7C2D869D" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="Body"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...59 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Nơi công tác</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0F3DF14F" w14:textId="77777777" w:rsidR="00F51F77" w:rsidRPr="00B63BFE" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
+          <w:p w14:paraId="79922DE4" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="Body"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...81 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Công việc đảm nhiệm</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F97AFF" w:rsidRPr="00B63BFE" w14:paraId="3DC1834A" w14:textId="77777777" w:rsidTr="00364180">
+      <w:tr w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w14:paraId="3656DEFB" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="600"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1C58E4DF" w14:textId="658C7543" w:rsidR="00F97AFF" w:rsidRPr="00B63BFE" w:rsidRDefault="00315BCD" w:rsidP="00B63BFE">
-[...28 lines deleted...]
-              <w:t>-nay</w:t>
+          <w:p w14:paraId="6D7FB96D" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:u w:color="000000"/>
+                <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:bevel/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>2006 - nay</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1950FDF4" w14:textId="194AD3C2" w:rsidR="00F97AFF" w:rsidRPr="00B63BFE" w:rsidRDefault="00405B18" w:rsidP="00B63BFE">
+          <w:p w14:paraId="57F983C1" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:b/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...65 lines deleted...]
-              <w:t>KHXH&amp;NV</w:t>
+                <w:u w:color="000000"/>
+                <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:bevel/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>Khoa Lịch sử, Đại học Khoa học xã hội &amp; Nhân văn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="532B434B" w14:textId="356502B6" w:rsidR="00F97AFF" w:rsidRPr="00B63BFE" w:rsidRDefault="00405B18" w:rsidP="00B63BFE">
-[...4 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="1A407861" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...33 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:u w:color="000000"/>
+                <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:bevel/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>Giảng viên</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4B56E131" w14:textId="77777777" w:rsidR="00F97AFF" w:rsidRPr="00B63BFE" w:rsidRDefault="00F97AFF" w:rsidP="00B63BFE">
+    <w:p w14:paraId="2A4CE0BD" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00DA4DDE">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2687141B" w14:textId="77777777" w:rsidR="00F51F77" w:rsidRPr="00B63BFE" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
+    <w:p w14:paraId="62567B44" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B63BFE">
-[...7 lines deleted...]
-        <w:t>IV. QUÁ TRÌNH NGHIÊN CỨU KHOA HỌC</w:t>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>IV. QU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Á </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ì</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NH NGHI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ê</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>N C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ứ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>U KHOA H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ọ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>C</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="271B2873" w14:textId="13FC68AF" w:rsidR="00F51F77" w:rsidRPr="00B63BFE" w:rsidRDefault="0025551F" w:rsidP="00B63BFE">
+    <w:p w14:paraId="2AC3B9EB" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Body"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B63BFE">
-[...8 lines deleted...]
-        <w:t xml:space="preserve">1. </w:t>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1. C</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-        <w:t>Các</w:t>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>á</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">c </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-        <w:t>đề</w:t>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">đề </w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-        <w:t>tài</w:t>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>à</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i nghi</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-        <w:t>nghiên</w:t>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ê</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n c</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-        <w:t>cứu</w:t>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ứ</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u khoa h</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-        <w:t>khoa</w:t>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ọ</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">c </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-        <w:t>học</w:t>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">đã </w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...41 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>va</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">̀ </w:t>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>̀ đ</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...69 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ang tham gia:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9322" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
         </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0DDEF"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="562"/>
-        <w:gridCol w:w="3090"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="3261"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1984"/>
+        <w:gridCol w:w="1814"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F51F77" w:rsidRPr="00B63BFE" w14:paraId="4942F6FC" w14:textId="77777777" w:rsidTr="00AE0A50">
+      <w:tr w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w14:paraId="704FD797" w14:textId="77777777" w:rsidTr="00CF67C7">
         <w:trPr>
+          <w:trHeight w:val="900"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57EB990B" w14:textId="77777777" w:rsidR="00F51F77" w:rsidRPr="00B63BFE" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
+          <w:p w14:paraId="31C03A86" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="Body"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...10 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>TT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="045B2FF7" w14:textId="77777777" w:rsidR="00F51F77" w:rsidRPr="00B63BFE" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
+          <w:p w14:paraId="3691EB77" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="Body"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Tên đề tài nghiên cứu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17030455" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Năm bắt đầu/Năm hoàn thành</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69C9EB05" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Đề tài cấp (NN, Bộ, ngành, trường)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="024A1D39" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Trách nhiệm tham gia trong đề tài</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w14:paraId="228153F2" w14:textId="77777777" w:rsidTr="00CF67C7">
+        <w:trPr>
+          <w:trHeight w:val="680"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="420EAB6D" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00DA4DDE"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47D350D6" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+              <w:spacing w:line="380" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-PT"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>Địa chí Đông Anh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10D0EC39" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
                 <w:color w:val="000000"/>
+                <w:u w:color="000000"/>
+                <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:bevel/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>2010-2012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A030F50" w14:textId="5556654F" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+              <w:spacing w:line="380" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>Đ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ề</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF67C7" w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>tài h</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ợ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>p tác đ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ị</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>a phương</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="226F4A47" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+              <w:spacing w:line="380" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>Thành viên</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w14:paraId="6EB0C6D7" w14:textId="77777777" w:rsidTr="00CF67C7">
+        <w:trPr>
+          <w:trHeight w:val="680"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="567E2FB2" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00DA4DDE"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41F8B620" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+              <w:spacing w:line="380" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-PT"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>Địa chí Nam Định</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D6FCA21" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+              <w:spacing w:line="380" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>2023-2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44AA5264" w14:textId="6E797D42" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+              <w:spacing w:line="380" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>Đ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ề</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF67C7" w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>tài h</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ợ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>p tác đ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ị</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>a phương</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5527B0A7" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+              <w:spacing w:line="380" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>Thành viên</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w14:paraId="1139E842" w14:textId="77777777" w:rsidTr="00CF67C7">
+        <w:trPr>
+          <w:trHeight w:val="680"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EC90D96" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00DA4DDE"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="521AE11F" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+              <w:spacing w:line="380" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>Địa chí Ninh Thuận</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C3B53DA" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+              <w:spacing w:line="380" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>2023-2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B0CBA1F" w14:textId="45C74CF4" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+              <w:spacing w:line="380" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>Đ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ề</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF67C7" w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>tài h</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ợ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>p tác đ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ị</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>a phương</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="724D0EB3" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+              <w:spacing w:line="380" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>Thành viên</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w14:paraId="6EF9234A" w14:textId="77777777" w:rsidTr="00CF67C7">
+        <w:trPr>
+          <w:trHeight w:val="1748"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="758FEFEF" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00DA4DDE"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DF49A5D" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+              <w:spacing w:line="380" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ộ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>t nghiên c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ứ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>u so sánh v</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t xml:space="preserve">ề </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>chính sách qu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ả</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>n lý m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ạ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>i dâm t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ạ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>i đô th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t xml:space="preserve">ị </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ờ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>i k</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t xml:space="preserve">ỳ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>thu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ộ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>c đ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ị</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t xml:space="preserve">ở </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>Đông Nam Á – Trư</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ờ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ng h</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ợ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>p Sài Gòn, Surabaya và Singapore</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BD2A30D" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+              <w:spacing w:line="380" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>2022-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AC5E536" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+              <w:spacing w:line="380" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>Đề tài cơ sở</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14F7515D" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:u w:color="000000"/>
+                <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:bevel/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>Chủ trì</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w14:paraId="54C1B605" w14:textId="77777777" w:rsidTr="00CF67C7">
+        <w:trPr>
+          <w:trHeight w:val="3340"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66CBCB29" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00DA4DDE"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="333DD8B5" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+              <w:spacing w:line="380" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>Nghiên c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ứ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>u, đ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t xml:space="preserve">ề </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>xu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ấ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>t, chuy</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ể</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>n giao gi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ả</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>i pháp và mô hình phát tri</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ể</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>n công nghi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ệ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>p văn hóa và sáng t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ạ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>o, góp ph</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ầ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>n b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ả</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>o t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ồ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>n và phát huy giá tr</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t xml:space="preserve">ị </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>các di tích l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ị</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ch s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t xml:space="preserve">ử </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>cách m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ạ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t xml:space="preserve">ng </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t xml:space="preserve">ở </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ố</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>n qu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ậ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>n trung tâm Hà N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ộ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>i (Ba Đình, Hoàn Ki</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ế</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>m, Đ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ố</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ng Đa, Hai Bà Trưng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66AF7869" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:u w:color="000000"/>
+                <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:bevel/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>Đang thực hiện</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74AB3A1E" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+              <w:spacing w:line="380" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>Đ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t xml:space="preserve">ề </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>tài ĐHQG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67E19944" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+              <w:spacing w:line="380" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>Thành viên</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2670C25F" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00DA4DDE">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EDD8735" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00DA4DDE">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2398EE26" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. Các công trình khoa học đã công bố: (tên công trình, nă</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>m c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ông bố, nơ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>i c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF67C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ông bố...)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CF4DEE1" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00DA4DDE">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9425" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0DDEF"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="103"/>
+        <w:gridCol w:w="436"/>
+        <w:gridCol w:w="2717"/>
+        <w:gridCol w:w="499"/>
+        <w:gridCol w:w="776"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="74"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w14:paraId="28A78E5E" w14:textId="77777777" w:rsidTr="00CF67C7">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="74" w:type="dxa"/>
+          <w:trHeight w:val="900"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="539" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="191724A0" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>TT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2717" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27E4BB29" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Tên công trình</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CECCDBE" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Năm công bố</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="739DAE30" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...60 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Tên tạp chí</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="394BB899" w14:textId="77777777" w:rsidR="00F51F77" w:rsidRPr="00B63BFE" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
+          <w:p w14:paraId="0330622D" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="Body"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...125 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Tác giả chính/đồng tác giả</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28F5A352" w14:textId="77777777" w:rsidR="00F51F77" w:rsidRPr="00B63BFE" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
+          <w:p w14:paraId="7232F9D6" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="Body"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Tạp chí danh mục ISI/Scopus/khác</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w14:paraId="5893EA5E" w14:textId="77777777" w:rsidTr="00CF67C7">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="74" w:type="dxa"/>
+          <w:trHeight w:val="1470"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="539" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F0D6DDC" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00DA4DDE"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2717" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="013C763B" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+              <w:spacing w:line="380" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...129 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="1F1F1F"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>Regulations on Prostitution: A Case of Surabaya (Indonesia) 1852-1930”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72873D2E" w14:textId="77777777" w:rsidR="00F51F77" w:rsidRPr="00B63BFE" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
+          <w:p w14:paraId="079058BB" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:b/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...175 lines deleted...]
-            </w:pPr>
+                <w:u w:color="000000"/>
+                <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:bevel/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>2024</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="002E88EF" w14:textId="3AE13B19" w:rsidR="00F97AFF" w:rsidRPr="005F7632" w:rsidRDefault="00C958DF" w:rsidP="00C958DF">
+          <w:p w14:paraId="47A8A040" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+              <w:pStyle w:val="Body"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+              </w:tabs>
+              <w:spacing w:line="380" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...1 lines deleted...]
-                <w:szCs w:val="26"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...87 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ạ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>p chí Khoa h</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ọ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>c Xã h</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ộ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>i Vi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ệ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>t Nam, s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t xml:space="preserve">ố </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>8, 2023, 110-117</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1447DD05" w14:textId="45DEC5CE" w:rsidR="00F97AFF" w:rsidRPr="005F7632" w:rsidRDefault="00C26E14" w:rsidP="00B63BFE">
+          <w:p w14:paraId="2B18A3EF" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...10 lines deleted...]
-              <w:t>2009</w:t>
+                <w:u w:color="000000"/>
+                <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:bevel/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>Tác giả duy nhất</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23F6B208" w14:textId="75D34A85" w:rsidR="00F97AFF" w:rsidRPr="005F7632" w:rsidRDefault="00C26E14" w:rsidP="00B63BFE">
+          <w:p w14:paraId="6B55E089" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00DA4DDE"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w14:paraId="7D3269AC" w14:textId="77777777" w:rsidTr="00CF67C7">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="74" w:type="dxa"/>
+          <w:trHeight w:val="1762"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="539" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D930911" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00DA4DDE"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2717" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CCFA0C0" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="Body"/>
+              <w:spacing w:line="380" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>Bư</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ớ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>c đ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ầ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>u so sánh v</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t xml:space="preserve">ề </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>quy đ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ị</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>nh m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ạ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>i dâm th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ờ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>i k</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t xml:space="preserve">ỳ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>thu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ộ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>c đ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ị</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>a (trư</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ờ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ng h</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ợ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>p Surabaya và Sài Gòn)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A189B01" w14:textId="5C178032" w:rsidR="00F97AFF" w:rsidRPr="005F7632" w:rsidRDefault="00C958DF" w:rsidP="00B63BFE">
+          <w:p w14:paraId="5456BBD7" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...62 lines deleted...]
-            </w:pPr>
+                <w:u w:color="000000"/>
+                <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:bevel/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>2023</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="614DA0BA" w14:textId="6D36B109" w:rsidR="00F97AFF" w:rsidRPr="005F7632" w:rsidRDefault="00C958DF" w:rsidP="00B63BFE">
+          <w:p w14:paraId="1E711BFF" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="Body"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="380" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...62 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>J</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="1F1F1F"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ournal of Vietnam Social Sciences</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A1BF14F" w14:textId="0E57427C" w:rsidR="00F97AFF" w:rsidRPr="005F7632" w:rsidRDefault="00C26E14" w:rsidP="00B63BFE">
+          <w:p w14:paraId="744BC6E5" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...10 lines deleted...]
-              <w:t>2012-2015</w:t>
+                <w:u w:color="000000"/>
+                <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:bevel/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>Tác giả duy nhất</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D055990" w14:textId="1D76C157" w:rsidR="00F97AFF" w:rsidRPr="005F7632" w:rsidRDefault="00F97AFF" w:rsidP="00B63BFE">
+          <w:p w14:paraId="1A1A476A" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00DA4DDE"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w14:paraId="18E6C6F9" w14:textId="77777777" w:rsidTr="00CF67C7">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="74" w:type="dxa"/>
+          <w:trHeight w:val="1090"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="539" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="120CE638" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00DA4DDE"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2717" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13E8BA34" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="Body"/>
+              <w:spacing w:line="380" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>Truy</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ề</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>n th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ố</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ng ph</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t xml:space="preserve">ụ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t xml:space="preserve">ữ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>Vi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ệ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>t Nam trong l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ị</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ch s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ử</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7149B882" w14:textId="3EF2CFAC" w:rsidR="00F97AFF" w:rsidRPr="005F7632" w:rsidRDefault="00C958DF" w:rsidP="00B63BFE">
+          <w:p w14:paraId="623C17C8" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...62 lines deleted...]
-            </w:pPr>
+                <w:u w:color="000000"/>
+                <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:bevel/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>2008</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DCD8AB0" w14:textId="687EC511" w:rsidR="00F97AFF" w:rsidRPr="005F7632" w:rsidRDefault="00C958DF" w:rsidP="00B63BFE">
+          <w:p w14:paraId="36694B05" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="Body"/>
+              <w:spacing w:line="380" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...4 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...477 lines deleted...]
-              <w:t xml:space="preserve"> Nam Á</w:t>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>Nxb Hà N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ộ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t xml:space="preserve">i </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="514E75ED" w14:textId="625AFDAF" w:rsidR="00F97AFF" w:rsidRPr="005F7632" w:rsidRDefault="00C958DF" w:rsidP="00B63BFE">
+          <w:p w14:paraId="006FBFDC" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Tahoma"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...12 lines deleted...]
-              <w:t>2022-2023</w:t>
+                <w:u w:color="000000"/>
+                <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:bevel/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>Tác giả</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A0EE5D4" w14:textId="1289CC4A" w:rsidR="00F97AFF" w:rsidRPr="005F7632" w:rsidRDefault="00C958DF" w:rsidP="00B63BFE">
+          <w:p w14:paraId="5A200182" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00DA4DDE"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w14:paraId="34CC54FB" w14:textId="77777777" w:rsidTr="00CF67C7">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="74" w:type="dxa"/>
+          <w:trHeight w:val="2230"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="539" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="686C0F3A" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00DA4DDE"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2717" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14911CEF" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="Body"/>
+              <w:spacing w:line="380" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...3 lines deleted...]
-                <w:lang w:val="vi-VN"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F7632">
-[...7 lines deleted...]
-              <w:t>Đại học KHXH &amp; NV</w:t>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>Giáo d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ụ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>c Thăng Long – Hà N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ộ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>i: Quá trình, kinh nghi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ệ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>m l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ị</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ch s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t xml:space="preserve">ử </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>và đ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ị</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>nh hư</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ớ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ng phát tri</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ể</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>n</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3893E2F6" w14:textId="7B4B4947" w:rsidR="00F97AFF" w:rsidRPr="005F7632" w:rsidRDefault="00C958DF" w:rsidP="00B63BFE">
+          <w:p w14:paraId="1E0FAFC7" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...143 lines deleted...]
-              <w:t>TT</w:t>
+                <w:u w:color="000000"/>
+                <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:bevel/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>2010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E39DC4A" w14:textId="77777777" w:rsidR="00F51F77" w:rsidRPr="005F7632" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
+          <w:p w14:paraId="5AD72C8C" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:pStyle w:val="Body"/>
+              <w:spacing w:line="380" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...201 lines deleted...]
-              <w:t xml:space="preserve"> chí</w:t>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>Nxb Hà N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ộ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t xml:space="preserve">i </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E9CEDEF" w14:textId="77777777" w:rsidR="00F51F77" w:rsidRPr="005F7632" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
+          <w:p w14:paraId="0BD4ED1A" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:b/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...124 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:u w:color="000000"/>
+                <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:bevel/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>Tham gia biên soạn</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2009" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05609F67" w14:textId="27992C68" w:rsidR="00F51F77" w:rsidRPr="005F7632" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
-[...121 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="0298A3B0" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00DA4DDE"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D4CDD" w:rsidRPr="005F7632" w14:paraId="0174CC32" w14:textId="77777777" w:rsidTr="00AE0A50">
+      <w:tr w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w14:paraId="12ED788A" w14:textId="77777777" w:rsidTr="00CF67C7">
         <w:trPr>
-          <w:trHeight w:val="482"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="74" w:type="dxa"/>
+          <w:trHeight w:val="710"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="dxa"/>
+            <w:tcW w:w="539" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FF87C45" w14:textId="77777777" w:rsidR="003D4CDD" w:rsidRPr="005F7632" w:rsidRDefault="003D4CDD" w:rsidP="00B63BFE">
+          <w:p w14:paraId="1DE4E3F3" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00DA4DDE"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2717" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7109A5AF" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...8 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:pStyle w:val="Body"/>
+              <w:spacing w:line="380" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>Đ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ị</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>a chí Đông Anh – Hà N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ộ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AC43BC9" w14:textId="794EBB4F" w:rsidR="003D4CDD" w:rsidRPr="005F7632" w:rsidRDefault="00C26E14" w:rsidP="00B63BFE">
+          <w:p w14:paraId="1A26248F" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...343 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:u w:color="000000"/>
+                <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:bevel/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>2012</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="253643E5" w14:textId="3F601B18" w:rsidR="003D4CDD" w:rsidRPr="005F7632" w:rsidRDefault="00C26E14" w:rsidP="00B63BFE">
+          <w:p w14:paraId="445550B3" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="Body"/>
+              <w:spacing w:line="380" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F7632">
-[...61 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>Nxb. Chính tr</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t xml:space="preserve">ị </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>Qu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ố</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>c gia, Hà N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ộ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t xml:space="preserve">i </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D56F917" w14:textId="133EA15E" w:rsidR="003D4CDD" w:rsidRPr="005F7632" w:rsidRDefault="00C26E14" w:rsidP="00B63BFE">
+          <w:p w14:paraId="1805B933" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...33 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:u w:color="000000"/>
+                <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:bevel/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>Tham gia biên soạn</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2009" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C9EC192" w14:textId="77777777" w:rsidR="003D4CDD" w:rsidRPr="005F7632" w:rsidRDefault="003D4CDD" w:rsidP="00B63BFE">
-[...9 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="2E9E88A9" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00DA4DDE"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D4CDD" w:rsidRPr="005F7632" w14:paraId="65B34634" w14:textId="77777777" w:rsidTr="00AE0A50">
+      <w:tr w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w14:paraId="260739C8" w14:textId="77777777" w:rsidTr="00CF67C7">
         <w:trPr>
-          <w:trHeight w:val="482"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="74" w:type="dxa"/>
+          <w:trHeight w:val="1470"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="dxa"/>
+            <w:tcW w:w="539" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78CA3895" w14:textId="77777777" w:rsidR="003D4CDD" w:rsidRPr="005F7632" w:rsidRDefault="003D4CDD" w:rsidP="00B63BFE">
+          <w:p w14:paraId="3B360200" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00DA4DDE"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2717" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21F798DD" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...8 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:pStyle w:val="Body"/>
+              <w:spacing w:line="380" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>Công cu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ộ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>c trung hưng đ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ấ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>t nư</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ớ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>c c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ủ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>a h</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t xml:space="preserve">ọ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>Khúc cu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ố</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>i th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t xml:space="preserve">ế </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>k</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t xml:space="preserve">ỷ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>XI-đ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ầ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>u th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t xml:space="preserve">ế </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>k</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ỷ</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00E9A299" w14:textId="62CAFA9B" w:rsidR="003D4CDD" w:rsidRPr="005F7632" w:rsidRDefault="00C26E14" w:rsidP="00B63BFE">
+          <w:p w14:paraId="32B0081D" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...66 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:u w:color="000000"/>
+                <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:bevel/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>2021</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E0F66FB" w14:textId="72B964C9" w:rsidR="003D4CDD" w:rsidRPr="005F7632" w:rsidRDefault="00C26E14" w:rsidP="00B63BFE">
+          <w:p w14:paraId="2634125C" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="Body"/>
+              <w:spacing w:line="380" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F7632">
-[...145 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>Nxb. Chính tr</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t xml:space="preserve">ị </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>Qu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ố</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>c gia, Hà N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>ộ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+                <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:miter w14:lim="400000"/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t xml:space="preserve">i </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07506F75" w14:textId="7B604B1C" w:rsidR="003D4CDD" w:rsidRPr="005F7632" w:rsidRDefault="00C26E14" w:rsidP="00B63BFE">
+          <w:p w14:paraId="36B11463" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...53 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:u w:color="000000"/>
+                <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:bevel/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>Đồng tác giả</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2009" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33D0A0BD" w14:textId="77777777" w:rsidR="003D4CDD" w:rsidRPr="005F7632" w:rsidRDefault="003D4CDD" w:rsidP="00B63BFE">
-[...9 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="4267DFF3" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00DA4DDE"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D4CDD" w:rsidRPr="005F7632" w14:paraId="6A0A7D58" w14:textId="77777777" w:rsidTr="00AE0A50">
+      <w:tr w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w14:paraId="66013252" w14:textId="77777777" w:rsidTr="00CF67C7">
+        <w:tblPrEx>
+          <w:jc w:val="left"/>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="482"/>
-          <w:jc w:val="center"/>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="103" w:type="dxa"/>
+          <w:trHeight w:val="2110"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="dxa"/>
-[...860 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="737B5E8E" w14:textId="77777777" w:rsidR="00F51F77" w:rsidRPr="00B63BFE" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
+          <w:p w14:paraId="7E8B4B2A" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00DA4DDE">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="Body"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5EE76911" w14:textId="77777777" w:rsidR="00F51F77" w:rsidRPr="00B63BFE" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
+          <w:p w14:paraId="40CF9061" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="Body"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Xác nhận của</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75E2B878" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...140 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>cơ quan chủ quản</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6DF9D35C" w14:textId="4BEF9646" w:rsidR="00F51F77" w:rsidRPr="00B63BFE" w:rsidRDefault="00E54626" w:rsidP="00B63BFE">
+          <w:p w14:paraId="15CBCEA1" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="Body"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
-                <w:color w:val="000000"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hà Nội, ngày </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
-                <w:color w:val="000000"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
-                <w:color w:val="000000"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">áng </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
-                <w:color w:val="000000"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
-                <w:color w:val="000000"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> năm 202</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
-                <w:color w:val="000000"/>
-[...87 lines deleted...]
-              <w:t>2022</w:t>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="242E73EC" w14:textId="77777777" w:rsidR="00F51F77" w:rsidRPr="00B63BFE" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
+          <w:p w14:paraId="46C2B3DB" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="Body"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+            <w:r w:rsidRPr="00CF67C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...77 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Người khai kí tên</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="5262603D" w14:textId="56407C72" w:rsidR="00F51F77" w:rsidRPr="00B63BFE" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
+          <w:p w14:paraId="367AA955" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00DA4DDE">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="Body"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
-                <w:color w:val="000000"/>
-[...156 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="29C3CAAB" w14:textId="77777777" w:rsidR="00E54626" w:rsidRPr="00B63BFE" w:rsidRDefault="00E54626" w:rsidP="00B63BFE">
+          <w:p w14:paraId="1ABEF461" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00DA4DDE">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="Body"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="38B8982A" w14:textId="77777777" w:rsidR="00E54626" w:rsidRPr="00B63BFE" w:rsidRDefault="00E54626" w:rsidP="00B63BFE">
+          <w:p w14:paraId="2AB1E031" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00DA4DDE">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="Body"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7FDE6E71" w14:textId="77777777" w:rsidR="00E54626" w:rsidRPr="00B63BFE" w:rsidRDefault="00E54626" w:rsidP="00B63BFE">
+          <w:p w14:paraId="04F27F10" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00DA4DDE">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="Body"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...79 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2656A18A" w14:textId="77777777" w:rsidR="00F51F77" w:rsidRPr="00B63BFE" w:rsidRDefault="00F51F77" w:rsidP="003D4CDD">
+    <w:p w14:paraId="56F465C1" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7" w:rsidRDefault="00DA4DDE">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:pStyle w:val="Body"/>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AFAF362" w14:textId="48324FBF" w:rsidR="00F30FA6" w:rsidRPr="00B63BFE" w:rsidRDefault="00DC1D7D" w:rsidP="00DC1D7D">
-[...19 lines deleted...]
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
+    <w:sectPr w:rsidR="00DA4DDE" w:rsidRPr="00CF67C7">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="48CA13CD" w14:textId="77777777" w:rsidR="00B846E8" w:rsidRDefault="00B846E8">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="75B5FED1" w14:textId="77777777" w:rsidR="00B846E8" w:rsidRDefault="00B846E8">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Arial Unicode MS">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-[...5 lines deleted...]
-    <w:charset w:val="80"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name=".VnTimeH">
-    <w:altName w:val="Courier New"/>
+  <w:font w:name="Helvetica Neue">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Palatino Linotype">
+    <w:panose1 w:val="02040502050505030304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name=".VnTime">
+    <w:panose1 w:val="020B7200000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...34 lines deleted...]
-  <w:font w:name="Calibri Light">
+  <w:font w:name=".VnTimeH">
+    <w:panose1 w:val="020B7200000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000013" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...429 lines deleted...]
-</w:numbering>
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5FE9505C" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRDefault="00DA4DDE">
+    <w:pPr>
+      <w:pStyle w:val="HeaderFooter"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="6A957655" w14:textId="77777777" w:rsidR="00B846E8" w:rsidRDefault="00B846E8">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5542F992" w14:textId="77777777" w:rsidR="00B846E8" w:rsidRDefault="00B846E8">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0BD636D7" w14:textId="77777777" w:rsidR="00DA4DDE" w:rsidRDefault="00DA4DDE">
+    <w:pPr>
+      <w:pStyle w:val="HeaderFooter"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:displayBackgroundShape/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F51F77"/>
-[...35 lines deleted...]
-    <w:rsid w:val="00F97AFF"/>
+    <w:rsidRoot w:val="00DA4DDE"/>
+    <w:rsid w:val="00434658"/>
+    <w:rsid w:val="00B846E8"/>
+    <w:rsid w:val="00CF67C7"/>
+    <w:rsid w:val="00DA4DDE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1027"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0F8FAB23"/>
+  <w14:docId w14:val="5150F91D"/>
+  <w15:docId w15:val="{00EBC77F-396B-4B81-8FA7-A25031C2F5EA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:bdr w:val="nil"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+          <w:bar w:val="nil"/>
+        </w:pBdr>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="276">
-[...145 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F51F77"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
-[...56 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00113318"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...4 lines deleted...]
-    <w:rsid w:val="00F97AFF"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeaderFooter">
+    <w:name w:val="Header &amp; Footer"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-[...9 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9020"/>
+      </w:tabs>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="zh-CN"/>
+      <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Arial Unicode MS"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+        <w14:noFill/>
+        <w14:prstDash w14:val="solid"/>
+        <w14:bevel/>
+      </w14:textOutline>
     </w:rPr>
-    <w:tblPr>
-[...15 lines deleted...]
-    </w:tblPr>
   </w:style>
-</w:styles>
-[...170 lines deleted...]
-    <w:rsid w:val="00F51F77"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
+    <w:name w:val="Style1"/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:color="000000"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...24 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body">
+    <w:name w:val="Body"/>
+    <w:rPr>
+      <w:rFonts w:ascii=".VnTime" w:eastAsia=".VnTime" w:hAnsi=".VnTime" w:cs=".VnTime"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:u w:color="000000"/>
+      <w:lang w:val="de-DE"/>
+      <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+        <w14:noFill/>
+        <w14:prstDash w14:val="solid"/>
+        <w14:bevel/>
+      </w14:textOutline>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00F51F77"/>
-[...2 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii=".VnTimeH" w:eastAsia="MS Mincho" w:hAnsi=".VnTimeH" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii=".VnTimeH" w:eastAsia=".VnTimeH" w:hAnsi=".VnTimeH" w:cs=".VnTimeH"/>
       <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="20"/>
+      <w:szCs w:val="24"/>
+      <w:u w:color="000000"/>
+      <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+        <w14:noFill/>
+        <w14:prstDash w14:val="solid"/>
+        <w14:bevel/>
+      </w14:textOutline>
     </w:rPr>
-  </w:style>
-[...93 lines deleted...]
-    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...4 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office Theme">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="A7A7A7"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="535353"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="FF00FF"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office Theme">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Helvetica Neue"/>
+        <a:ea typeface="Helvetica Neue"/>
+        <a:cs typeface="Helvetica Neue"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface=".VnTimeH"/>
+        <a:ea typeface=".VnTimeH"/>
+        <a:cs typeface=".VnTimeH"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office Theme">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="129999"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="104999"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat">
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+        <a:sp3d/>
+      </a:spPr>
+      <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="45719" tIns="45719" rIns="45719" bIns="45719" numCol="1" spcCol="38100" rtlCol="0" anchor="ctr">
+        <a:spAutoFit/>
+      </a:bodyPr>
+      <a:lstStyle>
+        <a:defPPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="0" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+            <a:latin typeface="Calibri"/>
+            <a:ea typeface="Calibri"/>
+            <a:cs typeface="Calibri"/>
+            <a:sym typeface="Calibri"/>
+          </a:defRPr>
+        </a:defPPr>
+        <a:lvl1pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl1pPr>
+        <a:lvl2pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl2pPr>
+        <a:lvl3pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl3pPr>
+        <a:lvl4pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl4pPr>
+        <a:lvl5pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl5pPr>
+        <a:lvl6pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl6pPr>
+        <a:lvl7pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl7pPr>
+        <a:lvl8pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl8pPr>
+        <a:lvl9pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl9pPr>
+      </a:lstStyle>
+      <a:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="none"/>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr>
+        <a:noFill/>
+        <a:ln w="12700" cap="flat">
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+        <a:sp3d/>
+      </a:spPr>
+      <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91439" tIns="45719" rIns="91439" bIns="45719" numCol="1" spcCol="38100" rtlCol="0" anchor="t">
+        <a:noAutofit/>
+      </a:bodyPr>
+      <a:lstStyle>
+        <a:defPPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:defPPr>
+        <a:lvl1pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl1pPr>
+        <a:lvl2pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl2pPr>
+        <a:lvl3pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl3pPr>
+        <a:lvl4pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl4pPr>
+        <a:lvl5pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl5pPr>
+        <a:lvl6pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl6pPr>
+        <a:lvl7pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl7pPr>
+        <a:lvl8pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl8pPr>
+        <a:lvl9pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl9pPr>
+      </a:lstStyle>
+      <a:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="none"/>
+      </a:style>
+    </a:lnDef>
+    <a:txDef>
+      <a:spPr>
+        <a:noFill/>
+        <a:ln w="12700" cap="flat">
+          <a:noFill/>
+          <a:miter lim="400000"/>
+        </a:ln>
+        <a:effectLst/>
+        <a:sp3d/>
+      </a:spPr>
+      <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="45719" tIns="45719" rIns="45719" bIns="45719" numCol="1" spcCol="38100" rtlCol="0" anchor="t">
+        <a:spAutoFit/>
+      </a:bodyPr>
+      <a:lstStyle>
+        <a:defPPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="0" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+            <a:latin typeface="Calibri"/>
+            <a:ea typeface="Calibri"/>
+            <a:cs typeface="Calibri"/>
+            <a:sym typeface="Calibri"/>
+          </a:defRPr>
+        </a:defPPr>
+        <a:lvl1pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl1pPr>
+        <a:lvl2pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl2pPr>
+        <a:lvl3pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl3pPr>
+        <a:lvl4pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl4pPr>
+        <a:lvl5pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl5pPr>
+        <a:lvl6pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl6pPr>
+        <a:lvl7pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl7pPr>
+        <a:lvl8pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl8pPr>
+        <a:lvl9pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl9pPr>
+      </a:lstStyle>
+      <a:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="none"/>
+      </a:style>
+    </a:txDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>467</Words>
-[...1 lines deleted...]
-  <Application>Microsoft Macintosh Word</Application>
+  <Words>513</Words>
+  <Characters>2930</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
+  <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3125</CharactersWithSpaces>
+  <CharactersWithSpaces>3437</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>