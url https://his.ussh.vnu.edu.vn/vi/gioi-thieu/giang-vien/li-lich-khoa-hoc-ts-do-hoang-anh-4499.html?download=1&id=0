--- v0 (2025-11-04)
+++ v1 (2026-10-15)
@@ -1,6440 +1,4349 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w14:paraId="29C7474E" w14:textId="75334F33" w:rsidR="00F51F77" w:rsidRPr="009A34AC" w:rsidRDefault="00F51F77" w:rsidP="003D4CDD">
+    <w:p w:rsidR="008818DA" w:rsidRPr="0008741F" w:rsidRDefault="004243D3" w:rsidP="0008741F">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Title"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...2 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A34AC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+      <w:r w:rsidRPr="008818DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...4 lines deleted...]
-        <w:t>LÍ LỊCH KHOA HỌC</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>THÔNG TIN GIẢNG VIÊN</w:t>
+      </w:r>
+      <w:r w:rsidR="0008741F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D07321B" w14:textId="77777777" w:rsidR="00F51F77" w:rsidRPr="009A34AC" w:rsidRDefault="00F51F77" w:rsidP="003D4CDD">
+    <w:p w:rsidR="009561BC" w:rsidRDefault="0081122E" w:rsidP="007E1DFB">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A34AC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="0081122E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...6 lines deleted...]
-        <w:t>(Dùng cho cán bộ tham gia đào tạo đại học ở Đại học Quốc gia Hà Nội)</w:t>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>TS. ĐỖ HOÀNG ÁNH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CBABE8E" w14:textId="4FC61454" w:rsidR="00364180" w:rsidRPr="009A34AC" w:rsidRDefault="00364180" w:rsidP="003D4CDD">
+    <w:p w:rsidR="00575CDA" w:rsidRPr="008818DA" w:rsidRDefault="00A7431A" w:rsidP="007E1DFB">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
-          <w:i/>
-[...105 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
           <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11A6AB73" wp14:editId="7B36CDA7">
-[...7 lines deleted...]
-            <wp:extent cx="1714500" cy="1714500"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="201246A4" wp14:editId="782CB55A">
+            <wp:extent cx="1699260" cy="1699260"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="2" name="Picture 2" descr="Lý lịch Khoa học TS Đỗ Hoàng Ánh"/>
+            <wp:docPr id="2" name="Picture 2" descr="C:\Users\TMSS\Documents\___LAMVIEC___\_DHAs_A_ThongtinCN_LLKH_2_PUBLIC\261006 llkh yeu cau doi web kls\_XulyThongtin261006\avt_261006_ok\20261007_014025_000_ok5.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="Lý lịch Khoa học TS Đỗ Hoàng Ánh"/>
+                    <pic:cNvPr id="0" name="Picture 2" descr="C:\Users\TMSS\Documents\___LAMVIEC___\_DHAs_A_ThongtinCN_LLKH_2_PUBLIC\261006 llkh yeu cau doi web kls\_XulyThongtin261006\avt_261006_ok\20261007_014025_000_ok5.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6">
+                    <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1714500" cy="1714500"/>
+                      <a:ext cx="1699260" cy="1699260"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
-                    <a:effectLst>
-[...1 lines deleted...]
-                    </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00F51F77" w:rsidRPr="009A34AC">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="0B938BFD" w14:textId="69C467AA" w:rsidR="00CA09DE" w:rsidRPr="00CA09DE" w:rsidRDefault="00CA09DE" w:rsidP="00F94406">
+    <w:p w:rsidR="00EE538B" w:rsidRDefault="00EE538B" w:rsidP="007E1DFB">
       <w:pPr>
-        <w:pStyle w:val="Subtitle"/>
-[...288 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2687141B" w14:textId="690877A5" w:rsidR="00F51F77" w:rsidRDefault="004E0FE8" w:rsidP="00B63BFE">
+    <w:p w:rsidR="00726C1D" w:rsidRPr="008818DA" w:rsidRDefault="004243D3" w:rsidP="005703CB">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008818DA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="009B6D99">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Họ và tên</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008818DA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008818DA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Đỗ Hoàng Ánh</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00726C1D" w:rsidRDefault="004243D3" w:rsidP="005703CB">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008818DA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidR="00806EF1" w:rsidRPr="00806EF1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Học vị</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008818DA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008818DA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tiến sĩ</w:t>
+      </w:r>
+      <w:r w:rsidR="00893A73">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2016)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00726C1D" w:rsidRPr="008818DA" w:rsidRDefault="004243D3" w:rsidP="005703CB">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008818DA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A04A00" w:rsidRPr="00A04A00">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Chức danh nghề nghiệp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008818DA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008818DA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Giảng viên</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CB26D9" w:rsidRDefault="004243D3" w:rsidP="005703CB">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008818DA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC1F85">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Lĩnh vực c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008818DA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">huyên môn: </w:t>
+      </w:r>
+      <w:r w:rsidR="00702920" w:rsidRPr="00AC1F85">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>sử học</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CB26D9" w:rsidRDefault="004243D3" w:rsidP="005703CB">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008818DA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Lĩnh vực </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC1F85">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>hoạt động</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008818DA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC1F85" w:rsidRPr="00AC1F85">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC2C0E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iảng dạy, </w:t>
+      </w:r>
+      <w:r w:rsidR="00082ED4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>nghiên cứu khoa học</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC2C0E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> và phục vụ cộng đồng</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00726C1D" w:rsidRDefault="004243D3" w:rsidP="005703CB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008818DA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>6. Hướng nghiên cứu chính</w:t>
+      </w:r>
+      <w:r w:rsidR="009B6D99">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00520229" w:rsidRPr="00520229" w:rsidRDefault="00520229" w:rsidP="005703CB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...15 lines deleted...]
-        <w:t>. QUÁ TRÌNH NGHIÊN CỨU KHOA HỌC</w:t>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">+ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00520229">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Lịch sử Đảng Cộng sản Việt Nam;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62653FBF" w14:textId="46A721F7" w:rsidR="00BD6B2A" w:rsidRPr="009A34AC" w:rsidRDefault="00BD6B2A" w:rsidP="00DD5F90">
+    <w:p w:rsidR="00520229" w:rsidRPr="00520229" w:rsidRDefault="00520229" w:rsidP="005703CB">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...136 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...28 lines deleted...]
-        <w:t>Các đề tài nghiên cứu khoa học đã và đang tham gia:</w:t>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">+ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00520229">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Lịch sử các đảng ch</w:t>
+      </w:r>
+      <w:r w:rsidR="00123A9C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ính trị và hệ thống chính trị </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00520229">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Việt Nam;</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...1346 lines deleted...]
-    <w:p w14:paraId="57332151" w14:textId="77777777" w:rsidR="00D66976" w:rsidRPr="009A34AC" w:rsidRDefault="00D66976" w:rsidP="00B63BFE">
+    <w:p w:rsidR="00520229" w:rsidRPr="00520229" w:rsidRDefault="00C11839" w:rsidP="005703CB">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...18 lines deleted...]
-          <w:lang w:val="vi-VN"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">+ </w:t>
+      </w:r>
+      <w:r w:rsidR="00520229" w:rsidRPr="00520229">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Lịch sử nền hành chính và cải cách hành chính nhà nước ở Việt Nam;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00520229" w:rsidRPr="00520229" w:rsidRDefault="00FB24CA" w:rsidP="005703CB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">+ </w:t>
+      </w:r>
+      <w:r w:rsidR="00520229" w:rsidRPr="00520229">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Lịch sử phát triển công nghệ và quá trình công nghiệp hóa, hiện đại hóa ở Việt Nam;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00520229" w:rsidRPr="00520229" w:rsidRDefault="008813C7" w:rsidP="005703CB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">+ </w:t>
+      </w:r>
+      <w:r w:rsidR="00520229" w:rsidRPr="00520229">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Lịch sử phát triển hệ thống y tế và chính sách bảo vệ, chăm sóc sức khỏe ở Việt Nam;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00520229" w:rsidRDefault="00E92B9D" w:rsidP="005703CB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">+ </w:t>
+      </w:r>
+      <w:r w:rsidR="00520229" w:rsidRPr="00520229">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Lịch sử chính sách về văn hóa, phát triển con người và bảo vệ môi trường ở Việt Nam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A1ABB" w:rsidRDefault="001C6024" w:rsidP="005703CB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C6024">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>7. Trình độ ngoại ngữ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E8130F" w:rsidRDefault="00C26F62" w:rsidP="00E77F13">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>+</w:t>
+      </w:r>
+      <w:r w:rsidR="002B7742">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C2121">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tiếng Anh: </w:t>
+      </w:r>
+      <w:r w:rsidR="00917817">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>B2</w:t>
+      </w:r>
+      <w:r w:rsidR="002B7742">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B7742" w:rsidRPr="002B7742">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>theo</w:t>
+      </w:r>
+      <w:r w:rsidR="002B7742">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B7742" w:rsidRPr="002B7742">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Khung tham chiếu chung châu Âu về ngôn ngữ</w:t>
+      </w:r>
+      <w:r w:rsidR="001C6024" w:rsidRPr="001C6024">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (CEFR</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB4ECB">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB4ECB" w:rsidRPr="00DB4ECB">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Common European Framework of Reference for Languages</w:t>
+      </w:r>
+      <w:r w:rsidR="001C6024" w:rsidRPr="001C6024">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0019248D" w:rsidRPr="00053270" w:rsidRDefault="0082015E" w:rsidP="005703CB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00053270">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. </w:t>
+      </w:r>
+      <w:r w:rsidR="00004388" w:rsidRPr="00004388">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Danh mục công trình khoa học và đề tài nghiên cứu</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7537">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C34D83" w:rsidRPr="00FF7CD6" w:rsidRDefault="00375060" w:rsidP="005703CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF7CD6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C34D83" w:rsidRPr="00FF7CD6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Sách: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C34D83" w:rsidRPr="00A2721E" w:rsidRDefault="00C34D83" w:rsidP="005703CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2721E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB750D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Sự tác động của yếu tố văn hóa chính trị đến quản lý công ở Việt Nam hiện nay</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2721E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (viết </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A2721E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>chung</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A2721E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>), NXB Lao động, 2015.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C34D83" w:rsidRPr="00A2721E" w:rsidRDefault="00C34D83" w:rsidP="005703CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2721E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB750D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Giáo trình môn Đường lối cách mạng của Đảng Cộng sản Việt Nam</w:t>
+      </w:r>
+      <w:r w:rsidR="000B64D8">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2721E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(viết </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A2721E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>chung</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A2721E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>), NXB Bách khoa Hà Nội, 2016.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C34D83" w:rsidRPr="00607CF7" w:rsidRDefault="00F545D8" w:rsidP="00C34D83">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C34D83" w:rsidRPr="00607CF7">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>2. Chương sách:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C34D83" w:rsidRDefault="00C34D83" w:rsidP="005703CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2721E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB750D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Transforming the Public Health Care Model in Vietnam in the Current National Orientation for Social and Human Development</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2721E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (tác giả chính), Social and Human Development in Vietnam, Vietnam - Politics and Economics (4), </w:t>
+      </w:r>
+      <w:r w:rsidR="00742BEE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ISBN: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B13732" w:rsidRPr="00B13732">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>9783756011421</w:t>
+      </w:r>
+      <w:r w:rsidR="00742BEE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2721E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>The Nomos Publishing House, Germany, 2023</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, tr.323-342.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C34D83" w:rsidRPr="00607CF7" w:rsidRDefault="00C25664" w:rsidP="00C34D83">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C34D83" w:rsidRPr="00607CF7">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>3. Tập bài giảng</w:t>
+      </w:r>
+      <w:r w:rsidR="0003676B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C34D83" w:rsidRDefault="00C34D83" w:rsidP="005703CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB750D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Đảng lãnh đạo xây dựng và tổ chức căn cứ địa hậu phương của chiến tranh nhân dân (1945-1975)</w:t>
+      </w:r>
+      <w:r w:rsidR="00456E57">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (đồng tác giả, </w:t>
+      </w:r>
+      <w:r w:rsidR="00456E57" w:rsidRPr="00456E57">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>tài liệu lưu hành nội bộ</w:t>
+      </w:r>
+      <w:r w:rsidR="00456E57">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Trường Đại học KHXH &amp; NV, ĐHQGHN, 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C34D83" w:rsidRPr="0021349B" w:rsidRDefault="00C25664" w:rsidP="00C34D83">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021349B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C36DC1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>4. Đ</w:t>
+      </w:r>
+      <w:r w:rsidR="00C34D83" w:rsidRPr="0021349B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ề tài nghiên cứu khoa học:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C34D83" w:rsidRDefault="00C34D83" w:rsidP="005703CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21FFD">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hệ thống tương tác trực tuyến hỗ trợ giảng dạy và học tập các môn lý luận chính trị bậc đại học, cao đẳng ở Việt Nam</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF78D3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Chủ nhiệm đề tài</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk122034741"/>
+      <w:r w:rsidRPr="009A34AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Đề tài cấp </w:t>
+      </w:r>
+      <w:r w:rsidR="00425A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A34AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ơ sở</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 2009.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C34D83" w:rsidRDefault="00C34D83" w:rsidP="005703CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21FFD">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Xây dựng kế hoạch giảng dạy, bài giảng điện tử và website quản lý học tập học phần Đường lối cách mạng của Đảng Cộng sản Việt Nam</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF78D3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Chủ nhiệm đề tài</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A34AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Đề tài cấp </w:t>
+      </w:r>
+      <w:r w:rsidR="00425A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A34AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ơ sở</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 2010.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C34D83" w:rsidRDefault="00C34D83" w:rsidP="005703CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21FFD">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Mối quan hệ giữa chính trị và chính sách công tại Việt Nam</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00644DE7">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Thành viên</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00741914">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Đề tài cấp </w:t>
+      </w:r>
+      <w:r w:rsidR="00425A39">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00741914">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ơ sở</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, 2014.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C34D83" w:rsidRDefault="00C34D83" w:rsidP="005703CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21FFD">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Sự tác động của yếu tố văn hóa chính trị đến quản lý công ở Việt Nam hiện nay</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00644DE7">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Thành viên</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00741914">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Đề tài cấp </w:t>
+      </w:r>
+      <w:r w:rsidR="00425A39">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00741914">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ơ sở</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, 2014.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C34D83" w:rsidRDefault="00C34D83" w:rsidP="005703CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21FFD">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Phương pháp luận triết học và chính sách công</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00644DE7">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Thành viên</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00741914">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Đề tài cấp </w:t>
+      </w:r>
+      <w:r w:rsidR="00425A39">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00741914">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ơ sở</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, 2016.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C34D83" w:rsidRDefault="00C34D83" w:rsidP="005703CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21FFD">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Văn hóa chính trị trong bầu cử Quốc hội và Hội đồng nhân dân các cấp hiện nay</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00791642">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>hư ký khoa học</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00644DE7">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Đề tài cấp </w:t>
+      </w:r>
+      <w:r w:rsidR="009F4C5C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00644DE7">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ơ sở</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>2016</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C34D83" w:rsidRDefault="00C34D83" w:rsidP="005703CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21FFD">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Cơ sở khoa học nâng cao đạo đức công vụ của cán bộ, công chức ở Việt Nam hiện nay</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76BA0">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Chủ nhiệm đề tài</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76BA0">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Đề tài cấp </w:t>
+      </w:r>
+      <w:r w:rsidR="009F4C5C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76BA0">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ơ sở</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76BA0">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>2017</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C34D83" w:rsidRPr="00535810" w:rsidRDefault="00C34D83" w:rsidP="005703CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21FFD">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Những giá trị của Nho giáo với việc xây dựng đội </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B21FFD">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ngũ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B21FFD">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cán bộ công chức Việt Nam hiện nay</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F207EA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Thư ký khoa học</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F207EA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Đề tài cấp </w:t>
+      </w:r>
+      <w:r w:rsidR="009F4C5C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F207EA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ộ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, 2018.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C34D83" w:rsidRPr="001F45F7" w:rsidRDefault="00AD22EA" w:rsidP="00C34D83">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F45F7">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...3 lines deleted...]
-          <w:lang w:val="vi-VN"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C34D83" w:rsidRPr="001F45F7">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r w:rsidR="00517CEB" w:rsidRPr="00517CEB">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Bài báo trên tạp chí khoa học</w:t>
+      </w:r>
+      <w:r w:rsidR="0006525D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C34D83" w:rsidRPr="009437DE" w:rsidRDefault="00C34D83" w:rsidP="005703CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- “Quan điểm của Đảng về ứng dụng và phát triển công nghệ thông tin thời kỳ đổi mới” (đồng tác giả), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tạp chí Lịch sử Đảng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, 2008.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00C34D83" w:rsidRPr="009437DE" w:rsidRDefault="00C34D83" w:rsidP="005703CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- “Hệ thống tương tác trực tuyến đa phương tiện các môn lý luận chính trị bậc đại học” (tác giả chính), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tạp chí Khoa học Giao thông vận tải</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, 2010.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00C34D83" w:rsidRPr="009437DE" w:rsidRDefault="00C34D83" w:rsidP="005703CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">- “Ứng dụng công nghệ thông tin trong dạy học lịch sử ở trung học phổ thông” (tác giả chính), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tạp chí Giáo dục</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, 2010.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00C34D83" w:rsidRPr="009437DE" w:rsidRDefault="00C34D83" w:rsidP="005703CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- “Một số vấn đề phát triển công nghệ thông tin ở nước ta hiện nay” (tác giả chính), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tạp chí Khoa học xã hội Việt Nam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, 2013.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00C34D83" w:rsidRPr="009437DE" w:rsidRDefault="00C34D83" w:rsidP="005703CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- “Một số hình thức ứng dụng công nghệ thông tin nhằm nâng cao hiệu quả giáo dục lịch sử” (tác giả chính), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tạp chí Giáo dục</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, 2014.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00C34D83" w:rsidRPr="009437DE" w:rsidRDefault="00C34D83" w:rsidP="005703CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- “Nhìn lại hiệu quả của công nghệ thông tin trong cải cách hành chính” (tác giả chính), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tạp chí Quản lý Nhà nước</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, 2014.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00C34D83" w:rsidRPr="009437DE" w:rsidRDefault="00C34D83" w:rsidP="005703CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- “Quan điểm của </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD05BC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Đ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ảng về phát triển công nghệ thông tin thời kỳ hội nhập quốc tế” (tác giả chính), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tạp chí Lịch sử Đảng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, 2014.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00C34D83" w:rsidRPr="009437DE" w:rsidRDefault="00C34D83" w:rsidP="005703CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- “Mối quan hệ giữa văn hóa chính trị và đạo đức công vụ của cán bộ, công chức, viên chức” (tác giả chính), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tạp chí Quản lý Nhà nước</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, 2015.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C34D83" w:rsidRPr="009437DE" w:rsidRDefault="00C34D83" w:rsidP="005703CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>- “Một số kinh nghiệm trong lãnh đạo, quản lý phát triể</w:t>
+      </w:r>
+      <w:r w:rsidR="005C734D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>n công nghệ thông tin Việt Nam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” (tác giả chính), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tạp chí Quản lý Nhà nước</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, 2016.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00C34D83" w:rsidRPr="009437DE" w:rsidRDefault="00C34D83" w:rsidP="005703CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- “Những thách thức xuyên suốt lịch sử phát triển công nghệ thông tin Việt Nam thời kỳ Đổi mới” (đồng tác giả), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tạp chí Công nghệ thông tin và truyền thông</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, 2016.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00C34D83" w:rsidRPr="009437DE" w:rsidRDefault="00C34D83" w:rsidP="005703CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- “Tác động của văn hóa chính trị đến quản lý công ở Việt Nam hiện nay” (đồng tác giả), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tạp chí Giáo dục lý luận</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, 2016.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00C34D83" w:rsidRPr="009437DE" w:rsidRDefault="00C34D83" w:rsidP="005703CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- “Lược sử và trọng tâm chính sách phát triển Internet ở Việt Nam trong cuộc cách mạng thông tin hiện đại” (tác giả chính), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tạp chí Công nghệ thông tin và truyền thông</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, 2017.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00C34D83" w:rsidRPr="009437DE" w:rsidRDefault="00C34D83" w:rsidP="005703CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- “Quá trình đổi mới hệ thống tổ chức chỉ đạo và quản lý nhà nước về công nghệ thông tin ở Việt Nam thời kỳ đổi mới” (tác giả chính), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tạp chí Quản lý nhà nước</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, 2018.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00C34D83" w:rsidRPr="009437DE" w:rsidRDefault="00C34D83" w:rsidP="005703CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- “Đổi mới tổ chức và quản lý các đơn vị sự nghiệp y tế công lập” (tác giả chính), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tạp chí Quản lý nhà nước</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C34D83" w:rsidRPr="009437DE" w:rsidRDefault="00C34D83" w:rsidP="005703CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>“Đẩy mạnh xây dựng chính phủ điện tử ở Việt Nam trong điều kiện mớ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>i”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (tác giả chính), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tạp chí Quản lý nhà nước</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, 2020.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00C34D83" w:rsidRDefault="00C34D83" w:rsidP="005703CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>“Y tế công lập Việt Nam thích ứng với những diễn biến phức tạp của đại dị</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ch Covid-19”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (tác giả chính), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tạp chí Cộng sản</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, 2021.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00C34D83" w:rsidRPr="00375C5C" w:rsidRDefault="0016577C" w:rsidP="00C34D83">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00375C5C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C34D83" w:rsidRPr="00375C5C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="007B6C2F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00F51F77" w:rsidRPr="009A34AC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+      <w:r w:rsidR="00EC5239" w:rsidRPr="00EC5239">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...5 lines deleted...]
-        <w:t>Các công trình khoa học đã công bố: (tên công trình, năm công bố, nơi công bố...)</w:t>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Bài viết trong kỷ yếu hội thảo khoa học</w:t>
+      </w:r>
+      <w:r w:rsidR="00C34D83" w:rsidRPr="00375C5C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...1 lines deleted...]
-        <w:tblW w:w="9351" w:type="dxa"/>
+    <w:p w:rsidR="00C34D83" w:rsidRDefault="00C34D83" w:rsidP="005703CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>- “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E4587D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Bàn về việc sử dụng sự công bằng trong tăng cường động lực làm việc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E4587D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC202E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kỷ yếu hội thảo khoa học quốc gia “Tạo động lực cho cán bộ, viên chức và người lao động trong các </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC202E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>trường đại học – xu hướng và giải pháp”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ISBN: 978-604-946-658-8, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E4587D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>NXB Đại học Kinh tế Quốc dân</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C34D83" w:rsidRDefault="00C34D83" w:rsidP="005703CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00325D48">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Bàn về mô hình học tập kết hợp (blended learning) bậc đại học trong tình hình mới", </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C87FF8">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kỷ yếu Hội thảo Khoa học Quốc gia "Ứng dụng công nghệ thông tin trong đổi mới phương pháp giảng dạy </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C87FF8">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>theo</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C87FF8">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hướng Blended learning"</w:t>
+      </w:r>
+      <w:r w:rsidR="00337FF0">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00325D48">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ISBN: 978-604-344-630-2, NXB Dân trí, 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C34D83" w:rsidRDefault="00C34D83" w:rsidP="005703CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06EE3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>“Công tác bảo vệ nền tảng tư tưởng của Đảng Cộng sản Việt Nam trên mạng toàn cầu (internet) từ góc nhìn lịch sử”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B21A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Kỷ yếu Hội thảo khoa học "Bảo vệ nền tảng tư tưởng của Đảng Cộng sản Việt Nam - Lý luận và thực tiễn"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06EE3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, ISBN: 978-604-314-419-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650CA8">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>NXB Dân trí</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06EE3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C34D83" w:rsidRDefault="00C34D83" w:rsidP="005703CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB0D60">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>“Quản trị truyền thông và thương hiệu trong tuyển sinh bậc đại học và sau đại học thích ứng với bối cảnh chuyển đổi số của Việt Nam hiện nay”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002A46">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Kỷ yếu Hội thảo Khoa học Quốc gia “Chuyển đổi số trong giảng dạy, nghiên cứu khoa học và quản trị đại học”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB0D60">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>SBN: 978-604-40-5062-1, NXB Dân Trí, 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C34D83" w:rsidRDefault="00C34D83" w:rsidP="005703CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- “Bàn về vấn đề tiếp tục hoàn thiện mô hình quản lý nhà nước về phát triển khoa học </w:t>
+      </w:r>
+      <w:r w:rsidR="00225B0E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>công nghệ và đổi mới sáng tạo”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Kỷ yếu Hội thảo Khoa học Quốc gia “Khoa học công nghệ và đổi mới sáng tạo vì mục tiêu phát triển bền vữ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ng”, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0000508D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ISBN: 978-604-40-4793-5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E035F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NXB Dân trí, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C34D83" w:rsidRPr="009437DE" w:rsidRDefault="00C34D83" w:rsidP="005703CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>- “Quản trị nhà nước trong phát triển kinh tế số ngành y tế: đề xuất khung chín</w:t>
+      </w:r>
+      <w:r w:rsidR="00225B0E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>h sách thích ứng tại Việt Nam”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Kỷ yếu Hội thảo Khoa học Quốc gia “Vai trò của chính phủ trong phát triển kinh tế số ở Việt Nam trong bối cảnh Cách mạng Công nghiệp 4.0”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006146C1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, ISBN: 978-632-00-1364-7, NXB Dân trí, 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C34D83" w:rsidRDefault="00C34D83" w:rsidP="005703CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>- “Đổi mới mô hình mạng lưới cơ sở y tế công lập và phát triển kinh</w:t>
+      </w:r>
+      <w:r w:rsidR="00C92DFE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tế du lịch sức khỏe Việt Nam”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Kỷ yếu Hội thảo Khoa học Quốc tế “Động lực cho tăng trưởng kinh tế Việt Nam trong Kỷ nguyên mớ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>i”,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006146C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006146C1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ISBN: 978-604-45-1826-8, NXB Khoa học – Công nghệ - Truyền thông, 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D255E0" w:rsidRDefault="00625FFB" w:rsidP="00D255E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00B14211">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="004C7126">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tam Y Đoàn: sự tiếp biến của hệ thống y tế quốc dân công lập Việt Nam “tốt và mạnh” trong bối cảnh mới”, </w:t>
+      </w:r>
+      <w:r w:rsidR="004C7126" w:rsidRPr="004C7126">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Kỷ yếu Hội thảo “Tiếp biến và bản sắc: lịch sử Việt Nam trong bối cảnh khu vực và toàn cầu”</w:t>
+      </w:r>
+      <w:r w:rsidR="004C7126">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, ISBN: 978-604-43-7325-6, NXB Đại học Quốc gia Hà Nội, 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A6154D" w:rsidRPr="008818DA" w:rsidRDefault="00A15646" w:rsidP="00D90F24">
+      <w:pPr>
         <w:jc w:val="center"/>
-        <w:tblBorders>
-[...3362 lines deleted...]
-          <w:lang w:val="vi-VN"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>./.</w:t>
+      </w:r>
     </w:p>
-    <w:tbl>
-[...193 lines deleted...]
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
+    <w:sectPr w:rsidR="00A6154D" w:rsidRPr="008818DA" w:rsidSect="00034616">
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1152" w:right="1368" w:bottom="1152" w:left="1368" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="000035F7" w:rsidRDefault="000035F7" w:rsidP="00BD7F01">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="000035F7" w:rsidRDefault="000035F7" w:rsidP="00BD7F01">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="MS Gothic"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DengXian">
-[...5 lines deleted...]
-    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name=".VnTimeH">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Courier">
+    <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...7 lines deleted...]
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DengXian Light">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00BD7F01" w:rsidRDefault="00BD7F01" w:rsidP="00BD7F01">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="000B529B">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="000035F7" w:rsidRDefault="000035F7" w:rsidP="00BD7F01">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="000035F7" w:rsidRDefault="000035F7" w:rsidP="00BD7F01">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0A48157F"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:nsid w:val="FFFFFF7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C310EC42"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...71 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="130B4E4F"/>
+    <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0409000F"/>
+    <w:tmpl w:val="E4089024"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="FFFFFF7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FB12693A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber3"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="FFFFFF7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="38441652"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber2"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="FFFFFF81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="171AC3A4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="FFFFFF82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3EAFDEC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet3"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D1EFFD4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet2"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D0A62B40"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DDE05652"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...84 lines deleted...]
-      <w:start w:val="18"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="-"/>
+      <w:pStyle w:val="ListBullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
-[...105 lines deleted...]
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F51F77"/>
-[...157 lines deleted...]
-    <w:rsid w:val="00FF356A"/>
+    <w:rsidRoot w:val="00B47730"/>
+    <w:rsid w:val="000035F7"/>
+    <w:rsid w:val="00004388"/>
+    <w:rsid w:val="000059BC"/>
+    <w:rsid w:val="000157B9"/>
+    <w:rsid w:val="000244BD"/>
+    <w:rsid w:val="00034616"/>
+    <w:rsid w:val="0003676B"/>
+    <w:rsid w:val="00047109"/>
+    <w:rsid w:val="00053270"/>
+    <w:rsid w:val="0005425B"/>
+    <w:rsid w:val="0006063C"/>
+    <w:rsid w:val="0006525D"/>
+    <w:rsid w:val="0006541B"/>
+    <w:rsid w:val="00071CFF"/>
+    <w:rsid w:val="00082ED4"/>
+    <w:rsid w:val="00083E29"/>
+    <w:rsid w:val="0008741F"/>
+    <w:rsid w:val="000933C4"/>
+    <w:rsid w:val="000B529B"/>
+    <w:rsid w:val="000B64D8"/>
+    <w:rsid w:val="000C35A6"/>
+    <w:rsid w:val="000D7537"/>
+    <w:rsid w:val="000F11AE"/>
+    <w:rsid w:val="0010729D"/>
+    <w:rsid w:val="00111E0E"/>
+    <w:rsid w:val="00121675"/>
+    <w:rsid w:val="00123A9C"/>
+    <w:rsid w:val="00124839"/>
+    <w:rsid w:val="00125C74"/>
+    <w:rsid w:val="00126013"/>
+    <w:rsid w:val="00146E5A"/>
+    <w:rsid w:val="0015074B"/>
+    <w:rsid w:val="0016577C"/>
+    <w:rsid w:val="00166628"/>
+    <w:rsid w:val="0019248D"/>
+    <w:rsid w:val="00195262"/>
+    <w:rsid w:val="00195D0B"/>
+    <w:rsid w:val="00195EA1"/>
+    <w:rsid w:val="001A5BCE"/>
+    <w:rsid w:val="001B5419"/>
+    <w:rsid w:val="001B6126"/>
+    <w:rsid w:val="001C6024"/>
+    <w:rsid w:val="001E0271"/>
+    <w:rsid w:val="001E5162"/>
+    <w:rsid w:val="001F1590"/>
+    <w:rsid w:val="001F45F7"/>
+    <w:rsid w:val="00201E16"/>
+    <w:rsid w:val="0021349B"/>
+    <w:rsid w:val="00225B0E"/>
+    <w:rsid w:val="00244920"/>
+    <w:rsid w:val="002745C6"/>
+    <w:rsid w:val="00275893"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rsid w:val="002A7C85"/>
+    <w:rsid w:val="002B7742"/>
+    <w:rsid w:val="002C0E53"/>
+    <w:rsid w:val="002C2121"/>
+    <w:rsid w:val="002C4CD2"/>
+    <w:rsid w:val="002F05F5"/>
+    <w:rsid w:val="002F52CF"/>
+    <w:rsid w:val="00300D34"/>
+    <w:rsid w:val="00320D95"/>
+    <w:rsid w:val="003235C9"/>
+    <w:rsid w:val="00326F90"/>
+    <w:rsid w:val="00327187"/>
+    <w:rsid w:val="00337FF0"/>
+    <w:rsid w:val="00352B9E"/>
+    <w:rsid w:val="00354D5F"/>
+    <w:rsid w:val="00357CAC"/>
+    <w:rsid w:val="00375060"/>
+    <w:rsid w:val="00375C5C"/>
+    <w:rsid w:val="003A1AEA"/>
+    <w:rsid w:val="003A4829"/>
+    <w:rsid w:val="00422419"/>
+    <w:rsid w:val="004243D3"/>
+    <w:rsid w:val="00425A39"/>
+    <w:rsid w:val="00426807"/>
+    <w:rsid w:val="00430EAB"/>
+    <w:rsid w:val="0044269E"/>
+    <w:rsid w:val="004446DA"/>
+    <w:rsid w:val="00447EC9"/>
+    <w:rsid w:val="0045027B"/>
+    <w:rsid w:val="00456E57"/>
+    <w:rsid w:val="00465691"/>
+    <w:rsid w:val="004712E1"/>
+    <w:rsid w:val="00473A52"/>
+    <w:rsid w:val="004A5089"/>
+    <w:rsid w:val="004C7126"/>
+    <w:rsid w:val="004D701C"/>
+    <w:rsid w:val="004E159E"/>
+    <w:rsid w:val="00504DF1"/>
+    <w:rsid w:val="005154E9"/>
+    <w:rsid w:val="00517CEB"/>
+    <w:rsid w:val="005201D2"/>
+    <w:rsid w:val="00520229"/>
+    <w:rsid w:val="005703CB"/>
+    <w:rsid w:val="00575CDA"/>
+    <w:rsid w:val="00582FEB"/>
+    <w:rsid w:val="0059750D"/>
+    <w:rsid w:val="005B27DC"/>
+    <w:rsid w:val="005C734D"/>
+    <w:rsid w:val="005C7BF6"/>
+    <w:rsid w:val="005D6513"/>
+    <w:rsid w:val="005E10D6"/>
+    <w:rsid w:val="005F47D9"/>
+    <w:rsid w:val="00606E2A"/>
+    <w:rsid w:val="00607CF7"/>
+    <w:rsid w:val="00614A93"/>
+    <w:rsid w:val="00614B08"/>
+    <w:rsid w:val="00615FF3"/>
+    <w:rsid w:val="00617E80"/>
+    <w:rsid w:val="00623750"/>
+    <w:rsid w:val="00625FFB"/>
+    <w:rsid w:val="00651A8D"/>
+    <w:rsid w:val="00655AE6"/>
+    <w:rsid w:val="006730DA"/>
+    <w:rsid w:val="00673EEE"/>
+    <w:rsid w:val="00675B1F"/>
+    <w:rsid w:val="00682744"/>
+    <w:rsid w:val="006C0697"/>
+    <w:rsid w:val="006D3FD8"/>
+    <w:rsid w:val="00702920"/>
+    <w:rsid w:val="00716226"/>
+    <w:rsid w:val="007232E7"/>
+    <w:rsid w:val="00726C1D"/>
+    <w:rsid w:val="0074131A"/>
+    <w:rsid w:val="00741785"/>
+    <w:rsid w:val="00742BEE"/>
+    <w:rsid w:val="007501B9"/>
+    <w:rsid w:val="00751EC8"/>
+    <w:rsid w:val="007575F1"/>
+    <w:rsid w:val="0076287A"/>
+    <w:rsid w:val="007830C0"/>
+    <w:rsid w:val="00787313"/>
+    <w:rsid w:val="0079573F"/>
+    <w:rsid w:val="007B5C15"/>
+    <w:rsid w:val="007B64AC"/>
+    <w:rsid w:val="007B6C2F"/>
+    <w:rsid w:val="007E1DFB"/>
+    <w:rsid w:val="007F2BD9"/>
+    <w:rsid w:val="007F64C3"/>
+    <w:rsid w:val="00801FBC"/>
+    <w:rsid w:val="00806EF1"/>
+    <w:rsid w:val="008071FE"/>
+    <w:rsid w:val="0081122E"/>
+    <w:rsid w:val="0082015E"/>
+    <w:rsid w:val="00850234"/>
+    <w:rsid w:val="00852DDF"/>
+    <w:rsid w:val="00863252"/>
+    <w:rsid w:val="00872B86"/>
+    <w:rsid w:val="00873D02"/>
+    <w:rsid w:val="008813C7"/>
+    <w:rsid w:val="008818DA"/>
+    <w:rsid w:val="00893A73"/>
+    <w:rsid w:val="008A1ABB"/>
+    <w:rsid w:val="008B1C6D"/>
+    <w:rsid w:val="008C4E2D"/>
+    <w:rsid w:val="008C6CEE"/>
+    <w:rsid w:val="008D4A04"/>
+    <w:rsid w:val="008E0604"/>
+    <w:rsid w:val="008F4A01"/>
+    <w:rsid w:val="0091111B"/>
+    <w:rsid w:val="009113E6"/>
+    <w:rsid w:val="00917817"/>
+    <w:rsid w:val="00925F1A"/>
+    <w:rsid w:val="00946477"/>
+    <w:rsid w:val="00951A92"/>
+    <w:rsid w:val="00951EF2"/>
+    <w:rsid w:val="009561BC"/>
+    <w:rsid w:val="009735CA"/>
+    <w:rsid w:val="00975648"/>
+    <w:rsid w:val="00976FD5"/>
+    <w:rsid w:val="009812A1"/>
+    <w:rsid w:val="009826F7"/>
+    <w:rsid w:val="00983A8F"/>
+    <w:rsid w:val="0098634B"/>
+    <w:rsid w:val="009A29A3"/>
+    <w:rsid w:val="009B6D99"/>
+    <w:rsid w:val="009C56FB"/>
+    <w:rsid w:val="009C725F"/>
+    <w:rsid w:val="009D4C4A"/>
+    <w:rsid w:val="009E0658"/>
+    <w:rsid w:val="009E73D9"/>
+    <w:rsid w:val="009F4C5C"/>
+    <w:rsid w:val="00A02A9B"/>
+    <w:rsid w:val="00A04A00"/>
+    <w:rsid w:val="00A06D7C"/>
+    <w:rsid w:val="00A11520"/>
+    <w:rsid w:val="00A15646"/>
+    <w:rsid w:val="00A22497"/>
+    <w:rsid w:val="00A324BA"/>
+    <w:rsid w:val="00A34BDD"/>
+    <w:rsid w:val="00A40D0F"/>
+    <w:rsid w:val="00A41F3F"/>
+    <w:rsid w:val="00A542D1"/>
+    <w:rsid w:val="00A5512E"/>
+    <w:rsid w:val="00A6154D"/>
+    <w:rsid w:val="00A619F1"/>
+    <w:rsid w:val="00A6317E"/>
+    <w:rsid w:val="00A7431A"/>
+    <w:rsid w:val="00A8675D"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rsid w:val="00AA316C"/>
+    <w:rsid w:val="00AC1F85"/>
+    <w:rsid w:val="00AC3FCE"/>
+    <w:rsid w:val="00AD22EA"/>
+    <w:rsid w:val="00AF4CED"/>
+    <w:rsid w:val="00B13732"/>
+    <w:rsid w:val="00B14211"/>
+    <w:rsid w:val="00B37355"/>
+    <w:rsid w:val="00B47730"/>
+    <w:rsid w:val="00B5768D"/>
+    <w:rsid w:val="00B75D25"/>
+    <w:rsid w:val="00B834E3"/>
+    <w:rsid w:val="00B86499"/>
+    <w:rsid w:val="00BA1B57"/>
+    <w:rsid w:val="00BA753D"/>
+    <w:rsid w:val="00BC18F6"/>
+    <w:rsid w:val="00BC433F"/>
+    <w:rsid w:val="00BD08B6"/>
+    <w:rsid w:val="00BD7F01"/>
+    <w:rsid w:val="00BE1B15"/>
+    <w:rsid w:val="00BE48CB"/>
+    <w:rsid w:val="00BF032F"/>
+    <w:rsid w:val="00BF0F4F"/>
+    <w:rsid w:val="00C02204"/>
+    <w:rsid w:val="00C06FA9"/>
+    <w:rsid w:val="00C11839"/>
+    <w:rsid w:val="00C219E9"/>
+    <w:rsid w:val="00C25664"/>
+    <w:rsid w:val="00C26F62"/>
+    <w:rsid w:val="00C34D83"/>
+    <w:rsid w:val="00C36DC1"/>
+    <w:rsid w:val="00C45653"/>
+    <w:rsid w:val="00C704EC"/>
+    <w:rsid w:val="00C82DD7"/>
+    <w:rsid w:val="00C92DFE"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:rsid w:val="00CB26D9"/>
+    <w:rsid w:val="00CD05BC"/>
+    <w:rsid w:val="00CD30AD"/>
+    <w:rsid w:val="00CE4585"/>
+    <w:rsid w:val="00D07B6C"/>
+    <w:rsid w:val="00D244E3"/>
+    <w:rsid w:val="00D255E0"/>
+    <w:rsid w:val="00D321C6"/>
+    <w:rsid w:val="00D36CB2"/>
+    <w:rsid w:val="00D40CFD"/>
+    <w:rsid w:val="00D57AA2"/>
+    <w:rsid w:val="00D8561F"/>
+    <w:rsid w:val="00D85A5F"/>
+    <w:rsid w:val="00D90F24"/>
+    <w:rsid w:val="00D939F7"/>
+    <w:rsid w:val="00DA388B"/>
+    <w:rsid w:val="00DA7FBB"/>
+    <w:rsid w:val="00DB4ECB"/>
+    <w:rsid w:val="00DF2562"/>
+    <w:rsid w:val="00E06AB6"/>
+    <w:rsid w:val="00E2365C"/>
+    <w:rsid w:val="00E26EF2"/>
+    <w:rsid w:val="00E44B24"/>
+    <w:rsid w:val="00E458D9"/>
+    <w:rsid w:val="00E53026"/>
+    <w:rsid w:val="00E64838"/>
+    <w:rsid w:val="00E77F13"/>
+    <w:rsid w:val="00E8130F"/>
+    <w:rsid w:val="00E815CB"/>
+    <w:rsid w:val="00E91139"/>
+    <w:rsid w:val="00E92232"/>
+    <w:rsid w:val="00E92B9D"/>
+    <w:rsid w:val="00EA3AFA"/>
+    <w:rsid w:val="00EC1099"/>
+    <w:rsid w:val="00EC5239"/>
+    <w:rsid w:val="00EC5BEA"/>
+    <w:rsid w:val="00EC784A"/>
+    <w:rsid w:val="00EE3D58"/>
+    <w:rsid w:val="00EE538B"/>
+    <w:rsid w:val="00F268F1"/>
+    <w:rsid w:val="00F3582D"/>
+    <w:rsid w:val="00F36456"/>
+    <w:rsid w:val="00F37FA1"/>
+    <w:rsid w:val="00F545D8"/>
+    <w:rsid w:val="00F56A12"/>
+    <w:rsid w:val="00F7533F"/>
+    <w:rsid w:val="00F975E5"/>
+    <w:rsid w:val="00FA0954"/>
+    <w:rsid w:val="00FB0367"/>
+    <w:rsid w:val="00FB24CA"/>
+    <w:rsid w:val="00FC2C0E"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="00FD206D"/>
+    <w:rsid w:val="00FF1FBF"/>
+    <w:rsid w:val="00FF6405"/>
+    <w:rsid w:val="00FF7CD6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0F8FAB23"/>
+  <w14:defaultImageDpi w14:val="300"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
@@ -6509,230 +4418,11113 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F51F77"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:spacing w:after="160"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00F51F77"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii=".VnTimeH" w:eastAsia="MS Mincho" w:hAnsi=".VnTimeH" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:spacing w:val="15"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
-    <w:rsid w:val="00F51F77"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
-      <w:rFonts w:ascii=".VnTimeH" w:eastAsia="MS Mincho" w:hAnsi=".VnTimeH" w:cs="Times New Roman"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="20"/>
-[...39 lines deleted...]
-      <w:u w:val="single"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00F97AFF"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="1080" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="MacroText">
+    <w:name w:val="macro"/>
+    <w:link w:val="MacroTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="576"/>
+        <w:tab w:val="left" w:pos="1152"/>
+        <w:tab w:val="left" w:pos="1728"/>
+        <w:tab w:val="left" w:pos="2304"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3456"/>
+        <w:tab w:val="left" w:pos="4032"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
+    <w:name w:val="Macro Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="MacroText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:before="200" w:after="280"/>
+      <w:ind w:left="936" w:right="936"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleReference">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:spacing w:val="5"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BookTitle">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+  </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="003D4CDD"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="table" w:styleId="LightShading">
+    <w:name w:val="Light Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
+    <w:name w:val="Light Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent2">
+    <w:name w:val="Light Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent3">
+    <w:name w:val="Light Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent4">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent5">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent6">
+    <w:name w:val="Light Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList">
+    <w:name w:val="Light List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent1">
+    <w:name w:val="Light List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent2">
+    <w:name w:val="Light List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent3">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent4">
+    <w:name w:val="Light List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent5">
+    <w:name w:val="Light List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent6">
+    <w:name w:val="Light List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid">
+    <w:name w:val="Light Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+    <w:name w:val="Light Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent3">
+    <w:name w:val="Light Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent4">
+    <w:name w:val="Light Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent5">
+    <w:name w:val="Light Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+    <w:name w:val="Light Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1">
+    <w:name w:val="Medium Shading 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+    <w:name w:val="Medium Shading 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent2">
+    <w:name w:val="Medium Shading 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent3">
+    <w:name w:val="Medium Shading 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent4">
+    <w:name w:val="Medium Shading 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent5">
+    <w:name w:val="Medium Shading 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+    <w:name w:val="Medium Shading 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2">
+    <w:name w:val="Medium Shading 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent1">
+    <w:name w:val="Medium Shading 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent2">
+    <w:name w:val="Medium Shading 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent3">
+    <w:name w:val="Medium Shading 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent4">
+    <w:name w:val="Medium Shading 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent5">
+    <w:name w:val="Medium Shading 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent6">
+    <w:name w:val="Medium Shading 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1">
+    <w:name w:val="Medium List 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent1">
+    <w:name w:val="Medium List 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent2">
+    <w:name w:val="Medium List 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent3">
+    <w:name w:val="Medium List 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent4">
+    <w:name w:val="Medium List 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent5">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent6">
+    <w:name w:val="Medium List 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2">
+    <w:name w:val="Medium List 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent1">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent2">
+    <w:name w:val="Medium List 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent3">
+    <w:name w:val="Medium List 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent4">
+    <w:name w:val="Medium List 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent5">
+    <w:name w:val="Medium List 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent6">
+    <w:name w:val="Medium List 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1">
+    <w:name w:val="Medium Grid 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent1">
+    <w:name w:val="Medium Grid 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent2">
+    <w:name w:val="Medium Grid 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent3">
+    <w:name w:val="Medium Grid 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent4">
+    <w:name w:val="Medium Grid 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent5">
+    <w:name w:val="Medium Grid 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent6">
+    <w:name w:val="Medium Grid 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2">
+    <w:name w:val="Medium Grid 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent1">
+    <w:name w:val="Medium Grid 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent2">
+    <w:name w:val="Medium Grid 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent3">
+    <w:name w:val="Medium Grid 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent4">
+    <w:name w:val="Medium Grid 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent5">
+    <w:name w:val="Medium Grid 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent6">
+    <w:name w:val="Medium Grid 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3">
+    <w:name w:val="Medium Grid 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent1">
+    <w:name w:val="Medium Grid 3 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent2">
+    <w:name w:val="Medium Grid 3 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent3">
+    <w:name w:val="Medium Grid 3 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent4">
+    <w:name w:val="Medium Grid 3 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent5">
+    <w:name w:val="Medium Grid 3 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent6">
+    <w:name w:val="Medium Grid 3 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList">
+    <w:name w:val="Dark List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent1">
+    <w:name w:val="Dark List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="243F60" w:themeFill="accent1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent2">
+    <w:name w:val="Dark List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="622423" w:themeFill="accent2" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent3">
+    <w:name w:val="Dark List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E6128" w:themeFill="accent3" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent4">
+    <w:name w:val="Dark List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3F3151" w:themeFill="accent4" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent5">
+    <w:name w:val="Dark List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="205867" w:themeFill="accent5" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent6">
+    <w:name w:val="Dark List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="974706" w:themeFill="accent6" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading">
+    <w:name w:val="Colorful Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent1">
+    <w:name w:val="Colorful Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2C4C74" w:themeColor="accent1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent2">
+    <w:name w:val="Colorful Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="772C2A" w:themeColor="accent2" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent3">
+    <w:name w:val="Colorful Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5E7530" w:themeColor="accent3" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent4">
+    <w:name w:val="Colorful Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4C3B62" w:themeColor="accent4" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent5">
+    <w:name w:val="Colorful Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="276A7C" w:themeColor="accent5" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent6">
+    <w:name w:val="Colorful Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B65608" w:themeColor="accent6" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList">
+    <w:name w:val="Colorful List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent1">
+    <w:name w:val="Colorful List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent2">
+    <w:name w:val="Colorful List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent3">
+    <w:name w:val="Colorful List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="664E82" w:themeFill="accent4" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="664E82" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent4">
+    <w:name w:val="Colorful List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7E9C40" w:themeFill="accent3" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="7E9C40" w:themeColor="accent3" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent5">
+    <w:name w:val="Colorful List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2730A" w:themeFill="accent6" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F2730A" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent6">
+    <w:name w:val="Colorful List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="348DA5" w:themeFill="accent5" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="348DA5" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid">
+    <w:name w:val="Colorful Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent1">
+    <w:name w:val="Colorful Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent2">
+    <w:name w:val="Colorful Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent3">
+    <w:name w:val="Colorful Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent4">
+    <w:name w:val="Colorful Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent5">
+    <w:name w:val="Colorful Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent6">
+    <w:name w:val="Colorful Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00617E80"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00617E80"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
@@ -6807,487 +15599,11443 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F51F77"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:spacing w:after="160"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00F51F77"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii=".VnTimeH" w:eastAsia="MS Mincho" w:hAnsi=".VnTimeH" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:spacing w:val="15"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
-    <w:rsid w:val="00F51F77"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
-      <w:rFonts w:ascii=".VnTimeH" w:eastAsia="MS Mincho" w:hAnsi=".VnTimeH" w:cs="Times New Roman"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="20"/>
-[...39 lines deleted...]
-      <w:u w:val="single"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00F97AFF"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="1080" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="MacroText">
+    <w:name w:val="macro"/>
+    <w:link w:val="MacroTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="576"/>
+        <w:tab w:val="left" w:pos="1152"/>
+        <w:tab w:val="left" w:pos="1728"/>
+        <w:tab w:val="left" w:pos="2304"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3456"/>
+        <w:tab w:val="left" w:pos="4032"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
+    <w:name w:val="Macro Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="MacroText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:before="200" w:after="280"/>
+      <w:ind w:left="936" w:right="936"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleReference">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:spacing w:val="5"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BookTitle">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+  </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="003D4CDD"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="table" w:styleId="LightShading">
+    <w:name w:val="Light Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
+    <w:name w:val="Light Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent2">
+    <w:name w:val="Light Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent3">
+    <w:name w:val="Light Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent4">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent5">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent6">
+    <w:name w:val="Light Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList">
+    <w:name w:val="Light List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent1">
+    <w:name w:val="Light List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent2">
+    <w:name w:val="Light List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent3">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent4">
+    <w:name w:val="Light List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent5">
+    <w:name w:val="Light List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent6">
+    <w:name w:val="Light List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid">
+    <w:name w:val="Light Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+    <w:name w:val="Light Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent3">
+    <w:name w:val="Light Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent4">
+    <w:name w:val="Light Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent5">
+    <w:name w:val="Light Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+    <w:name w:val="Light Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1">
+    <w:name w:val="Medium Shading 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+    <w:name w:val="Medium Shading 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent2">
+    <w:name w:val="Medium Shading 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent3">
+    <w:name w:val="Medium Shading 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent4">
+    <w:name w:val="Medium Shading 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent5">
+    <w:name w:val="Medium Shading 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+    <w:name w:val="Medium Shading 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2">
+    <w:name w:val="Medium Shading 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent1">
+    <w:name w:val="Medium Shading 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent2">
+    <w:name w:val="Medium Shading 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent3">
+    <w:name w:val="Medium Shading 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent4">
+    <w:name w:val="Medium Shading 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent5">
+    <w:name w:val="Medium Shading 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent6">
+    <w:name w:val="Medium Shading 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1">
+    <w:name w:val="Medium List 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent1">
+    <w:name w:val="Medium List 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent2">
+    <w:name w:val="Medium List 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent3">
+    <w:name w:val="Medium List 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent4">
+    <w:name w:val="Medium List 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent5">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent6">
+    <w:name w:val="Medium List 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2">
+    <w:name w:val="Medium List 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent1">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent2">
+    <w:name w:val="Medium List 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent3">
+    <w:name w:val="Medium List 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent4">
+    <w:name w:val="Medium List 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent5">
+    <w:name w:val="Medium List 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent6">
+    <w:name w:val="Medium List 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1">
+    <w:name w:val="Medium Grid 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent1">
+    <w:name w:val="Medium Grid 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent2">
+    <w:name w:val="Medium Grid 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent3">
+    <w:name w:val="Medium Grid 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent4">
+    <w:name w:val="Medium Grid 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent5">
+    <w:name w:val="Medium Grid 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent6">
+    <w:name w:val="Medium Grid 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2">
+    <w:name w:val="Medium Grid 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent1">
+    <w:name w:val="Medium Grid 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent2">
+    <w:name w:val="Medium Grid 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent3">
+    <w:name w:val="Medium Grid 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent4">
+    <w:name w:val="Medium Grid 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent5">
+    <w:name w:val="Medium Grid 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent6">
+    <w:name w:val="Medium Grid 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3">
+    <w:name w:val="Medium Grid 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent1">
+    <w:name w:val="Medium Grid 3 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent2">
+    <w:name w:val="Medium Grid 3 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent3">
+    <w:name w:val="Medium Grid 3 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent4">
+    <w:name w:val="Medium Grid 3 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent5">
+    <w:name w:val="Medium Grid 3 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent6">
+    <w:name w:val="Medium Grid 3 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList">
+    <w:name w:val="Dark List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent1">
+    <w:name w:val="Dark List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="243F60" w:themeFill="accent1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent2">
+    <w:name w:val="Dark List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="622423" w:themeFill="accent2" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent3">
+    <w:name w:val="Dark List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E6128" w:themeFill="accent3" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent4">
+    <w:name w:val="Dark List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3F3151" w:themeFill="accent4" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent5">
+    <w:name w:val="Dark List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="205867" w:themeFill="accent5" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent6">
+    <w:name w:val="Dark List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="974706" w:themeFill="accent6" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading">
+    <w:name w:val="Colorful Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent1">
+    <w:name w:val="Colorful Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2C4C74" w:themeColor="accent1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent2">
+    <w:name w:val="Colorful Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="772C2A" w:themeColor="accent2" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent3">
+    <w:name w:val="Colorful Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5E7530" w:themeColor="accent3" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent4">
+    <w:name w:val="Colorful Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4C3B62" w:themeColor="accent4" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent5">
+    <w:name w:val="Colorful Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="276A7C" w:themeColor="accent5" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent6">
+    <w:name w:val="Colorful Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B65608" w:themeColor="accent6" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList">
+    <w:name w:val="Colorful List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent1">
+    <w:name w:val="Colorful List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent2">
+    <w:name w:val="Colorful List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent3">
+    <w:name w:val="Colorful List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="664E82" w:themeFill="accent4" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="664E82" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent4">
+    <w:name w:val="Colorful List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7E9C40" w:themeFill="accent3" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="7E9C40" w:themeColor="accent3" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent5">
+    <w:name w:val="Colorful List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2730A" w:themeFill="accent6" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F2730A" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent6">
+    <w:name w:val="Colorful List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="348DA5" w:themeFill="accent5" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="348DA5" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid">
+    <w:name w:val="Colorful Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent1">
+    <w:name w:val="Colorful Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent2">
+    <w:name w:val="Colorful Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent3">
+    <w:name w:val="Colorful Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent4">
+    <w:name w:val="Colorful Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent5">
+    <w:name w:val="Colorful Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent6">
+    <w:name w:val="Colorful Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00617E80"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00617E80"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-  <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dodanghoanganh@gmail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA494DEB-5C91-4870-8B5C-12DF2387A2DC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>4399</Characters>
+  <Pages>1</Pages>
+  <Words>1064</Words>
+  <Characters>6065</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>36</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>50</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5160</CharactersWithSpaces>
+  <CharactersWithSpaces>7115</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:title>Thông tin công khai về giảng viên cơ hữu</dc:title>
+  <dc:subject>Thông tin giảng viên theo điểm b khoản 3 Điều 12 Thông tư 09/2024/TT-BGDĐT</dc:subject>
+  <dc:creator>Hoàng Ánh Đỗ Đặng</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>