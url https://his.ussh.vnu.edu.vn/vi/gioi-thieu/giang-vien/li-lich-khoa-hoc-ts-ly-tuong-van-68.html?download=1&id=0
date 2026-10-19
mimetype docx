--- v0 (2025-12-25)
+++ v1 (2026-10-19)
@@ -1,5471 +1,3297 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="29C7474E" w14:textId="75334F33" w:rsidR="00F51F77" w:rsidRPr="00C05B0A" w:rsidRDefault="00F51F77" w:rsidP="003D4CDD">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="69E51085" w14:textId="6F0B0A0D" w:rsidR="00640BD7" w:rsidRPr="00A0665D" w:rsidRDefault="008555F0" w:rsidP="00A0665D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...3 lines deleted...]
-        <w:t>LÍ LỊCH KHOA HỌC</w:t>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>THÔNG TIN CÁN BỘ, VIÊN CHỨC KHOA LỊCH SỬ</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA699F" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VÀ VĂN HOÁ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D07321B" w14:textId="77777777" w:rsidR="00F51F77" w:rsidRPr="00C05B0A" w:rsidRDefault="00F51F77" w:rsidP="003D4CDD">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+    <w:p w14:paraId="40F1F799" w14:textId="50431D04" w:rsidR="00672727" w:rsidRPr="00A0665D" w:rsidRDefault="00A0665D" w:rsidP="00A0665D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092087A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FA3475D" wp14:editId="7862D130">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>-635</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>306705</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1562100" cy="2386965"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21376"/>
+                <wp:lineTo x="21337" y="21376"/>
+                <wp:lineTo x="21337" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="2054132076" name="Picture 3"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 6"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1562100" cy="2386965"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13B79DB4" w14:textId="18E97BE7" w:rsidR="008555F0" w:rsidRPr="00A0665D" w:rsidRDefault="008555F0" w:rsidP="00A0665D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...5 lines deleted...]
-        <w:t>(Dùng cho cán bộ tham gia đào tạo đại học ở Đại học Quốc gia Hà Nội)</w:t>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>1. Họ và tên:</w:t>
+      </w:r>
+      <w:r w:rsidR="0017422B" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lý Tường Vân</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CBABE8E" w14:textId="77777777" w:rsidR="00364180" w:rsidRPr="00C05B0A" w:rsidRDefault="00364180" w:rsidP="003D4CDD">
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+    <w:p w14:paraId="0629BEA3" w14:textId="24497543" w:rsidR="008555F0" w:rsidRPr="00A0665D" w:rsidRDefault="008555F0" w:rsidP="00A0665D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:i/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>2. Ngày tháng năm sinh:</w:t>
+      </w:r>
+      <w:r w:rsidR="0017422B" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 09/02/1975</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="781A2D8A" w14:textId="6DA4F793" w:rsidR="00F51F77" w:rsidRPr="00C05B0A" w:rsidRDefault="00F51F77" w:rsidP="003D4CDD">
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+    <w:p w14:paraId="0A832831" w14:textId="47C05C32" w:rsidR="008555F0" w:rsidRPr="00A0665D" w:rsidRDefault="008555F0" w:rsidP="00A0665D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:i/>
-[...78 lines deleted...]
-        </mc:AlternateContent>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>3. Quê quán:</w:t>
+      </w:r>
+      <w:r w:rsidR="0017422B" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cao Bằng</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F521161" w14:textId="77777777" w:rsidR="00F51F77" w:rsidRPr="00C05B0A" w:rsidRDefault="00F51F77" w:rsidP="00C05B0A">
-[...14 lines deleted...]
-        <w:t>I. LÍ LỊCH SƠ LƯỢC</w:t>
+    <w:p w14:paraId="64A9A362" w14:textId="77777777" w:rsidR="008555F0" w:rsidRPr="00A0665D" w:rsidRDefault="008555F0" w:rsidP="00A0665D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Quá trình học tập: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F37F50" w14:textId="74065B3D" w:rsidR="00344F72" w:rsidRPr="00C05B0A" w:rsidRDefault="00F51F77" w:rsidP="00C05B0A">
-[...22 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="5AEDE0A9" w14:textId="0696BD8C" w:rsidR="008555F0" w:rsidRPr="00A0665D" w:rsidRDefault="008555F0" w:rsidP="00A0665D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>- Đại học</w:t>
+      </w:r>
+      <w:r w:rsidR="0017422B" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>: Trường Đại học Khoa học Xã hội và Nhân Văn, Đại học Quốc gia Hà Nội</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72D0891C" w14:textId="5FF25B3B" w:rsidR="008555F0" w:rsidRPr="00A0665D" w:rsidRDefault="008555F0" w:rsidP="00A0665D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>- Thạc sĩ</w:t>
+      </w:r>
+      <w:r w:rsidR="0017422B" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Trường Đại học Khoa học Xã hội và Nhân Văn, Đại học Quốc gia Hà Nội </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4528EF95" w14:textId="6FA2C930" w:rsidR="008555F0" w:rsidRPr="00A0665D" w:rsidRDefault="008555F0" w:rsidP="00A0665D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>- Tiến sĩ</w:t>
+      </w:r>
+      <w:r w:rsidR="0017422B" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>: Học viện Khoa học Xã hội, Viện hàn lâm Khoa học Xã hội Việt Nam</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05A8827F" w14:textId="162B95F7" w:rsidR="001F7DC2" w:rsidRPr="00A0665D" w:rsidRDefault="001F7DC2" w:rsidP="00A0665D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>- Năm nhận học hàm:</w:t>
+      </w:r>
+      <w:r w:rsidR="0017422B" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01F98F91" w14:textId="77777777" w:rsidR="0017422B" w:rsidRPr="00A0665D" w:rsidRDefault="008555F0" w:rsidP="00A0665D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>5. Công tác tại Khoa lịch sử</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA699F" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> và Văn hoá</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EB3411" w:rsidRPr="00C05B0A">
-[...53 lines deleted...]
-        <w:t>Nữ</w:t>
+      <w:r w:rsidR="0017422B" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Từ năm 1998 đến nay. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BF63DF7" w14:textId="6ABAE7F7" w:rsidR="00344F72" w:rsidRPr="00C05B0A" w:rsidRDefault="00F51F77" w:rsidP="00C05B0A">
-[...1649 lines deleted...]
-    <w:p w14:paraId="271B2873" w14:textId="7720032A" w:rsidR="00F51F77" w:rsidRPr="00C05B0A" w:rsidRDefault="00F51F77" w:rsidP="003D706F">
+    <w:p w14:paraId="08D53FD7" w14:textId="73F7BC23" w:rsidR="0017422B" w:rsidRPr="00A0665D" w:rsidRDefault="0017422B" w:rsidP="00A0665D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...16 lines deleted...]
-        <w:t>Các đề tài nghiên cứu khoa học đã và đang tham gia:</w:t>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phó Trưởng khoa (từ năm 2024). Trưởng ngành Lịch sử (từ năm 2025). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="109D21A2" w14:textId="77777777" w:rsidR="003D706F" w:rsidRPr="00C05B0A" w:rsidRDefault="003D706F" w:rsidP="003D706F">
-[...1322 lines deleted...]
-    <w:p w14:paraId="23A0FFBC" w14:textId="7379EE9B" w:rsidR="00AE0A50" w:rsidRPr="00C05B0A" w:rsidRDefault="00F51F77" w:rsidP="00FA29C7">
+    <w:p w14:paraId="74BFD4F7" w14:textId="77777777" w:rsidR="00A0665D" w:rsidRPr="00A0665D" w:rsidRDefault="0017422B" w:rsidP="00A0665D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="851" w:hanging="284"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="008555F0" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ướng nghiên cứu, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3ED1" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">giảng </w:t>
+      </w:r>
+      <w:r w:rsidR="008555F0" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>dạy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F987BAB" w14:textId="77777777" w:rsidR="00A0665D" w:rsidRPr="00A0665D" w:rsidRDefault="0017422B" w:rsidP="00A0665D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Lịch sử Thế giới hiện đại</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3142CBC3" w14:textId="77777777" w:rsidR="00A0665D" w:rsidRPr="00A0665D" w:rsidRDefault="0017422B" w:rsidP="00A0665D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Lịch sử quan hệ quốc tế ở khu vực Đông Á (thời kỳ cận-hiện đại)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CA2E548" w14:textId="76B8F959" w:rsidR="008555F0" w:rsidRPr="00A0665D" w:rsidRDefault="0017422B" w:rsidP="00A0665D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Các vấn đề chính trị-xã hội Đông Nam Á thời kỳ thuộc địa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A4921FB" w14:textId="2CAD10A0" w:rsidR="008555F0" w:rsidRPr="00A0665D" w:rsidRDefault="00026ADD" w:rsidP="00A0665D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="008555F0" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>. Danh mục công trình công bố</w:t>
+      </w:r>
+      <w:r w:rsidR="006478C6" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3759A6CD" w14:textId="7DEDF840" w:rsidR="008572D6" w:rsidRPr="00A0665D" w:rsidRDefault="00A0665D" w:rsidP="00A0665D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00115E74" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="001965D2" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Sách</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65281AF1" w14:textId="09127D06" w:rsidR="002C5DC6" w:rsidRPr="00A0665D" w:rsidRDefault="00A0665D" w:rsidP="00A0665D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C05B0A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t>Các công trình khoa học đã công bố: (tên công trình, năm công bố, nơi công bố...)</w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00115E74" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidR="001965D2" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Chương sách</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4696A8C4" w14:textId="4409E4F1" w:rsidR="00FA29C7" w:rsidRPr="00C05B0A" w:rsidRDefault="00FA29C7" w:rsidP="00FA29C7">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+    <w:p w14:paraId="5DD9467B" w14:textId="17DE5150" w:rsidR="001F010D" w:rsidRPr="00A0665D" w:rsidRDefault="001F010D" w:rsidP="00A0665D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Sách chuyên khảo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63D8CCED" w14:textId="42E222BC" w:rsidR="0092087A" w:rsidRPr="00A0665D" w:rsidRDefault="002C5DC6" w:rsidP="00A0665D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“From Ideological Alliance to Comprehensive Strategic Partnership: The transformation of Vietnam-Soviet/Russian Relation (1950-2025)” (viết chung), in trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Viet Nam – Russia Relations in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00052F88" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>iddle of Global Upheavals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>. Moscow University, 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00165795" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, tr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D7257E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00165795" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>104-113.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="238CB0EE" w14:textId="77777777" w:rsidR="00D7257E" w:rsidRPr="00A0665D" w:rsidRDefault="001F010D" w:rsidP="00A0665D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“The Vietnamese Revolution in the Cold War and its impact on Vietnam – ASEAN relations during the 1960 and 1970s” (viết chung), in trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Southeast Asia and the Cold War</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, Routledge, Taylor &amp; Francis Group. London and New York, 2012</w:t>
+      </w:r>
+      <w:r w:rsidR="00D7257E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, tr. 174-186</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FAA7B13" w14:textId="06631E43" w:rsidR="00D7257E" w:rsidRPr="00A0665D" w:rsidRDefault="00D7257E" w:rsidP="00A0665D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Sự hưng khởi của phong trào dân tộc, chống thực dân, đế quốc ở Đông Nam Á trong 40 năm đầu của thế kỷ XX” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>(viết chung), in trong</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Lịch sử Đông Nam Á</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Tập IV: Đông Nam Á trong thời kì thuộc địa và phong trào đấu tranh giành độc lập (từ thế kỉ XVI đến năm 1945)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nxb. Khoa học Xã hội, Hà Nội, 2012, tr. 403-483.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38FAA12A" w14:textId="20ABB03A" w:rsidR="001F010D" w:rsidRPr="00A0665D" w:rsidRDefault="00D7257E" w:rsidP="00A0665D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> đã công bố</w:t>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Sách tham khảo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CD53C2D" w14:textId="77777777" w:rsidR="00FA29C7" w:rsidRPr="00C05B0A" w:rsidRDefault="00FA29C7" w:rsidP="00FA29C7">
-[...1 lines deleted...]
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4E30CEFA" w14:textId="77777777" w:rsidR="00CD4F5A" w:rsidRPr="00A0665D" w:rsidRDefault="00165795" w:rsidP="00A0665D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Bảo vệ chủ quyền quốc gia của Việt Nam trong bối cảnh toàn cầu hóa” (viết chung), in trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...10 lines deleted...]
-        <w:t>, Nxb. Đại học Quốc gia Hà Nội, Hà Nội, 2015, tr. 418-436.</w:t>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nghiên cứu về chủ quyền quốc gia, lãnh thổ theo định hướng tiếp cận toàn bộ và toàn diện của lịch sử Việt Nam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Tập I: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Những vấn đề chung về chủ quyền lãnh thổ và biên giới đất liền</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>. NXB Thế Giới, Hà Nội, 2025, tr. 983</w:t>
+      </w:r>
+      <w:r w:rsidR="00D7257E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>999.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B723D13" w14:textId="77777777" w:rsidR="00FA29C7" w:rsidRPr="00C05B0A" w:rsidRDefault="00FA29C7" w:rsidP="00FA29C7">
-[...1 lines deleted...]
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="58C2621F" w14:textId="143A28E4" w:rsidR="00CD4F5A" w:rsidRPr="00A0665D" w:rsidRDefault="0063156D" w:rsidP="00A0665D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Tác động của chính sách thực dân Anh ở Malaya: Góc nhìn về sự phát triển kinh tế thuộc địa với vai trò chủ thể của ngoại kiều” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(viết chung), in trong</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F010D" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...10 lines deleted...]
-        <w:t>, Routledge, Taylor &amp; Francis Group. London and New York, 2012. Pp.174-185.</w:t>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Việt Nam trong thế giới đang đổi thay</w:t>
+      </w:r>
+      <w:r w:rsidR="001F010D" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>. Nxb. Đại học Quốc gia Hà Nội, 2017</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, tr. 361-383</w:t>
+      </w:r>
+      <w:r w:rsidR="001F010D" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="289DDA9F" w14:textId="77777777" w:rsidR="00FA29C7" w:rsidRPr="00C05B0A" w:rsidRDefault="00FA29C7" w:rsidP="00FA29C7">
-[...1 lines deleted...]
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="33A73DA7" w14:textId="1FD923C1" w:rsidR="00CD4F5A" w:rsidRPr="00A0665D" w:rsidRDefault="00CD4F5A" w:rsidP="00A0665D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Một lịch sử quan hệ quốc tế mới ở Đông Nam Á trong những thập niên 1950-1960: Tác động từ cuộc kháng chiến chống Pháp của Việt Nam (1946-1954)” (viết chung), in trong </w:t>
+      </w:r>
+      <w:r w:rsidR="001F010D" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Từ Điện Biên Phủ đến Hiệp định Giơ ne vơ: Nhìn từ khía cạnh Quốc tế</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001F010D" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F010D" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Nxb. Đại học Quốc gia Hà Nội, 201</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>5, tr. 263-281</w:t>
+      </w:r>
+      <w:r w:rsidR="001F010D" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC6B137" w14:textId="15795C31" w:rsidR="00565A5E" w:rsidRPr="00A0665D" w:rsidRDefault="00565A5E" w:rsidP="00A0665D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4F5A" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ế hoạch triển vọng lần thứ nhất OPP-I và vấn đề đoàn kết dân tộc ở Malaysia” </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4F5A" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(viết chung), in trong </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4F5A" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...28 lines deleted...]
-        <w:t>).</w:t>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Đông Á – Đông Nam Á: Những vấn đề lịch sử và hiện tại</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4F5A" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Nxb. Thế giới, Hà Nội, </w:t>
+      </w:r>
+      <w:r w:rsidR="002E02DC" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2004, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4F5A" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>tr. 465-475.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD8BBA3" w14:textId="77777777" w:rsidR="00FA29C7" w:rsidRPr="00C05B0A" w:rsidRDefault="00FA29C7" w:rsidP="00FA29C7">
-[...1 lines deleted...]
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="64DA081E" w14:textId="37CDCFA1" w:rsidR="0063156D" w:rsidRPr="00A0665D" w:rsidRDefault="00A0665D" w:rsidP="00A0665D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
-[...24 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00115E74" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidR="001965D2" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Bài tạp chí</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A40656D" w14:textId="42D22083" w:rsidR="009F1398" w:rsidRPr="00A0665D" w:rsidRDefault="009F1398" w:rsidP="00A0665D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Đồng thuận và mâu thuẫn Liên Xô - Trung Quốc trong thập niên 1950: Tác động đến tiến trình Hội nghị Geneva về Đông Dương</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...11 lines deleted...]
-        <w:t>, Nxb. Thế giới, Hà Nội, 2007, tr. 519-535.</w:t>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tạp chí Nghiên cứu Lịch sử</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0EC6" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ố 8, </w:t>
+      </w:r>
+      <w:r w:rsidR="002E02DC" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00052F88" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4798B42F" w14:textId="77A326B1" w:rsidR="00FA29C7" w:rsidRPr="00C05B0A" w:rsidRDefault="00FA29C7" w:rsidP="00FA29C7">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5BB92F04" w14:textId="19AA7EDF" w:rsidR="002E02DC" w:rsidRPr="00A0665D" w:rsidRDefault="002E02DC" w:rsidP="00A0665D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Học liệu mở trong dạy học lịch sử cấp Trung học Phổ thông: Tổng quan nghiên cứu và khung định hướng phát triển trong bối cảnh chuyển đổi số” (Tác giả chính). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...13 lines deleted...]
-        <w:t>, Nxb. Thế giới, Hà Nội, 2004, tr.465-473.</w:t>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tạp chí Giáo dục, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>số 8, 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00052F88" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B9CF54F" w14:textId="77777777" w:rsidR="006C5CDE" w:rsidRPr="00C05B0A" w:rsidRDefault="006C5CDE" w:rsidP="00FA29C7">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="260E8412" w14:textId="239F2A76" w:rsidR="009F1398" w:rsidRPr="00A0665D" w:rsidRDefault="0014110D" w:rsidP="00A0665D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Between two Powers: Vietnam and the Strategic Balancing of Russia and China in the 21st Century” (Tác giả chính). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>The Russian Journal of Vietnamese Studies</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0EC6" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ol. 9</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0EC6" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D0EC6" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>o 2</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0EC6" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, 2025,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D0EC6" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>6-17.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7DA45C14" w14:textId="6A640EE9" w:rsidR="00FA29C7" w:rsidRPr="00C05B0A" w:rsidRDefault="006C5CDE" w:rsidP="00FA29C7">
-[...43 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="4ED589D5" w14:textId="14041771" w:rsidR="001D0EC6" w:rsidRPr="00A0665D" w:rsidRDefault="009F1398" w:rsidP="00A0665D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Tiến trình liên kết Đông Á của Nhật Bản và vai trò của quan hệ Nhật Bản - Việt Nam. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tạp chí Khoa học Xã hội và Nhân văn</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0EC6" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0014110D" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D0EC6" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="0014110D" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ập 10 </w:t>
+      </w:r>
+      <w:r w:rsidR="001D0EC6" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0014110D" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ố </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8, </w:t>
+      </w:r>
+      <w:r w:rsidR="001D0EC6" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>tr.</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0EC6" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>384-399.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32CEF167" w14:textId="033BF7D3" w:rsidR="009F1398" w:rsidRPr="00A0665D" w:rsidRDefault="0014110D" w:rsidP="00A0665D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Abolition or Maintenance? French and British Policies towards Vietnamese and Malay Traditional Education during the Last Decades of the Nineteenth Century” (Tác giả chính) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>SUVANNABHUMI</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0EC6" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ol. 14 </w:t>
+      </w:r>
+      <w:r w:rsidR="001D0EC6" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>o. 02</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0EC6" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, 2022,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tr. 169-198.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62403AC8" w14:textId="2E1A9CAD" w:rsidR="00565A5E" w:rsidRPr="00A0665D" w:rsidRDefault="001D0EC6" w:rsidP="00A0665D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Khía cạnh chính trị của cải cách giáo dục ở Pháp và việc thực thi chính sách giáo dục ở Việt Nam (từ năm 1870 đến năm 1914)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>”.</w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tạp chí Khoa học Xã hội và Nhân văn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ập 6, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ố 1,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2020,</w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tr. 33-52. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D6AC4F0" w14:textId="77777777" w:rsidR="001D0EC6" w:rsidRPr="00A0665D" w:rsidRDefault="001D0EC6" w:rsidP="00A0665D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">[1] </w:t>
-[...13 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Chính sách giáo dục của Anh ở Malaya: Cuộc chuyển đổi sứ mệnh chính trị của giáo dục từ ‘chia để trị’ sang ‘hợp để trị’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>”.</w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004E7762" w:rsidRPr="00C05B0A">
-[...37 lines deleted...]
-        <w:t>-738X</w:t>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tạp chí Nghiên cứu Lịch sử</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>tập</w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 (513),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2019,</w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tr. 47-65. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F59C184" w14:textId="10273982" w:rsidR="006C5CDE" w:rsidRPr="00C05B0A" w:rsidRDefault="00631F06" w:rsidP="004E7762">
-[...31 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+    <w:p w14:paraId="48C236E4" w14:textId="14788D2B" w:rsidR="00565A5E" w:rsidRPr="00A0665D" w:rsidRDefault="001D0EC6" w:rsidP="00A0665D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tác động của chính sách thực dân của Anh ở Malaya: Góc nhìn về sự phát triển kinh tế thuộc địa với vai trò chủ thể của ngoại kiều</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>”.</w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Tạp chí Khoa học Xã hội và Nhân văn</w:t>
       </w:r>
-      <w:r w:rsidR="006C5CDE" w:rsidRPr="00C05B0A">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ập 2, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ố 4, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2016, </w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>tr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">370-383. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AFA27C4" w14:textId="47922524" w:rsidR="00565A5E" w:rsidRPr="00A0665D" w:rsidRDefault="001D0EC6" w:rsidP="00A0665D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chiến tranh Thế giới thứ nhất (1914-1918) và sự hình thành </w:t>
+      </w:r>
+      <w:r w:rsidR="00052F88" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rật tự </w:t>
+      </w:r>
+      <w:r w:rsidR="00052F88" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>hế giới đầu tiên: Trật tự Versailles – Washington</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00652BB0" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (tác giả liên hệ)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="006C5CDE" w:rsidRPr="00C05B0A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tạp chí Lịch sử Quân sự</w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ố 273, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014, </w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>tr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006C5CDE" w:rsidRPr="00C05B0A">
-[...5 lines deleted...]
-        <w:t>Tập 2, Số 4 (8/2016), tr. 374-380. ISSN 2354-1172.</w:t>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">59-65. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D3D1166" w14:textId="7B857CF7" w:rsidR="006C5CDE" w:rsidRPr="00C05B0A" w:rsidRDefault="00631F06" w:rsidP="004E7762">
-[...33 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="36BC2CB6" w14:textId="4ABECAFA" w:rsidR="00565A5E" w:rsidRPr="00A0665D" w:rsidRDefault="001D0EC6" w:rsidP="00A0665D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tác động của cuộc kháng chiến chống Pháp của Việt Nam giai đoạn 1946-1954 đến cục diện chính trị Đông Nam Á trong thập niên 1950 của thế kỷ XX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>”.</w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tạp chí</w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nghiên cứu Đông Nam Á, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ố 7 (172), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014, </w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>tr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19-27.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EDEE31B" w14:textId="7044B156" w:rsidR="00565A5E" w:rsidRPr="00A0665D" w:rsidRDefault="00652BB0" w:rsidP="00A0665D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phong trào dân tộc ở Indonesia và Malaya trong nửa đầu thế kỉ XX - Một </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>nghiên cứu s</w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>o sánh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>”.</w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tạp chí Nghiên cứu Lịch sử</w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ố 9 (437), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012, </w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>tr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">38-52. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6859FE2E" w14:textId="77777777" w:rsidR="00652BB0" w:rsidRPr="00A0665D" w:rsidRDefault="00652BB0" w:rsidP="00A0665D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nhật Bản chiếm đóng Malaya (1941-1945) và sự phát triển ý thức chính trị của người Malay</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>”.</w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tạp chí</w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nghiên cứu Đông Nam Á,</w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ố 11 (140), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2011, </w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>tr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>55-68.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F9DBCC1" w14:textId="3A17812E" w:rsidR="00565A5E" w:rsidRPr="00A0665D" w:rsidRDefault="00652BB0" w:rsidP="00A0665D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Chính sách giáo dục của Anh đối với cộng đồng người Malay bản địa (từ nửa cuối thế kỉ XIX đến đầu thế kỉ XX)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>”.</w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tạp chí Nghiên cứu Đông Nam Á</w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ố 5 (134),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2011,</w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11-23. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DBD8048" w14:textId="57165283" w:rsidR="00672727" w:rsidRPr="00A0665D" w:rsidRDefault="00652BB0" w:rsidP="00A0665D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00052F88" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Về một vài k</w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>inh nghiệm của Malaysia trong việc giải quyết mối quan hệ giữa vấn đề dân tộc và tôn giáo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tạp chí Nghiên cứu Đông Nam Á</w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ố 1 (106), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00693311" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>09</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>tr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006C5CDE" w:rsidRPr="00C05B0A">
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> Số 1 (513).2019. ISSN.0866 – 7497.</w:t>
+      <w:r w:rsidR="00565A5E" w:rsidRPr="00A0665D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>50-58.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04C678C1" w14:textId="4B1803A5" w:rsidR="006C5CDE" w:rsidRPr="00C05B0A" w:rsidRDefault="00631F06" w:rsidP="004E7762">
-[...1502 lines deleted...]
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
+    <w:sectPr w:rsidR="00672727" w:rsidRPr="00A0665D" w:rsidSect="00042323">
+      <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+      <w:pgMar w:top="1134" w:right="1418" w:bottom="1701" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="等线">
-[...7 lines deleted...]
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...37 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-[...1 lines deleted...]
-    <w:nsid w:val="0A48157F"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D9D015C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B91C02F8"/>
+    <w:tmpl w:val="C06439A8"/>
+    <w:lvl w:ilvl="0" w:tplc="A344196E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="12562465"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D8A6E34A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
@@ -5504,309 +3330,265 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
-[...2 lines deleted...]
-    <w:tmpl w:val="0409000F"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17FB2DCF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="44746E9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="360" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1DA86E77"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0EDED870"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
-[...123 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2)"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1260" w:hanging="420"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1680" w:hanging="420"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5)"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="420"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2940" w:hanging="420"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8)"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3780" w:hanging="420"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
-[...20 lines deleted...]
-    <w:nsid w:val="65E138C4"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C4C3A0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F5C4E9A4"/>
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:tmpl w:val="945E67F0"/>
+    <w:lvl w:ilvl="0" w:tplc="F702BD38">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:i w:val="0"/>
+        <w:iCs/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5837,196 +3619,439 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
-[...2 lines deleted...]
-    <w:tmpl w:val="0409000F"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70C87B57"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1A14B358"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="360" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7160382C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="755E1198"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="631594024">
+    <w:abstractNumId w:val="2"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="189530397">
+    <w:abstractNumId w:val="3"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1379861154">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="970869330">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="144862188">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="638610460">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="325744004">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
-[...2 lines deleted...]
-  <w:num w:numId="3">
+  <w:num w:numId="8" w16cid:durableId="1995066759">
     <w:abstractNumId w:val="6"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F51F77"/>
-[...38 lines deleted...]
-    <w:rsid w:val="00FA29C7"/>
+    <w:rsidRoot w:val="008555F0"/>
+    <w:rsid w:val="00026ADD"/>
+    <w:rsid w:val="00042323"/>
+    <w:rsid w:val="00052F88"/>
+    <w:rsid w:val="000D0113"/>
+    <w:rsid w:val="00115E74"/>
+    <w:rsid w:val="0014110D"/>
+    <w:rsid w:val="00165795"/>
+    <w:rsid w:val="0017422B"/>
+    <w:rsid w:val="001965D2"/>
+    <w:rsid w:val="001D0EC6"/>
+    <w:rsid w:val="001F010D"/>
+    <w:rsid w:val="001F7DC2"/>
+    <w:rsid w:val="0026298C"/>
+    <w:rsid w:val="002C5DC6"/>
+    <w:rsid w:val="002E02DC"/>
+    <w:rsid w:val="00342DDB"/>
+    <w:rsid w:val="00565A5E"/>
+    <w:rsid w:val="0063156D"/>
+    <w:rsid w:val="00640BD7"/>
+    <w:rsid w:val="006478C6"/>
+    <w:rsid w:val="00652BB0"/>
+    <w:rsid w:val="00672727"/>
+    <w:rsid w:val="00693311"/>
+    <w:rsid w:val="006B0278"/>
+    <w:rsid w:val="008555F0"/>
+    <w:rsid w:val="008572D6"/>
+    <w:rsid w:val="0092087A"/>
+    <w:rsid w:val="00940210"/>
+    <w:rsid w:val="009C2CAB"/>
+    <w:rsid w:val="009F1398"/>
+    <w:rsid w:val="00A0665D"/>
+    <w:rsid w:val="00A53E37"/>
+    <w:rsid w:val="00C40FA4"/>
+    <w:rsid w:val="00C528C4"/>
+    <w:rsid w:val="00CC3ED1"/>
+    <w:rsid w:val="00CD4F5A"/>
+    <w:rsid w:val="00D67134"/>
+    <w:rsid w:val="00D7257E"/>
+    <w:rsid w:val="00DB6A1C"/>
+    <w:rsid w:val="00E047CF"/>
+    <w:rsid w:val="00E370CE"/>
+    <w:rsid w:val="00EC59FF"/>
+    <w:rsid w:val="00FA699F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0F8FAB23"/>
-  <w15:docId w15:val="{2C3B36D8-3EDD-487D-89CF-35E4EEBD019B}"/>
+  <w14:docId w14:val="0548E08A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E75B8E6D-41EA-4376-814F-5A3D7D16CB26}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6050,58 +4075,58 @@
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6137,51 +4162,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -6354,351 +4379,289 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F51F77"/>
-[...2 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
-    <w:name w:val="Subtitle"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00F51F77"/>
+    <w:rsid w:val="008555F0"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D67134"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D67134"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii=".VnTimeH" w:eastAsia="MS Mincho" w:hAnsi=".VnTimeH" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
-    <w:name w:val="Subtitle Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Subtitle"/>
-    <w:rsid w:val="00F51F77"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D67134"/>
     <w:rPr>
-      <w:rFonts w:ascii=".VnTimeH" w:eastAsia="MS Mincho" w:hAnsi=".VnTimeH" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D67134"/>
+    <w:rPr>
       <w:b/>
-      <w:sz w:val="24"/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D67134"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00697659"/>
+    <w:rsid w:val="00C40FA4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00697659"/>
+    <w:rsid w:val="00C40FA4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...114 lines deleted...]
-      <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tuongvanly@ussh.edu.vn" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -6841,71 +4804,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>6958</Characters>
+  <Pages>3</Pages>
+  <Words>779</Words>
+  <Characters>4446</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>57</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>37</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8162</CharactersWithSpaces>
+  <CharactersWithSpaces>5215</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>PhamQuynhHuong</dc:creator>
+  <dc:creator>Văn Anh Khảo cổ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>