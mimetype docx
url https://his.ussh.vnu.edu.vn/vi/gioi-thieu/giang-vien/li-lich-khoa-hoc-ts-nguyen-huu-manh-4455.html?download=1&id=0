--- v0 (2025-10-19)
+++ v1 (2026-10-26)
@@ -1,23789 +1,4781 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="29C7474E" w14:textId="75334F33" w:rsidR="00F51F77" w:rsidRPr="00F92962" w:rsidRDefault="00F51F77" w:rsidP="00F92962">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="69E51085" w14:textId="77777777" w:rsidR="00640BD7" w:rsidRPr="00115E74" w:rsidRDefault="008555F0" w:rsidP="00D3334B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00F92962">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00115E74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...513 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DC454F4" wp14:editId="6FFC1717">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7ACB1A2D" wp14:editId="5CB81786">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-384810</wp:posOffset>
+                  <wp:posOffset>-118110</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>10160</wp:posOffset>
+                  <wp:posOffset>295275</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="0" cy="0"/>
-[...5 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:extent cx="1533525" cy="2352675"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                <wp:wrapTight wrapText="bothSides">
+                  <wp:wrapPolygon edited="0">
+                    <wp:start x="0" y="0"/>
+                    <wp:lineTo x="0" y="21687"/>
+                    <wp:lineTo x="21734" y="21687"/>
+                    <wp:lineTo x="21734" y="0"/>
+                    <wp:lineTo x="0" y="0"/>
+                  </wp:wrapPolygon>
+                </wp:wrapTight>
+                <wp:docPr id="1" name="Text Box 1"/>
+                <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvCnPr>
-[...2 lines deleted...]
-                      <wps:spPr bwMode="auto">
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="0" cy="0"/>
+                          <a:ext cx="1533525" cy="2352675"/>
                         </a:xfrm>
-                        <a:prstGeom prst="line">
+                        <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:noFill/>
-                        <a:ln w="9525">
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
                           <a:solidFill>
-                            <a:srgbClr val="000000"/>
+                            <a:prstClr val="black"/>
                           </a:solidFill>
-                          <a:round/>
-[...1 lines deleted...]
-                          <a:tailEnd/>
                         </a:ln>
-                        <a:extLst>
-[...5 lines deleted...]
-                        </a:extLst>
                       </wps:spPr>
-                      <wps:bodyPr/>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4CA11C85" w14:textId="3875FC23" w:rsidR="00342DDB" w:rsidRDefault="00E2778E" w:rsidP="00E2778E">
+                            <w:pPr>
+                              <w:ind w:hanging="567"/>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:noProof/>
+                              </w:rPr>
+                              <w:drawing>
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21568E87" wp14:editId="6396C56A">
+                                  <wp:extent cx="1897430" cy="2338400"/>
+                                  <wp:effectExtent l="0" t="0" r="7620" b="5080"/>
+                                  <wp:docPr id="951963922" name="Hình ảnh 2"/>
+                                  <wp:cNvGraphicFramePr>
+                                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                                  </wp:cNvGraphicFramePr>
+                                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                        <pic:nvPicPr>
+                                          <pic:cNvPr id="0" name="Picture 1"/>
+                                          <pic:cNvPicPr>
+                                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                          </pic:cNvPicPr>
+                                        </pic:nvPicPr>
+                                        <pic:blipFill>
+                                          <a:blip r:embed="rId5">
+                                            <a:extLst>
+                                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                              </a:ext>
+                                            </a:extLst>
+                                          </a:blip>
+                                          <a:srcRect/>
+                                          <a:stretch>
+                                            <a:fillRect/>
+                                          </a:stretch>
+                                        </pic:blipFill>
+                                        <pic:spPr bwMode="auto">
+                                          <a:xfrm>
+                                            <a:off x="0" y="0"/>
+                                            <a:ext cx="1910142" cy="2354066"/>
+                                          </a:xfrm>
+                                          <a:prstGeom prst="rect">
+                                            <a:avLst/>
+                                          </a:prstGeom>
+                                          <a:noFill/>
+                                          <a:ln>
+                                            <a:noFill/>
+                                          </a:ln>
+                                        </pic:spPr>
+                                      </pic:pic>
+                                    </a:graphicData>
+                                  </a:graphic>
+                                </wp:inline>
+                              </w:drawing>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5BCFFFC5" w14:textId="77777777" w:rsidR="00342DDB" w:rsidRDefault="00342DDB" w:rsidP="00342DDB">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="55940028" w14:textId="44A24F56" w:rsidR="008555F0" w:rsidRDefault="008555F0" w:rsidP="00E2778E">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="0E42E6BA" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-30.3pt,.8pt" to="-30.3pt,.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDGsK0bpwEAAEIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUk1vGyEQvVfKf0Dc67UtpWpXXufgNLmk&#10;raUkP2AM7C4qy6AZ7F3/+wL+aJTcqnJAMB+P9x6zupsGJw6G2KJv5GI2l8J4hdr6rpGvLw+fv0rB&#10;EbwGh9408mhY3q1vPq3GUJsl9ui0IZFAPNdjaGQfY6irilVvBuAZBuNTskUaIKYrdZUmGBP64Krl&#10;fP6lGpF0IFSGOUXvT0m5Lvhta1T81bZsonCNTNxi2ansu7xX6xXUHUHorTrTgH9gMYD16dEr1D1E&#10;EHuyH6AGqwgZ2zhTOFTYtlaZoiGpWczfqXnuIZiiJZnD4WoT/z9Y9fOw8VvK1NXkn8MTqt8sPG56&#10;8J0pBF6OIX3cIltVjYHra0u+cNiS2I0/UKca2EcsLkwtDRky6RNTMft4NdtMUahTUF2iFdSXlkAc&#10;Hw0OIh8a6azPDkANhyeOmQLUl5Ic9vhgnSu/6LwYG/ntdnlbGhid1TmZy5i63caROECeg7KKnpR5&#10;W0a497qA9Qb09/M5gnWnc3rc+bMNWXkeM653qI9butiTPqqwPA9VnoS399L9d/TXfwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAFcMhKDXAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjkFLw0AQhe+C/2EZ&#10;wUtpd60QJGZTipqbF6vidZodk9DsbJrdttFf76gHPQ0f7/HmK1aT79WRxtgFtnC1MKCI6+A6biy8&#10;PFfzG1AxITvsA5OFD4qwKs/PCsxdOPETHTepUTLCMUcLbUpDrnWsW/IYF2Egluw9jB6T4NhoN+JJ&#10;xn2vl8Zk2mPH8qHFge5aqnebg7cQq1faV5+zemberptAy/394wNae3kxrW9BJZrSXxm+9UUdSnHa&#10;hgO7qHoL88xkUpVAjuS/vP1hXRb6v3/5BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMaw&#10;rRunAQAAQgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AFcMhKDXAAAABwEAAA8AAAAAAAAAAAAAAAAAAQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAAFBQAAAAA=&#10;"/>
+              <v:shapetype w14:anchorId="7ACB1A2D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-9.3pt;margin-top:23.25pt;width:120.75pt;height:185.25pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD7IHDMNwIAAH0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5wvp50Rp8hSZBhQ&#10;tAXSoWdFlmJjsqhJSuzs14+SnY92Ow27yJRIPZGPj57ftbUiB2FdBTqno8GQEqE5FJXe5fT7y/rT&#10;LSXOM10wBVrk9CgcvVt8/DBvTCbGUIIqhCUIol3WmJyW3pssSRwvRc3cAIzQ6JRga+Zxa3dJYVmD&#10;6LVKxsPhLGnAFsYCF87h6X3npIuIL6Xg/klKJzxROcXcfFxtXLdhTRZzlu0sM2XF+zTYP2RRs0rj&#10;o2eoe+YZ2dvqD6i64hYcSD/gUCcgZcVFrAGrGQ3fVbMpmRGxFiTHmTNN7v/B8sfDxjxb4tsv0GID&#10;AyGNcZnDw1BPK20dvpgpQT9SeDzTJlpPeLiUTibpOKWEo2+M5uwmDTjJ5bqxzn8VUJNg5NRiXyJd&#10;7PDgfBd6CgmvOVBVsa6UipugBbFSlhwYdlH5mCSCv4lSmjQ5nU3SYQR+4wvQ5/tbxfiPPr2rKMRT&#10;GnO+FB8s327bnpEtFEckykKnIWf4ukLcB+b8M7MoGuQGB8E/4SIVYDLQW5SUYH/97TzEYy/RS0mD&#10;Isyp+7lnVlCivmns8ufRdBpUGzfT9GaMG3vt2V579L5eATI0wpEzPJoh3quTKS3Urzgvy/Aqupjm&#10;+HZO/clc+W40cN64WC5jEOrUMP+gN4YH6NCRwOdL+8qs6fvpUQqPcJIry961tYsNNzUs9x5kFXse&#10;CO5Y7XlHjUfV9PMYhuh6H6Muf43FbwAAAP//AwBQSwMEFAAGAAgAAAAhANd6/n3dAAAACgEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG5b2gpKV5pOgAYXTgzEOWu8JKJxqiTrytsT&#10;TnC0/en393fbxY1sxhCtJwHlugCGNHhlSQv4eH9eNcBikqTk6AkFfGOEbX950clW+TO94bxPmuUQ&#10;iq0UYFKaWs7jYNDJuPYTUr4dfXAy5TForoI853A38qooau6kpfzByAmfDA5f+5MTsHvUGz00Mphd&#10;o6ydl8/jq34R4vpqebgHlnBJfzD86md16LPTwZ9IRTYKWJVNnVEBN/UtsAxUVbUBdsiL8q4A3nf8&#10;f4X+BwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPsgcMw3AgAAfQQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANd6/n3dAAAACgEAAA8AAAAAAAAA&#10;AAAAAAAAkQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="4CA11C85" w14:textId="3875FC23" w:rsidR="00342DDB" w:rsidRDefault="00E2778E" w:rsidP="00E2778E">
+                      <w:pPr>
+                        <w:ind w:hanging="567"/>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:noProof/>
+                        </w:rPr>
+                        <w:drawing>
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21568E87" wp14:editId="6396C56A">
+                            <wp:extent cx="1897430" cy="2338400"/>
+                            <wp:effectExtent l="0" t="0" r="7620" b="5080"/>
+                            <wp:docPr id="951963922" name="Hình ảnh 2"/>
+                            <wp:cNvGraphicFramePr>
+                              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                            </wp:cNvGraphicFramePr>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                  <pic:nvPicPr>
+                                    <pic:cNvPr id="0" name="Picture 1"/>
+                                    <pic:cNvPicPr>
+                                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                    </pic:cNvPicPr>
+                                  </pic:nvPicPr>
+                                  <pic:blipFill>
+                                    <a:blip r:embed="rId5">
+                                      <a:extLst>
+                                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                        </a:ext>
+                                      </a:extLst>
+                                    </a:blip>
+                                    <a:srcRect/>
+                                    <a:stretch>
+                                      <a:fillRect/>
+                                    </a:stretch>
+                                  </pic:blipFill>
+                                  <pic:spPr bwMode="auto">
+                                    <a:xfrm>
+                                      <a:off x="0" y="0"/>
+                                      <a:ext cx="1910142" cy="2354066"/>
+                                    </a:xfrm>
+                                    <a:prstGeom prst="rect">
+                                      <a:avLst/>
+                                    </a:prstGeom>
+                                    <a:noFill/>
+                                    <a:ln>
+                                      <a:noFill/>
+                                    </a:ln>
+                                  </pic:spPr>
+                                </pic:pic>
+                              </a:graphicData>
+                            </a:graphic>
+                          </wp:inline>
+                        </w:drawing>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5BCFFFC5" w14:textId="77777777" w:rsidR="00342DDB" w:rsidRDefault="00342DDB" w:rsidP="00342DDB">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="55940028" w14:textId="44A24F56" w:rsidR="008555F0" w:rsidRDefault="008555F0" w:rsidP="00E2778E">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="tight"/>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidRPr="00115E74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>THÔNG TIN CÁN BỘ, VIÊN CHỨC KHOA LỊCH SỬ</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA699F" w:rsidRPr="00115E74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VÀ VĂN HOÁ</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1F521161" w14:textId="77777777" w:rsidR="00F51F77" w:rsidRPr="00F92962" w:rsidRDefault="00F51F77" w:rsidP="00F92962">
-[...1 lines deleted...]
-        <w:pStyle w:val="Subtitle"/>
+    <w:p w14:paraId="40F1F799" w14:textId="77777777" w:rsidR="00672727" w:rsidRDefault="00672727" w:rsidP="00D3334B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13B79DB4" w14:textId="4064739E" w:rsidR="008555F0" w:rsidRPr="00E2778E" w:rsidRDefault="008555F0" w:rsidP="00D3334B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2778E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>1. Họ và tên:</w:t>
+      </w:r>
+      <w:r w:rsidR="009E3BA3" w:rsidRPr="00E2778E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00965348" w:rsidRPr="00E2778E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Nguyễn Hữu Mạnh</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0629BEA3" w14:textId="0599B70D" w:rsidR="008555F0" w:rsidRPr="00E2778E" w:rsidRDefault="008555F0" w:rsidP="00D3334B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2778E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>2. Ngày tháng năm sinh:</w:t>
+      </w:r>
+      <w:r w:rsidR="009E3BA3" w:rsidRPr="00E2778E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E3BA3" w:rsidRPr="00E2778E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>27/07/1989</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A832831" w14:textId="7AC984CE" w:rsidR="008555F0" w:rsidRPr="00E2778E" w:rsidRDefault="008555F0" w:rsidP="00D3334B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2778E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>3. Quê quán:</w:t>
+      </w:r>
+      <w:r w:rsidR="009E3BA3" w:rsidRPr="00E2778E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E3BA3" w:rsidRPr="00E2778E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hải Phòng</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64A9A362" w14:textId="77777777" w:rsidR="008555F0" w:rsidRPr="00E2778E" w:rsidRDefault="008555F0" w:rsidP="00D3334B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2778E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Quá trình học tập: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FBD72D7" w14:textId="1F4FC0EC" w:rsidR="009E3BA3" w:rsidRPr="00E2778E" w:rsidRDefault="009E3BA3" w:rsidP="00D3334B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2778E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>- Đại học: Đại học Khoa học Xã hội và Nhân văn, tốt nghiệp năm 2012.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66ECF925" w14:textId="77777777" w:rsidR="009E3BA3" w:rsidRPr="00E2778E" w:rsidRDefault="009E3BA3" w:rsidP="00D3334B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2778E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>- Thạc sĩ: Đại học Kanazawa (Nhật Bản), tốt nghiệp năm 2017.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F806A0C" w14:textId="77777777" w:rsidR="009E3BA3" w:rsidRPr="00E2778E" w:rsidRDefault="009E3BA3" w:rsidP="00D3334B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2778E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>- Tiến sĩ: Đại học Kanazawa (Nhật Bản), tốt nghiệp năm 2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A6ADB70" w14:textId="77777777" w:rsidR="009E3BA3" w:rsidRPr="00E2778E" w:rsidRDefault="008555F0" w:rsidP="00D3334B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2778E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>5. Công tác tại Khoa lịch sử</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA699F" w:rsidRPr="00E2778E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> và Văn hoá</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2778E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2778E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57151500" w14:textId="6B4742DE" w:rsidR="009E3BA3" w:rsidRPr="00965348" w:rsidRDefault="009E3BA3" w:rsidP="00D3334B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...10 lines deleted...]
-        <w:t>I. LÍ LỊCH SƠ LƯỢC</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Công tác tại Khoa từ năm 15/6/2013 đến nay. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F37F50" w14:textId="42A6C5AD" w:rsidR="00344F72" w:rsidRPr="00F92962" w:rsidRDefault="00F51F77" w:rsidP="00F92962">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5ED3815B" w14:textId="200D2D6A" w:rsidR="009E3BA3" w:rsidRPr="00965348" w:rsidRDefault="009E3BA3" w:rsidP="00D3334B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...20 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Công việc tại Khoa: Giảng viên; Phó Trưởng Khoa (từ</w:t>
+      </w:r>
+      <w:r w:rsidR="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tháng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10/2024); Phụ trách Bảo tàng Lịch sử và Văn hóa (từ </w:t>
+      </w:r>
+      <w:r w:rsidR="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>tháng</w:t>
+      </w:r>
+      <w:r w:rsidR="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...35 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>5/2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0720950F" w14:textId="77777777" w:rsidR="00965348" w:rsidRPr="00965348" w:rsidRDefault="009E3BA3" w:rsidP="00D3334B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hướng nghiên cứu, giảng dạy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="377F1C43" w14:textId="77777777" w:rsidR="00965348" w:rsidRPr="00965348" w:rsidRDefault="009E3BA3" w:rsidP="00D3334B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Khảo cổ học</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61B21C13" w14:textId="77777777" w:rsidR="00965348" w:rsidRPr="00965348" w:rsidRDefault="009E3BA3" w:rsidP="00D3334B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Quản lí tài nguyên văn hóa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AD5FC69" w14:textId="77777777" w:rsidR="00965348" w:rsidRPr="00965348" w:rsidRDefault="009E3BA3" w:rsidP="00D3334B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Lịch sử và văn hóa Champa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72770980" w14:textId="77777777" w:rsidR="00965348" w:rsidRPr="00965348" w:rsidRDefault="009E3BA3" w:rsidP="00D3334B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Khảo cổ học Phật giáo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CA2E548" w14:textId="12A8D81A" w:rsidR="008555F0" w:rsidRPr="00D3334B" w:rsidRDefault="009E3BA3" w:rsidP="00D3334B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3334B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Giao lưu văn hóa thông qua mạng lưới hàng hải ở khu vực Đông Nam Á.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A4921FB" w14:textId="2CAD10A0" w:rsidR="008555F0" w:rsidRPr="00E2778E" w:rsidRDefault="00026ADD" w:rsidP="00D3334B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2778E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="008555F0" w:rsidRPr="00E2778E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>. Danh mục công trình công bố</w:t>
+      </w:r>
+      <w:r w:rsidR="006478C6" w:rsidRPr="00E2778E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00113318" w:rsidRPr="00F92962">
-[...152 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2BF63DF7" w14:textId="374BD3CA" w:rsidR="00344F72" w:rsidRPr="00F92962" w:rsidRDefault="00F51F77" w:rsidP="00F92962">
-[...4837 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="34E464EE" w14:textId="1EC7F109" w:rsidR="00E2778E" w:rsidRPr="00965348" w:rsidRDefault="00965348" w:rsidP="00D3334B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F92962">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00965348">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00F51F77" w:rsidRPr="00F92962">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00F51F77" w:rsidRPr="00F92962">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00115E74" w:rsidRPr="00965348">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00F51F77" w:rsidRPr="00F92962">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="001965D2" w:rsidRPr="00965348">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00F51F77" w:rsidRPr="00F92962">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Sách</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3759A6CD" w14:textId="1E8D0830" w:rsidR="008572D6" w:rsidRPr="00965348" w:rsidRDefault="000D1EF5" w:rsidP="00D3334B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Cẩm Phả đất và người</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">thành viên </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>tác giả). Nxb. Chính trị Quốc gia Sự thật, Hà Nội, 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F6FDA76" w14:textId="658A832F" w:rsidR="008572D6" w:rsidRPr="00965348" w:rsidRDefault="00965348" w:rsidP="00D3334B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00F51F77" w:rsidRPr="00F92962">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00965348">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00F51F77" w:rsidRPr="00F92962">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00F51F77" w:rsidRPr="00F92962">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00115E74" w:rsidRPr="00965348">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00F51F77" w:rsidRPr="00F92962">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidR="001965D2" w:rsidRPr="00965348">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00F51F77" w:rsidRPr="00F92962">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Chương sách</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F23ED18" w14:textId="79E7B30A" w:rsidR="000D1EF5" w:rsidRPr="00965348" w:rsidRDefault="000D1EF5" w:rsidP="00D3334B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Phật giáo sớm ở Nam Bộ: Dấu tích Stupa Phật giáo quan trọng ở Gò Xoài” (tác giả chính), in trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Phật giáo vùng Nam Bộ: Sự hình thành và phát triển</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>. Nxb. Hồng Đức, Hà Nội, 2020, tr. 385-396.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="604B778D" w14:textId="65753E7E" w:rsidR="000D1EF5" w:rsidRPr="00965348" w:rsidRDefault="000D1EF5" w:rsidP="00D3334B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Dấu ấn Champa trong di sản văn hoá huyện Duy Xuyên, tỉnh Quảng Nam” (tác giả chính), in trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Duy Xuyên trong tiến trình Lịch sử dân tộc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>. Nxb. Đà Nẵng, Đà Nẵng, 2024, tr. 283-304.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A364127" w14:textId="286E711C" w:rsidR="000D1EF5" w:rsidRPr="00965348" w:rsidRDefault="000D1EF5" w:rsidP="00D3334B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Chùa Vua ở Quảng Nam một di tích quan trọng trong lịch sử vương quốc Champa” (tác giả chính), in trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hệ thống thương cảng Trung Bộ Việt Nam: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Tiềm năng, vị thế và các mối giao lưu vùng...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nxb. ĐHQG Hà Nội, Hà Nội, 2025, tr. 619-642.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AE9EB58" w14:textId="0DDC78AD" w:rsidR="00940210" w:rsidRPr="00965348" w:rsidRDefault="00965348" w:rsidP="00D3334B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00F51F77" w:rsidRPr="00F92962">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00965348">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00F51F77" w:rsidRPr="00F92962">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00F51F77" w:rsidRPr="00F92962">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00115E74" w:rsidRPr="00965348">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00F51F77" w:rsidRPr="00F92962">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidR="001965D2" w:rsidRPr="00965348">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00F51F77" w:rsidRPr="00F92962">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Bài tạp chí</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ED7D372" w14:textId="0CCBD50E" w:rsidR="000D1EF5" w:rsidRPr="00965348" w:rsidRDefault="000D1EF5" w:rsidP="00D3334B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Phật giáo Champa trong lịch sử (2): Mật tông thế kỷ thứ IX-X” (tác giả). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3334B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tạp chí </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Khoa học Xã hội và Nhân văn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>, 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48D7A670" w14:textId="1318F5E1" w:rsidR="000D1EF5" w:rsidRPr="00965348" w:rsidRDefault="000D1EF5" w:rsidP="00D3334B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Tàu thuyền Mông Nguyên trong lịch sử” (tác giả). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3334B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Tạp chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nghiên cứu Lịch sử</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>, 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BEFDB4B" w14:textId="15504287" w:rsidR="000D1EF5" w:rsidRPr="00965348" w:rsidRDefault="000D1EF5" w:rsidP="00D3334B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“The Spread and Cultural Influence of Đông Sơn Bronze Drums in Southern Vietnam and Southeast Asia” (tác giả chính). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Vietnam Social Sciences</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>, No. 1 (222), 2025, tr. 111-128.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BBC9EAA" w14:textId="17DD9D50" w:rsidR="000D1EF5" w:rsidRPr="00965348" w:rsidRDefault="000D1EF5" w:rsidP="00D3334B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Nền nông nghiệp Champa trong lịch sử (1): Bằng chứng qua các nguồn tư liệu” (tác giả). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3334B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Tạp chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Khảo cổ học</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>, số 1, 2025, tr. 74-86.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E1FD877" w14:textId="1D3C111D" w:rsidR="000D1EF5" w:rsidRPr="00965348" w:rsidRDefault="000D1EF5" w:rsidP="00D3334B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Archaeological Sites and Landforms in the Thu Bon River Basin, Central Vietnam” (đồng tác giả). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Bulletin of the Institute of Arts and Sciences</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3334B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>, Tokyo University of Science</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>, No. 3, 2025, tr. 76-87.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="283CA61C" w14:textId="75B12342" w:rsidR="000D1EF5" w:rsidRPr="00965348" w:rsidRDefault="000D1EF5" w:rsidP="00D3334B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Khảo luận về pho tượng Thiên Thủ Thiên Nhãn Quán Thế Âm Bồ tát chùa Liên Trì” (tác giả). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3334B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Tạp chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Khoa học Xã hội và Nhân văn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>, tập 10, số 1, 2024, tr. 1-28.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39BD36DF" w14:textId="201D3404" w:rsidR="000D1EF5" w:rsidRPr="00965348" w:rsidRDefault="000D1EF5" w:rsidP="00D3334B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Nền nông nghiệp Champa trong lịch sử (2): Giống lúa Champa trong lịch sử nông nghiệp Nhật Bản” (tác giả). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Nghiên cứu lịch sử</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>, số 6, 2024, tr. 44-53.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27317183" w14:textId="7F75D464" w:rsidR="000D1EF5" w:rsidRPr="00965348" w:rsidRDefault="000D1EF5" w:rsidP="00D3334B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“The Dong Son bronze drums in Southern Vietnam and Southeast Asia” (đồng tác giả). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Archaeology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>, No. 18, 2023, tr. 45-59.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EDC6690" w14:textId="56F227A4" w:rsidR="000D1EF5" w:rsidRPr="00965348" w:rsidRDefault="000D1EF5" w:rsidP="00D3334B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Vùng đất địa linh trong lịch sử Champa: Đền tháp Linh Thái (Thừa Thiên Huế)” (tác giả chính). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3334B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Tạp chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Khảo cổ học</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>, số 3, 2023, tr. 70-81.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D73EAAA" w14:textId="2A33AE05" w:rsidR="000D1EF5" w:rsidRPr="00965348" w:rsidRDefault="000D1EF5" w:rsidP="00D3334B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Những phát hiện về khuôn đúc trống đồng tại khu vực Đông Nam Á” (đồng tác giả). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3334B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Tạp chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Khảo cổ học</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>, số 1, 2022, tr. 63-70.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52FE3A19" w14:textId="0B66C4CA" w:rsidR="000D1EF5" w:rsidRPr="00965348" w:rsidRDefault="000D1EF5" w:rsidP="00D3334B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Kiến trúc hố thiêng trong nền móng đền tháp Champa và Óc Eo” (tác giả chính). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3334B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Tạp chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Khảo cổ học</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>, số 3, 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E07AFB7" w14:textId="6B67C9C9" w:rsidR="000D1EF5" w:rsidRPr="00965348" w:rsidRDefault="000D1EF5" w:rsidP="00D3334B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Discoveries of bronze drum moulds from Southeast Asia” (tác giả chính). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Vietnam Archaeology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>, No. 17, 2022, tr. 29-36.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26B87553" w14:textId="4A9D6308" w:rsidR="000D1EF5" w:rsidRPr="00965348" w:rsidRDefault="000D1EF5" w:rsidP="00D3334B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Phật giáo Champa trong lịch sử (1): Thực hành Phật giáo ở Phật viện Đồng Dương” (tác giả). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3334B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Tạp chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Khoa học Xã hội và Nhân văn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ĐHQG Hà Nội), tập 7, số 4, 2021, tr. 366-381.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D79BEEE" w14:textId="28F4F0BA" w:rsidR="000D1EF5" w:rsidRPr="00965348" w:rsidRDefault="000D1EF5" w:rsidP="00D3334B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Hình tượng đầu người mình chim trong nghệ thuật kiến trúc, điêu khắc Đại Việt: nguồn gốc, tên gọi và ý nghĩa biểu tượng” (tác giả chính). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3334B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Tạp chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Khảo cổ học</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>, số 4, 2021, tr. 66-79.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="648BDBE8" w14:textId="0D2F88C0" w:rsidR="000D1EF5" w:rsidRPr="00965348" w:rsidRDefault="000D1EF5" w:rsidP="00D3334B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">“The Champa Buddhist Votive Tablets at Chồi Mountain in Quảng Ngãi, Vietnam” (tác giả chính). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Human and Socio-Environmental Studies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kanazawa University), No.39, 2020, tr. 31-45.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2507C7A9" w14:textId="09972E1A" w:rsidR="000D1EF5" w:rsidRPr="00965348" w:rsidRDefault="000D1EF5" w:rsidP="00D3334B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Ruộng Đồng Cao trong phức hợp đi tích Sa Huỳnh Champa Hội An (Quảng Nam)” (đồng tác giả). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Tạp chí Khảo cổ học</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>, số 4, 2019, tr. 46-60.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36835638" w14:textId="5CF20B18" w:rsidR="000D1EF5" w:rsidRPr="00965348" w:rsidRDefault="000D1EF5" w:rsidP="00D3334B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>“Tiểu phẩm Phật giáo Champa ở Núi Chồi, Quảng Ngãi” (tác giả chính</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3334B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Tạp chí </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Khoa học Xã hội và Nhân văn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ĐHQG Hà Nội), tập 5, số 6, 2019, tr. 727-737.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B675A0" w14:textId="464D5D4A" w:rsidR="000D1EF5" w:rsidRPr="00965348" w:rsidRDefault="000D1EF5" w:rsidP="00D3334B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Văn hóa Champa ở Bình Định trong mối giao lưu với hệ thống trao đổi của chính thể Vijaya thế kỷ X-XV” (tác giả). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Tạp chí Khảo cổ học</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>, số 1, 2018, tr. 79-85.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B4BAA2A" w14:textId="31FED59B" w:rsidR="000D1EF5" w:rsidRPr="00965348" w:rsidRDefault="000D1EF5" w:rsidP="00D3334B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Thành Lồi-Thừa Thiên Huế qua những kết quả nghiên cứu mới” (đồng tác giả). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3334B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Tạp chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Khảo cổ học</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>, số 5, 2016, tr. 58-71.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C303BDE" w14:textId="21AFC227" w:rsidR="000D1EF5" w:rsidRPr="00965348" w:rsidRDefault="000D1EF5" w:rsidP="00D3334B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Kết quả khai quật di tích Vườn Chuối lần thứ 6 (tháng 12/2012)” (đồng tác giả). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Thông báo Khoa học, Bảo tàng Lịch sử Quốc gia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>, số 2, 2015, tr. 24-38.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C4ADA0" w14:textId="7CC188EC" w:rsidR="006478C6" w:rsidRPr="00ED2DC8" w:rsidRDefault="006478C6" w:rsidP="00D3334B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...101 lines deleted...]
-      </w:r>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:tbl>
-[...3205 lines deleted...]
-          <w:lang w:val="vi-VN"/>
+    <w:p w14:paraId="2DBD8048" w14:textId="6147E424" w:rsidR="00672727" w:rsidRPr="00ED2DC8" w:rsidRDefault="00672727" w:rsidP="00D3334B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23A0FFBC" w14:textId="71927197" w:rsidR="00AE0A50" w:rsidRPr="00F92962" w:rsidRDefault="00D66976" w:rsidP="00F92962">
-[...14477 lines deleted...]
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
+    <w:sectPr w:rsidR="00672727" w:rsidRPr="00ED2DC8" w:rsidSect="00042323">
+      <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+      <w:pgMar w:top="1134" w:right="1418" w:bottom="1701" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DengXian">
-[...8 lines deleted...]
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000013" w:csb1="00000000"/>
-[...20 lines deleted...]
-    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A48157F"/>
+    <w:nsid w:val="034D5C56"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3BFCAA20"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04E203B2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="004E0452"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0A841BC5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="320C5E44"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E7843B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B91C02F8"/>
+    <w:tmpl w:val="EA4E5C3A"/>
+    <w:lvl w:ilvl="0" w:tplc="A344196E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15FC1740"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2D7EC05C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D7E325D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D1F09E22"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24185C18"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7C52F6AA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26FC4AA5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DCC048E8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A0D7D13"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="13D41988"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FB44B41"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6308AE9C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="300A3D5E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F3E08CB8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33933CCD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A9F6B9E6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="339F150B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F1D4D4F0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34682AD8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D7B28A24"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37E62AEA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="09706658"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A6032AC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4F5ABB98"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="430C77A7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3EBE5BC4"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
@@ -23822,180 +4814,1332 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D1E2A8E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="32F2EC8E"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...19 lines deleted...]
-        <w:ind w:left="420" w:hanging="420"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2)"/>
-[...2 lines deleted...]
-        <w:ind w:left="840" w:hanging="420"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1260" w:hanging="420"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5)"/>
-[...2 lines deleted...]
-        <w:ind w:left="2100" w:hanging="420"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2940" w:hanging="420"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8)"/>
-[...2 lines deleted...]
-        <w:ind w:left="3360" w:hanging="420"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3780" w:hanging="420"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="0FD23232"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DE6464B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F2622D40"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="18"/>
-[...10 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65E138C4"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F3F7840"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="25E66E84"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50797917"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="692E9F8A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="565E0EB5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B2969C02"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57F633C7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4462CBF0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64433530"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="64767FCE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E976710"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="45343CA8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73247268"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8DCAEA6E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74790905"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F5C4E9A4"/>
+    <w:tmpl w:val="6812D400"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
@@ -24034,281 +6178,523 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...20 lines deleted...]
-      <w:pPr>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76487E96"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="16E01084"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...14 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...5 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...14 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...5 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="0409000F"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="774C7202"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="01C65CA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...9 lines deleted...]
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1257861929">
+  <w:num w:numId="1" w16cid:durableId="736901824">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1985967220">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="829445256">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="439225786">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="573009572">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="2028679168">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="45031205">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="335376978">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="580872342">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1546062815">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="259796829">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="427888985">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1239172480">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="413943579">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1592473291">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="703872028">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="466749307">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="309558282">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1391029773">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1630940770">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="541290833">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="2075273875">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1408263111">
+  <w:num w:numId="23" w16cid:durableId="222299767">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="819228350">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="410277733">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1043483996">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1688022832">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="27" w16cid:durableId="468979584">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="723334880">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="28" w16cid:durableId="245383750">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1464611858">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="29" w16cid:durableId="1842502337">
+    <w:abstractNumId w:val="26"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
   <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F51F77"/>
-[...45 lines deleted...]
-    <w:rsid w:val="00F97AFF"/>
+    <w:rsidRoot w:val="008555F0"/>
+    <w:rsid w:val="00026ADD"/>
+    <w:rsid w:val="00041FAC"/>
+    <w:rsid w:val="00042323"/>
+    <w:rsid w:val="000D1EF5"/>
+    <w:rsid w:val="00115E74"/>
+    <w:rsid w:val="001965D2"/>
+    <w:rsid w:val="001F7DC2"/>
+    <w:rsid w:val="0026298C"/>
+    <w:rsid w:val="00342DDB"/>
+    <w:rsid w:val="005F5DB3"/>
+    <w:rsid w:val="00640BD7"/>
+    <w:rsid w:val="006478C6"/>
+    <w:rsid w:val="00672727"/>
+    <w:rsid w:val="008555F0"/>
+    <w:rsid w:val="008572D6"/>
+    <w:rsid w:val="00940210"/>
+    <w:rsid w:val="00965348"/>
+    <w:rsid w:val="009E3BA3"/>
+    <w:rsid w:val="00A53E37"/>
+    <w:rsid w:val="00C40FA4"/>
+    <w:rsid w:val="00C528C4"/>
+    <w:rsid w:val="00CC3ED1"/>
+    <w:rsid w:val="00D3334B"/>
+    <w:rsid w:val="00D67134"/>
+    <w:rsid w:val="00DB6A1C"/>
+    <w:rsid w:val="00E047CF"/>
+    <w:rsid w:val="00E2778E"/>
+    <w:rsid w:val="00E370CE"/>
+    <w:rsid w:val="00EC59FF"/>
+    <w:rsid w:val="00ED2DC8"/>
+    <w:rsid w:val="00FA699F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0F8FAB23"/>
-  <w15:docId w15:val="{2C3B36D8-3EDD-487D-89CF-35E4EEBD019B}"/>
+  <w14:docId w14:val="0548E08A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E75B8E6D-41EA-4376-814F-5A3D7D16CB26}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -24351,51 +6737,51 @@
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -24431,51 +6817,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -24657,319 +7043,280 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F51F77"/>
-[...2 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
-    <w:name w:val="Subtitle"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00F51F77"/>
+    <w:rsid w:val="008555F0"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D67134"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D67134"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii=".VnTimeH" w:eastAsia="MS Mincho" w:hAnsi=".VnTimeH" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
-    <w:name w:val="Subtitle Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Subtitle"/>
-    <w:rsid w:val="00F51F77"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D67134"/>
     <w:rPr>
-      <w:rFonts w:ascii=".VnTimeH" w:eastAsia="MS Mincho" w:hAnsi=".VnTimeH" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D67134"/>
+    <w:rPr>
       <w:b/>
-      <w:sz w:val="24"/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D67134"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00697659"/>
+    <w:rsid w:val="00C40FA4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00697659"/>
+    <w:rsid w:val="00C40FA4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...58 lines deleted...]
-      <w:iCs/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...27 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -25112,71 +7459,77 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>5472</Characters>
+  <Pages>3</Pages>
+  <Words>658</Words>
+  <Characters>3756</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>45</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>31</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Tiêu đề</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6419</CharactersWithSpaces>
+  <CharactersWithSpaces>4406</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>PhamQuynhHuong</dc:creator>
+  <dc:creator>Văn Anh Khảo cổ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>