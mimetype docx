--- v0 (2025-11-23)
+++ v1 (2026-10-29)
@@ -1,31063 +1,11030 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="29C7474E" w14:textId="75334F33" w:rsidR="00F51F77" w:rsidRPr="005D4AE3" w:rsidRDefault="00F51F77" w:rsidP="005D4AE3">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="69E51085" w14:textId="4BB1548E" w:rsidR="00640BD7" w:rsidRPr="00A41C33" w:rsidRDefault="008555F0" w:rsidP="00282969">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>THÔNG TIN CÁN BỘ, VIÊN CHỨC KHOA LỊCH SỬ</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA699F" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VÀ VĂN HOÁ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40F1F799" w14:textId="77777777" w:rsidR="00672727" w:rsidRPr="00A41C33" w:rsidRDefault="00672727" w:rsidP="00282969">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13B79DB4" w14:textId="6FB7AFFD" w:rsidR="008555F0" w:rsidRPr="00A41C33" w:rsidRDefault="00A41C33" w:rsidP="00282969">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22D09985" wp14:editId="0AF78C10">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>-141605</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>99060</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="2832100" cy="3776345"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21466"/>
+                <wp:lineTo x="21503" y="21466"/>
+                <wp:lineTo x="21503" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="733704691" name="Picture 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="733704691" name="Picture 733704691"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2832100" cy="3776345"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="008555F0" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>1. Họ và tên:</w:t>
+      </w:r>
+      <w:r w:rsidR="0029708F" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vũ Văn Quân</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0629BEA3" w14:textId="6440812E" w:rsidR="008555F0" w:rsidRPr="00A41C33" w:rsidRDefault="008555F0" w:rsidP="00282969">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>2. Ngày tháng năm sinh:</w:t>
+      </w:r>
+      <w:r w:rsidR="0029708F" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A41C33" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>09</w:t>
+      </w:r>
+      <w:r w:rsidR="00A41C33" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00A41C33" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00A41C33" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="0029708F" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>1963</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A832831" w14:textId="1CC63C6C" w:rsidR="008555F0" w:rsidRPr="00A41C33" w:rsidRDefault="008555F0" w:rsidP="00282969">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>3. Quê quán:</w:t>
+      </w:r>
+      <w:r w:rsidR="0029708F" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hải Phòng</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64A9A362" w14:textId="5250DD8D" w:rsidR="008555F0" w:rsidRPr="00A41C33" w:rsidRDefault="008555F0" w:rsidP="00282969">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Quá trình học tập: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AEDE0A9" w14:textId="51023840" w:rsidR="008555F0" w:rsidRPr="00A41C33" w:rsidRDefault="008555F0" w:rsidP="00282969">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>- Đại học</w:t>
+      </w:r>
+      <w:r w:rsidR="0029708F" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>: Trường Đại học Tổng hợp Hà Nội (1980-1984)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4528EF95" w14:textId="4FCAE9BB" w:rsidR="008555F0" w:rsidRPr="00A41C33" w:rsidRDefault="008555F0" w:rsidP="00282969">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>- Tiến sĩ</w:t>
+      </w:r>
+      <w:r w:rsidR="0029708F" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>: Trường Đại học Tổng hợp Hà Nội (1986-1991)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05A8827F" w14:textId="61EC9CAA" w:rsidR="001F7DC2" w:rsidRPr="00A41C33" w:rsidRDefault="001F7DC2" w:rsidP="00282969">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>- Năm nhận học hàm:</w:t>
+      </w:r>
+      <w:r w:rsidR="0029708F" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00282969" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Phó Giáo sư (</w:t>
+      </w:r>
+      <w:r w:rsidR="0029708F" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>2006</w:t>
+      </w:r>
+      <w:r w:rsidR="00282969" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39942336" w14:textId="124EB3F3" w:rsidR="006478C6" w:rsidRPr="00A41C33" w:rsidRDefault="006478C6" w:rsidP="00282969">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>- Năm nhận Danh hiệu Nhà giáo Ưu tú:</w:t>
+      </w:r>
+      <w:r w:rsidR="0029708F" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CA2E548" w14:textId="5567F21E" w:rsidR="008555F0" w:rsidRPr="00A41C33" w:rsidRDefault="008555F0" w:rsidP="00282969">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>5. Công tác tại Khoa lịch sử</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA699F" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> và Văn hoá</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4408EBB8" w14:textId="074C4977" w:rsidR="00FB76A8" w:rsidRPr="00A41C33" w:rsidRDefault="00A41C33" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Từ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> năm 1992-nay: Công tác tại Khoa Lịch sử và Văn hóa, Giảng viên cao cấp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="392D7B29" w14:textId="77777777" w:rsidR="00A41C33" w:rsidRPr="00A41C33" w:rsidRDefault="00FB76A8" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hướng nghiên cứu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="708FE247" w14:textId="77777777" w:rsidR="00A41C33" w:rsidRPr="00A41C33" w:rsidRDefault="00FB76A8" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Lịch sử Việt Nam cổ đại và trung đại</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D0A9EB" w14:textId="77777777" w:rsidR="00A41C33" w:rsidRPr="00A41C33" w:rsidRDefault="00FB76A8" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Chế độ ruộng đất trong lịch sử Việt Nam</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7594C924" w14:textId="77777777" w:rsidR="00A41C33" w:rsidRPr="00A41C33" w:rsidRDefault="00FB76A8" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Việt Nam thời Nguyễn (trước xâm lược của Pháp)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BD5081D" w14:textId="6319F339" w:rsidR="00FB76A8" w:rsidRPr="00A41C33" w:rsidRDefault="00FB76A8" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Lịch sử và văn hoá Thăng Long - Hà Nội</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A4921FB" w14:textId="05CC6FBB" w:rsidR="008555F0" w:rsidRPr="00A41C33" w:rsidRDefault="00026ADD" w:rsidP="00282969">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="008555F0" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>. Danh mục công trình công bố</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02A96378" w14:textId="427BC036" w:rsidR="001965D2" w:rsidRPr="00A41C33" w:rsidRDefault="00A41C33" w:rsidP="00282969">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00115E74" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="001965D2" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...160 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Sách</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F559E3" w14:textId="4ED230AF" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phương sách dùng người của cha ông ta trong </w:t>
+      </w:r>
+      <w:r w:rsidR="00A41C33" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>lịch sử</w:t>
+      </w:r>
+      <w:r w:rsidR="00282969" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007264B0" w:rsidRPr="00892B3B">
-[...30314 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Chính trị Quốc gia, Hà Nội, 1994 (viết chung).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36862CDC" w14:textId="09DAFC2E" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Địa bạ Hà Đông</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Hà Nội, 1995 (viết chung). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5473D421" w14:textId="38C04B39" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tư liệu về Tây Sơn - Nguyễn Huệ: Xây dựng đất nước,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bình Định, 1995, tái bản 2003 (viết chung).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="494039A5" w14:textId="10BAE378" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Sự phục hưng của nước Đại Việt thế kỷ X - XIV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>. Chính trị Quốc gia, Hà Nội, 1996</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB76A8" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB76A8" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Khoa học xã hội, Hà Nội, 2024 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(sách dịch). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FF04243" w14:textId="7B2681DB" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tổ chức bộ máy nhà nước triều Nguyễn giai đoạn 1802 - 1884</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>. Thuận Hoá, Huế, 1997 (viết chung).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F2ADD93" w14:textId="253C015D" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tình hình ruộng đất và đời sống nông dân dưới triều Nguyễn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>. Thuận Hoá, Huế, 1997 (viết chung).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A835D6B" w14:textId="347E8615" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Địa bạ Thái Bình</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>. Thế giới, Hà Nội, 1997 (viết chung).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FADC6BD" w14:textId="56B642F6" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>1000 câu hỏi đáp về Thăng Long - Hà Nội</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB76A8" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 tập, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>. Chính trị quốc gia, Hà Nội, 2000</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB76A8" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB76A8" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (viết chung).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CDD83E2" w14:textId="3416F7BB" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Bình Định danh thắng và di tích</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, Bình Định, 2000 (viết chung).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="671CE154" w14:textId="42B146EE" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Giáo trình Lịch sử Việt Nam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.Chính trị quốc gia, Hà Nội, 2001 (viết chung).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7705C4F9" w14:textId="26CF69EA" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Địa chí Nam Định</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>. Chính trị quốc gia, Hà Nội, 2003 (viết chung).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B99044D" w14:textId="0600C86B" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Địa bạ cổ Hà Nội</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Tập I, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>. Hà Nội, 2005 (viết chung).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="317185BE" w14:textId="0CCBD5C2" w:rsidR="0050519F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="900"/>
         </w:tabs>
-        <w:spacing w:after="0"/>
-[...349 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Thăng Long - Hà Nội một nghìn sự kiện lịch sử</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>. Hà Nội, Hà Nội, 2007</w:t>
+      </w:r>
+      <w:r w:rsidR="0050519F" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>; 2017 (tái bản có sửa chữa, bổ sung) (Chủ biên).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52DEB739" w14:textId="3A12D677" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Địa chí Cổ Loa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>. Hà Nội, Hà Nội, 2007</w:t>
+      </w:r>
+      <w:r w:rsidR="0050519F" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tái bản </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010 (Đồng </w:t>
+      </w:r>
+      <w:r w:rsidR="0050519F" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hủ biên)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4527FA1C" w14:textId="33A07DA1" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Từ điển địa danh lịch sử (dùng trong nhà trường)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Giáo dục, Hà Nội, 2007 (đồng tác giả)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E948943" w14:textId="3E0632A5" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Địa bạ cổ Hà Nội</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tập II, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hà Nội, Hà Nội, 2008 (viết chung).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E5EF8FE" w14:textId="1CEF2FE9" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Thăng Long - Hà Nội: Thư mục công trình nghiên cứu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Đồng chủ biên), </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hà Nội, Hà Nội, 1010.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C82E21E" w14:textId="6F80F3B1" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tư liệu văn hiến Thăng Long - Hà Nội: Thư mục tư liệu trước 1945 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Chủ biên), </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hà Nội, Hà Nội, 2010 (3 tập).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04297B6F" w14:textId="628FC4D6" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quản lý và phát triển Thăng Long - Hà Nội: lịch sử và bài học </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Đồng </w:t>
+      </w:r>
+      <w:r w:rsidR="0050519F" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hủ biên), </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hà Nội, Hà Nội, 2010.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EB0DE9F" w14:textId="6A2D2ECE" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hoạt động đối ngoại trên đất Thăng Long</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (đồng tác giả), </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hà Nội, Hà Nội, 2010. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22594511" w14:textId="040F3A45" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Giáo dục Thăng Long - Hà Nội: quá trình, kinh nghiệm lịch sử và định hướng phát triển </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(đồng tác giả), </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hà Nội, Hà Nội, 2010.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55BB65B5" w14:textId="12CE2625" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Phát huy tiềm lực tự nhiên, kinh tế, xã hội và giá trị lịch sử văn hoá phát triển bền vững Thủ đô đến năm 2020</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (đồng tác giả), </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hà Nội, 2010.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46414FD7" w14:textId="75EB852B" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hoàn thiện mô hình tổ chức và quản lý đô thị Hà Nội - luận cứ và giải pháp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (đồng tác giả), </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Chính trị quốc gia, Hà Nội, 2010.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A0BECD" w14:textId="06ABC3FE" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Ngàn năm lịch sử văn hoá Thăng Long - Hà Nội</w:t>
+      </w:r>
+      <w:r w:rsidR="00282969" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (viết chung). </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chính trị quốc gia, Hà Nội, 2010 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A3273C7" w14:textId="02D41D97" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lịch sử Thăng Long - Hà Nội, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tập I </w:t>
+      </w:r>
+      <w:r w:rsidR="00282969" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(viết chung). </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hà Nội, Hà Nội, 2011.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77E8237C" w14:textId="7B0014C2" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Lịch sử Thăng Long - Hà Nội</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, Tập II</w:t>
+      </w:r>
+      <w:r w:rsidR="00282969" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (viết chung)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hà Nội, 2012 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="270301A8" w14:textId="1E7FE07B" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lịch sử Việt Nam, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tập II</w:t>
+      </w:r>
+      <w:r w:rsidR="00282969" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (viết chung)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Giáo dục Việt Nam, Hà Nội, 2012</w:t>
+      </w:r>
+      <w:r w:rsidR="0050519F" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb</w:t>
+      </w:r>
+      <w:r w:rsidR="0050519F" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>. Đại học Quốc gia Hà Nội, 2016</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39635B7B" w14:textId="2AD3921F" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Địa chí Vĩnh Phúc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00282969" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(viết chung), </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb</w:t>
+      </w:r>
+      <w:r w:rsidR="0050519F" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Khoa học xã hội, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hà Nội, 2012 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="663EE2AF" w14:textId="716DE0FF" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uông Bí - đất và người, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Chính trị quốc gia, Hà Nội, 2015 (viết chung).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="158B4099" w14:textId="61DE4564" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Địa chí Ứng Hòa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Đồng Chủ biên), </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Chính trị quốc gia, Hà Nội, 2015.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32DDC030" w14:textId="11998C07" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Từ điển lịch sử Việt Nam từ khởi nguồn đến 938 </w:t>
+      </w:r>
+      <w:r w:rsidR="00282969" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Chủ biên). </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Đại học quốc gia Hà Nội, Hà Nội, 2016.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="500B896A" w14:textId="4A9D9713" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Địa chí Đông Anh</w:t>
+      </w:r>
+      <w:r w:rsidR="00282969" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00282969" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>(Đồng Chủ biên Phần I: Địa lý)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Chính trị Quốc gia, Hà Nội, 2016</w:t>
+      </w:r>
+      <w:r w:rsidR="00282969" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20355DE7" w14:textId="1AB98607" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Quá trình hình thành và phát triển vùng đất Nam Bộ</w:t>
+      </w:r>
+      <w:r w:rsidR="00282969" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00282969" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>(đồng tác giả)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chính trị Quốc gia, Hà Nội, 2017 (2 tập) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A602017" w14:textId="5A577104" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hà Nội 30 năm đổi mới, phát triển (1986-2016)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00282969" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Đồng tác giả). </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hà Nội, 2017.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62486E32" w14:textId="67978250" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Vùng đất Nam Bộ, Tập IV: Từ thế kỷ XVII đến giữa thế kỷ XIX</w:t>
+      </w:r>
+      <w:r w:rsidR="00282969" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00282969" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>(Đồng tác giả)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chính trị quốc gia - Sự thật, Hà Nội, 2017 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FB86D67" w14:textId="3A6F2B6D" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Vùng đất Nam Bộ, Tập VIII: Thiết chế quản lý xã hội</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00282969" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Chủ biên).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Chính trị quốc gia - Sự thật, Hà Nội, 2017.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0955499A" w14:textId="55E1D1CF" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Chủ quyền của Việt Nam ở Hoàng Sa và Trường Sa dưới thời Nguyễn (1802-1858)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (viết chung), </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Thông tin truyền thông, Hà Nội, 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27F560F4" w14:textId="533ACA8A" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vương triều Trần (1226-1400) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Chủ biên), </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hà Nội, 2019</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1648" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0050519F" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tái bản </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1648" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B953979" w14:textId="1178EFE5" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tuyển tập địa bạ Thăng Long - Hà Nội, Địa bạ huyện Thanh Oai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Chủ biên), 2 tập, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hà Nội, 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76CA9FB6" w14:textId="6797DCE9" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tuyển tập địa bạ Thăng Long - Hà Nội, Địa bạ huyện Chương Đức </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Chủ biên), </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hà Nội, 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="565DF144" w14:textId="4802C3BD" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tuyển tập địa bạ Thăng Long - Hà Nội, Địa bạ huyện Hoài An </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Chủ biên), </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hà Nội, 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CFDA9F9" w14:textId="2D1C157C" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tuyển tập địa bạ Thăng Long - Hà Nội, Địa bạ huyện Gia Lâm </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Chủ biên), 2 tập, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hà Nội, 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A6EA15A" w14:textId="2970F823" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tuyển tập địa bạ Thăng Long - Hà Nội, Địa bạ huyện Thanh Trì </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Chủ biên), 2 tập, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hà Nội, 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6130E91D" w14:textId="6DEC1221" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tuyển tập địa bạ Thăng Long - Hà Nội, Địa bạ huyện Phúc Lộc </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Chủ biên), </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hà Nội, 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C6BDB32" w14:textId="14807DC4" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tuyển tập địa bạ Thăng Long - Hà Nội, Địa bạ huyện Đan Phượng </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Chủ biên), </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hà Nội, 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40C4E8F4" w14:textId="206592C2" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tuyển tập địa bạ Thăng Long - Hà Nội, Địa bạ huyện Sơn Minh </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Chủ biên), </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hà Nội, 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D299FAC" w14:textId="73BBEC0C" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tuyển tập địa bạ Thăng Long - Hà Nội, Địa bạ huyện Phú Xuyên </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Chủ biên), 2 tập, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hà Nội, 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20DF6AD2" w14:textId="0B5B84D2" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tuyển tập địa bạ Thăng Long - Hà Nội, Địa bạ huyện Thượng Phúc </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Chủ biên), 2 tập, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hà Nội, 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3611ABE4" w14:textId="51031486" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Hồ sơ tư liệu văn hiến Thăng Long – Hà Nội, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tập 1: Quận Ba Đình, Quận Cầu Giấy, Quận Tây Hồ (chủ biên), </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hà Nội, 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EFC2D1B" w14:textId="7E374745" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hồ sơ tư liệu văn hiến Thăng Long – Hà Nội, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tập 2: Quận Hoàn Kiếm, Quận Hai Bà Trưng, Quận Hoàng Mai (chủ biên), </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hà Nội, 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B5B5880" w14:textId="29B6262B" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hồ sơ tư liệu văn hiến Thăng Long – Hà Nội, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tập 3: Quận Đống Đa, Quận Bắc Từ Liêm, Quận Nam Từ Liêm, Quận Thanh Xuân (chủ biên), </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hà Nội, 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A5EEB5C" w14:textId="4BE2FC16" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hồ sơ tư liệu văn hiến Thăng Long – Hà Nội, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tập 4: Huyện Phú Xuyên, Huyện Thanh Trì, Huyện Thạch Thất (chủ biên), </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hà Nội, 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3677FF7D" w14:textId="5DEDC83C" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hồ sơ tư liệu văn hiến Thăng Long – Hà Nội, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tập 5: Quận Hà Đông, Huyện Thanh Oai, Huyện Ứng Hoà (chủ biên), </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hà Nội, 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34913ACC" w14:textId="06278363" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hồ sơ tư liệu văn hiến Thăng Long – Hà Nội, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tập 6: Huyện Chương Mỹ, Huyện Mỹ Đức, Huyện Quốc Oai (chủ biên), </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hà Nội, 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42897C86" w14:textId="34E81B6C" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hồ sơ tư liệu văn hiến Thăng Long – Hà Nội, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tập 7: Huyện Đan Phượng, Huyện Hoài Đức, Huyện Phúc Thọ (chủ biên), </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hà Nội, 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F7B0768" w14:textId="4770C963" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hồ sơ tư liệu văn hiến Thăng Long – Hà Nội, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tập 8: Huyện Thạch Thất, Thị xã Sơn Tây, Huyện Ba Vì (chủ biên), </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hà Nội, 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DD7FBBF" w14:textId="4CEABBEC" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hồ sơ tư liệu văn hiến Thăng Long – Hà Nội, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tập 9: Huyện Gia Lâm, Huyện Mê Linh (chủ biên), </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hà Nội, 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01E1957F" w14:textId="64382838" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hồ sơ tư liệu văn hiến Thăng Long - Hà Nội, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tập 10: Huyện Đông Anh, Huyện Sóc Sơn (chủ biên), </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hà Nội, 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ECEF085" w14:textId="2C94EC71" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lịch sử Hải Phòng, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tập II</w:t>
+      </w:r>
+      <w:r w:rsidR="000D77B3" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (đồng tác giả)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Từ năm 938 đến năm 1888, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nxb. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Chính trị Quốc gia Sự thật, Hà Nội, 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3797F151" w14:textId="56C34224" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Quá trình khai phá và xác lập chủ quyền của Việt Nam trên vùng đất Nam Bộ (thế kỷ XVII - XIX)</w:t>
+      </w:r>
+      <w:r w:rsidR="000D77B3" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000D77B3" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>(Đồng tác giả)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Chính trị quốc gia Sự thật, Hà Nội, 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24DC47C1" w14:textId="52638C81" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Cẩm Phả đất và người</w:t>
+      </w:r>
+      <w:r w:rsidR="000D77B3" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000D77B3" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r w:rsidR="000D77B3" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ồng </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="000D77B3" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hủ biên). </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>. Chính trị Quốc gia Sự thật, Hà Nội, 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="550F72B2" w14:textId="2DC16ED7" w:rsidR="0029708F" w:rsidRPr="00A41C33" w:rsidRDefault="0029708F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Địa chí Nam Định</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, Quyển 2: Lịch sử - Chính trị</w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (chủ biên).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>. Hồng Đức, Hà Nội, 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A43FB14" w14:textId="78879C72" w:rsidR="000A282C" w:rsidRPr="00A41C33" w:rsidRDefault="000A282C" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Lịch sử và Địa lý 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>. Giáo dục Việt Nam, Hà Nội, 2026 (tái bản lần thứ tư có sửa chữa bổ sung) (Đồng Chủ biên phần Lịch sử)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D041AFC" w14:textId="0E4079E5" w:rsidR="000A282C" w:rsidRPr="00A41C33" w:rsidRDefault="000A282C" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Lịch sử 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>. Giáo dục Việt Nam, Hà Nội, 2026 (tái bản lần thứ tư có sửa chữa bổ sung 2026) (Đồng tác giả)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0560D8F5" w14:textId="6C20189C" w:rsidR="001965D2" w:rsidRPr="00A41C33" w:rsidRDefault="00A41C33" w:rsidP="00282969">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...18 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00115E74" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidR="001965D2" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Chương sách</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FC01777" w14:textId="77777777" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Việc lấn biển lập làng ở các xã Hùng Thắng, Chấn Hưng, Vinh Quang (Tiên Lãng) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Đất và người Tiên Lãng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, Nhà xuất bản Hải Phòng, 1987, tr.51-55.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C7A3F90" w14:textId="48EDE8AC" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nhà Nguyễn với vấn đề quản lý nông thôn ở thế kỷ XIX </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Kinh nghiệm tổ chức quản lý nông thôn Việt Nam trong lịch sử</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chính trị Quốc gia, Hà Nội, 1994, tr.97-126.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78E563BB" w14:textId="22969355" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Biểu hiện của truyền thống Việt Nam qua phân tích thống kê Tục ngữ phong dao</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Các giá trị truyền thống và con người Việt Nam hiện nay</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>. Hà Nội, 1994, tr.72-128 (viết chung)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54F59E24" w14:textId="78FF1513" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cơ cấu xã hội Việt Nam từ thế kỷ XVI đến giữa thế kỷ XIX </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>trong</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cơ cấu xã hội trong quá trình phát triển của lịch sử Việt Nam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Hà Nội, 1995, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>. Chính trị Quốc gia tái bản năm 1998, tr.72-101.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6805C685" w14:textId="2AA0316C" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Ngô Sỹ Liên trong lịch sử khoa bảng Hà Tây</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Ngô Sĩ Liên và Đại Việt sử ký toàn thư</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>NXB.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Chính trị Quốc gia, Hà Nội, 1998, tr. 258-268.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="409DBFAC" w14:textId="0E1951C2" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Một số vấn đề về pháp luật dân sự Việt Nam từ thế kỷ XV đến thời Pháp thuộc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>NXB.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Chính trị Quốc gia, 1998, Hà Nội, 317 trang (viết chung).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="382AF538" w14:textId="61D30393" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Phan Huy Lê - một nhân cách, một sự nghiệp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>NXB.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Thế giới, Hà Nội, 1999, 401 trang (viết chung).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="314DA5C5" w14:textId="79EC6A1B" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Thực chất của “Đối thoại sử học”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>NXB.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Thế giới, Hà Nội, 2000, 417 trang (viết chung).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5923B66D" w14:textId="1CCB45D3" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Mấy phác họa về tình hình nông nghiệp thời Lý</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, trong: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Kỷ yếu Hội thảo khoa học về Vương triều Lý</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>. Đại học Quốc gia, Hà Nội, 2001.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7069B8B7" w14:textId="50A8F4B3" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Biến đổi của quan hệ dòng họ ở Ninh Hiệp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Làng ở châu thổ sông Hồng vấn đề còn bỏ ngỏ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Hà Nội, 2002; in lại trong: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Làng Việt Nam đa nguyên và chặt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>NXB.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Đại học Quốc gia Hà Nội, Hà Nội, 2006.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FE8C8A3" w14:textId="7C4B4BCE" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Về một vài khía cạnh trong chính sách quan lại của nhà Nguyễn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, Tạp chí Khoa học, Đại học Quốc gia Hà Nội, số 2.2003, tr.47-55.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B442650" w14:textId="76DF1F25" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tổ chức chính quyền cấp tỉnh, phủ, huyện ở Thanh Hoá dưới thời Nguyễn (giai đoạn 1802-1884), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>trong</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Thanh Hoá thời kỳ 1802-1930</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nxb. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Thanh Hoá, 2003, tr.33-45 (viết chung).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="507E8847" w14:textId="1A3C5BFA" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Ngô Quyền</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Danh nhân quân sự Việt Nam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, tập I, Nhà xuất bản Quân đội nhân dân, Hà Nội, 2004.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="213EF4FF" w14:textId="65B250AC" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tư liệu địa bạ trong nghiên cứu làng xã Việt Nam truyền thống (khảo sát địa bạ làng Việt vùng đồng bằng Bắc Bộ)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, Dân tộc học, số 2.2005, tr.3-7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20708155" w14:textId="3544FC7C" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Chính sách dân tộc thiểu số trong quan chế của nhà nước phong kiến Việt Nam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, in trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Xây dựng đội ngũ cán bộ dân tộc thiểu số ở nước ta trong thời kỳ đẩy mạnh công nghiệp hoá, hiện đại hoá - luận cứ và giải pháp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>. Lý luận chính trị, Hà Nội, 2005, tr 95-114.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="171E6C9A" w14:textId="61A4C0F7" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Nước Đại Cồ Việt thời Tiền Lê</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Bối cảnh định đô Thăng Long và sự nghiệp của Lê Hoàn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hà Nội, 2005.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00F30FA6" w:rsidRPr="00892B3B" w:rsidSect="003D4CDD">
-[...1 lines deleted...]
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
+    <w:p w14:paraId="7A52F4BA" w14:textId="0A3F9B41" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Thăng Long - Hà Nội với vai trò trung tâm chính trị - hành chính của đất nước, những bài học về quản lý và phát triển (mấy vấn đề về phương pháp tiếp cận)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, in trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Kỷ yếu Hội thảo khoa học phương pháp luận và phương pháp nghiên cứu chương trình KX.09</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nxb. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hà Nội, 2006, tr.69-78.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E0FE3EF" w14:textId="5EC78955" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Cuộc kháng chiến chống xâm lược Xiêm cuối thế kỷ XVIII - sự thể hiện sâu sắc ý thức về chủ quyền của người Việt Nam trên vùng đất Nam Bộ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, in trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Một chặng đường nghiên cứu lịch sử</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>NXB.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thế giới, Hà Nội, 2006. In lại trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Một số vấn đề lịch sử vùng đất Nam Bộ từ đầu đến cuối thế kỷ XIX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thế giới, Hà Nội, 2009; Việt Nam trong lịch sử thế giới, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>NXB.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Đại học Quốc gia Hà Nội, 2016.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="416F7743" w14:textId="34505372" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nam Bộ trong mối quan hệ kinh tế - xã hội Đàng Trong thế kỷ XVII-XVIII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Việt Nam trong mối qua hệ châu Á thế kỷ XVI-XVII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Thế giới, Hà Nội, 2007.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18A1E20F" w14:textId="3008787B" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vùng đất Nam Bộ thời cổ đại - từ tư liệu thư tịch đến khảo cổ học, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>in trong</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Văn hoá Óc Eo và vương quốc Phù Nam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Kỷ yếu Hội thảo khoa học nhân 60 năm phát hiện Văn hoá Óc Eo (1944 – 2004)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Thế giới, Hà Nội, 2008.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="156A0ECD" w14:textId="72D2736B" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk102750255"/>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quy hoạch hành chính và tổ chức bộ máy quản lý Thăng Long - Hà Nội thời kỳ trung đại, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Kỷ yếu Hội thảo khoa học “Quản lý và phát triển Thăng Long - Hà Nội”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hà Nội, Hà Nội, 2008; in lại trong “Phát triển bền vững Thủ đô Hà Nội văn hiến, anh hùng, vì hoà bình”, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Đại học Quốc gia, 2010, trong “Phát triển bền vững Thủ đô Hà Nội”, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hà Nội, 2011.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="20C68E8A" w14:textId="1C293FA9" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quản lý và phát triển Thăng Long - Hà Nội trong quan hệ tổng thể với quản lý và phát triển quốc gia </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>(viết chung),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>in trong</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Kỷ yếu Hội thảo khoa học “Quản lý và phát triển Thăng Long - Hà Nội”,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hà Nội, Hà Nội, 2008.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C570338" w14:textId="2FA7EC16" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Những đặc trưng cơ bản của bộ máy quản lý đất nước và hệ thống chính trị nước ta trước đổi mới</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Chính trị quốc gia, Hà Nội, 2008 (viết chung).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38F13F7D" w14:textId="77777777" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk102750288"/>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vài nét về chính sách an ninh quốc phòng đối với vùng Đông Bắc của nhà Lê sơ (1428-1527), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kỷ yếu Hội thảo khoa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>học Thương cảng Vân Đồn: lịch sử, tiềm năng kinh tế và các mối giao lưu văn ho</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>á, Quảng Ninh, 7.2008.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="1A1D60F3" w14:textId="4DE736B0" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Vài nét về hệ thống giáo dục và khoa cử Việt Nam thời Nguyễn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, in trong: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>100 năm Đông Kinh nghĩa thục và công cuộc cải cách giáo dục ở Việt Nam hiện nay</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Đại học Quốc gia Hà Nội, Hà Nội, 2008.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79BD25C9" w14:textId="73673208" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nam Bộ - mấy vấn đề tiếp cận thiết chế quản lý xã hội, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Lịch sử nghiên cứu và phương pháp tiếp cận</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Kỷ yếu Hội thảo khoa học lần thứ nhất Đề án Khoa học xã hội cấp Nhà nước “Quá trình hình thành và phát triển vùng đất Nam Bộ”, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Thế giới, Hà Nội, 2008.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="685F9730" w14:textId="20663ED7" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vấn đề ruộng đất trong chính sách đối nội của nhà Nguyễn ở nửa đầu thế kỷ XIX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, in trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Chúa Nguyễn và Vương triều Nguyễn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Thế giới, Hà Nội, 2008, in lại trong Xưa và Nay, số 6/2012.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3638005A" w14:textId="570968C5" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk102750391"/>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quy hoạch hành chính và tổ chức bộ máy quản lý thành Đông Kinh thời Lê sơ, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Khởi nghĩa Lam Sơn và thành lập vương triều Lê sơ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hà Nội, Hà Nội, 2008, tr.387-405.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="1D725676" w14:textId="4533BE4A" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Không gian khu vực Phố Cổ giữa thế kỷ XIX (qua tư liệu địa bạ), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>20 Việt Nam học theo định hướng liên ngành</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nxb. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Thế giới, Hà Nội, 2008, tr.452-471, in lại trong: Nghiên cứu lịch sử, số 11+12-2008</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="466BB792" w14:textId="77777777" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thành Hà Nội trong mối quan hệ tổng thể với trung tâm Hoàng thành Thăng Long thời Lê, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nhận diện giá trị khu di tích Hoàng thành Thăng Long sau 5 năm nghiên cứu so sánh (2004-2008)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, Hà Nội, 2008, tr.219-227.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D6E398D" w14:textId="360F6F42" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Một số vấn đề về nghiên cứu Hà Nội với tư cách một không gian lịch sử - văn hoá, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kỷ yếu Hội nghị Quốc tế Việt Nam học lần thứ ba (5-7.12.2008), </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nxb. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Đại học Quốc gia Hà Nội, Hà Nội, 2011 (tập VI); in lại trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>25 năm Việt Nam học theo định hướng liên ngành</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nxb. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thế giới, 2013; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Bộ môn Lịch sử Đảng 40 năm xây dựng và phát triển (1974-2014)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nxb. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chính trị quốc gia, Hà Nội, 2014; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Lịch sử đô thị Việt Nam tư liệu và nghiên cứu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Đại học Quốc gia Hà Nội, 2016; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18650B79" w14:textId="7AA7D26E" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nam Bộ trong tiến trình Việt Nam thống nhất dưới thời Nguyễn (1802-1858), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Một số vấn đề lịch sử vùng đất Nam Bộ thời kỳ cận đại, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nxb. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thế giới, Hà Nội, 2009. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E1B2118" w14:textId="50F71365" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Mô hình tổ chức bộ máy quản lý đô thị Việt Nam thời kỳ cổ trung đại (qua trường hợp Thăng Long- Hà Nội)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, Kỷ yếu Hội thảo khoa học: Nghiên cứu xây dựng mô hình tổ chức và quản lý nhà nước đặc thù của các đô trực thuộc Trưng ương nước ta hiện nay, Hà Nội, 8.2009.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21D17B07" w14:textId="77777777" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Thống nhất thể chế - bước tiến trong tiến trình Việt Nam thống nhất dưới triều Nguyễn (1802-1858),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trong Kỷ yếu Hội thảo khoa học quốc tế: Xây dựng và thống nhất đất nước ở Việt Nam và Đức, giai đoạn 1500-2000, Hà Nội, 11.2009.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C696D38" w14:textId="0675B434" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk102750814"/>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Định đô Thăng Long - bước trưởng thành vượt bậc của dân tộc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, trong: 1000 năm Vương triều Lý và kinh đô Thăng Long, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thế giới, Hà Nội, 2009; in lại trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tạp chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Lịch sử quân sự</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, số 2-2010; báo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Quân đội nhân dân</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, số ra ngày 1 tháng 10 năm 2010, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Một chặng đường nghiên cứu lịch sử</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2006-2011), </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thế giới, 2011, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Với Thăng Long - Hà Nội</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thế giới, 2011, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Thông báo khoa học</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> của Trung tâm bảo tồn di sản Thăng Long - Hà Nội, số 1 năm 2013.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="580D10C7" w14:textId="346B30D6" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Một số đặc trưng của thiết chế quản lý xã hội ở Nam Bộ, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Mấy vấn đề về bản sắc văn hóa - xã hội</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thế giới, 2011 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55EF37DE" w14:textId="0F3D5358" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Một số lưu ý trong giảng dạy lịch sử Việt Nam thời Nguyễn, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Sử học Việt Nam trong bối cảnh hội nhập và toàn cầu hoá</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nxb. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Thế giới, Hà Nội, 2012.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66A3E11A" w14:textId="3EB30307" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ý kiến về ngày thành lập tỉnh Tuyên Quang, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kỷ yếu Hội thảo khoa học xác định tời điểm thành lập tỉnh Tuyên Quang, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nxb. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>KHXH, Hà Nội, 2012.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37FFA319" w14:textId="7487F5E3" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cao Xuân Dục và những ghi chép về Thăng Long - Hà Nội trong “Đại Nam nhất thống chí”, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Danh nhân văn hoá Đông các đại học sĩ Cao Xuân Dục (1842-1923), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nghệ An, 2012.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11FDEE70" w14:textId="1EF0F735" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Vị trí của quan ải Bạch Đằng Giang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>725 năm chiến thắng Bạch Đằng (1288-2013)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, Quảng Yên – Quảng Ninh, 2013 (viết chung)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55B1021F" w14:textId="1D487BE8" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nguyễn Du trong bối cảnh hành xử của trí thức Nho học Hà Tĩnh (cuối thế kỷ XVIII-đầu thế kỷ XIX), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hội thảo Nguyễn Du và không gian văn hoá Hồng Lam, Hà Tĩnh, 18-5-2013 (viết chung)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02AB4B63" w14:textId="00C629FC" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Lê Lợi trong hội thề Lũng Nhai và khởi nghĩa Lam Sơn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, trong Hội thảo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hội thề Lũng Nhai trong khởi nghĩa Lam Sơn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Thường Xuân, Thanh Hoá, 20/7/2013; </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thanh Hoá, 2019. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0077CC91" w14:textId="4D454C96" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Viện Sử và Khoa Sử, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Viện Sử học 60 năm xây dựng và phát triển</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nxb. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>KHXH, Hà Nội, 2013.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62F707DF" w14:textId="7697FE7E" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quản lý và phát triển Thủ đô Hà Nội: mấy suy nghĩ từ kinh nghiệm lịch sử, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in trong: Thủ đô Hà Nội truyền thống, nguồn lực định hướng phát triển, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Chính trị Quốc gia, Hà Nội, 2015 (viết chung).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B796FF5" w14:textId="400B1193" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thăng Long - Hà Nội 1000 sự kiện lịch sử, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hà Nội, 2017 (tái bản có sửa chữa, bổ sung) (Chủ biên) (787 trang).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CC8E74B" w14:textId="03ADFA2A" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vương triều Nguyễn trong lịch sử Việt Nam, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Xưa &amp; Nay, số 488, 10/2017, tr.4-10; in lại trong: Mấy vấn đề sử học Việt Nam cần làm sáng tỏ, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nxb. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hồng Đức, Tạp chí Xưa &amp; Nay, Hà Nội, 2018.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BE8ED04" w14:textId="4462D4DB" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk102750605"/>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kinh đô Hoa Lư trong hành trình Đại La - Cổ Loa - Hoa Lư - Thăng Long: bước quá độ trên con đường phục hưng dân tộc, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in trong: Kỷ yếu Hội thảo Văn hoá và con người Ninh Bình trong phát triển bền vững, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nxb. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Đại học Quốc gia Hà Nội, 2017.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="71D989AB" w14:textId="1E8CA6DC" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Sưu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tập địa bạ cổ triều Nguyễn - nguồn tài liệu vô giá, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">trong sách: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Địa danh làng xã Việt Nam qua tài liệu địa bạ triều Nguyễn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nxb. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Thông tin và Truyền thông, Hà Nội, 2018.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="658B98A9" w14:textId="14E9FC79" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vai trò của Thiền sư Vạn Hạnh đối với nhà nước Đại Cồ Việt, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in trong: Vai trò của Nhà nước Đại Cồ Việt trong tiến trình lịch sử dân tộc, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nxb. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Khoa học xã hội, Hà Nội, 2018 (viết chung).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="376C79D7" w14:textId="6F876A6C" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Chủ quyền của Việt Nam ở Hoàng Sa và Trường Sa dưới thời Nguyễn (1802-1858)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (viết chung), </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nxb. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Thông tin truyền thông, Hà Nội, 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B8E5771" w14:textId="2316FA5F" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thăng Long - Hà Nội thời Nguyễn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Định đô Thăng Long tầm nhìn thiên niên kỷ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nxb. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hà Nội, 2020 (viết chung).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EBD9259" w14:textId="438FE0B5" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Lời giới thiệu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, trong sách </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Địa danh làng xã Việt Nam qua tài liệu địa bạ triều Nguyễn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nxb. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hà Nội, 2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69A42364" w14:textId="01AC6390" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="000A282C" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Hlk102750489"/>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="00D85B2D" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ai trò và vị trí của vương triều Ngô trong tiến trình lịch sử đất nước </w:t>
+      </w:r>
+      <w:r w:rsidR="00D85B2D" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">trong </w:t>
+      </w:r>
+      <w:r w:rsidR="00D85B2D" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Ngô Quyền vị tổ trung hưng đất nước</w:t>
+      </w:r>
+      <w:r w:rsidR="00D85B2D" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nxb. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D85B2D" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Khoa học xã hội, Hà Nội, 2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="58EEA2F8" w14:textId="4D743CB1" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Sự nghiệp khoa học của Giáo sư Nhà giáo nhân dân Đinh Xuân Lâm (qua phân tích thư mục)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (viết chung), trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Giáo sư Nhà giáo nhân dân Đinh Xuân Lâm trọn đời vì sự nghiệp khoa học và giáo dục nước nhà</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nxb. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Chính trị quốc gia, Hà Nội, 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F4FC073" w14:textId="77777777" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Vài nét về vùng đất Vạn Lại - Yên Trường ở nửa đầu thế kỷ XIX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, Kỷ yếu Hội thảo khoa học “Kinh đô Vạn Lại - Yên Trường trong lịch sử vương triều Lê”, Thanh Hoá, ngày 25 tháng 12 năm 2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0196AC2F" w14:textId="77777777" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Hlk102750447"/>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Mấy suy nghĩ về Lê Văn Hưu trong lịch sử sử học Việt Nam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, Kỷ yếu Hội thảo khoa học “Lê Văn Hưu và Đại Việt sử ký nhân kỷ niệm 700 năm mất của Lê Văn Hưu (1322-2022)”, Thanh Hoá, ngày 20 tháng 4 năm 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p w14:paraId="0C584797" w14:textId="49BCBCFA" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Di tích lịch sử - văn hoá trên đất thị xã Sơn Tây</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Kỷ yếu Hội thảo khoa học “Bảo tồn và phát huy những giá trị di sản văn hoá xứ Đoài”, Thị xã Sơn Tây, Hà Nội, ngày 26 tháng 4 năm 2022. In trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Sơn Tây hội tụ và lan toả văn hoá xứ Đoài</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>. Đại học Quốc gia Hà Nội, tr.199-191.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31BF2E65" w14:textId="161246CE" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Đinh Bộ Lĩnh: từ thế lực địa phương đến hoàng đế quốc gia thống nhất</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Hội thảo “Vai trò lịch sử của thái sư Lưu Cơ trong lịch sử”, Hà Nội, 15/5/2022; </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Chính trị Quốc gia Sự thật, Hà Nội, 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA34663" w14:textId="00FE27F1" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Việt Nam thế kỷ XVI và Vương triều Mạc, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kỷ yếu Hội thảo khoa học quốc gia: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Vương triều Mạc trong tiến trình lịch sử Việt Nam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Hải Phòng, tháng 12-2023, in trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>35 năm Việt Nam học tiếp cận liên ngành, khu vực học, khoa học phát triển</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Đại học Quốc gia Hà Nội, Hà Nội, 2024, tr.111-126</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D08F7AB" w14:textId="0695A7D3" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non sông thu về một mối - tầm vóc lịch sử, khát vọng thống nhất đất nước của Đinh Tiên Hoàng Đế, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hội thảo khoa học: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Đinh Tiên Hoàng - tầm vóc lịch sử và khát vọng dân tộc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Ninh Bình, 2/8/2024, in trong Đinh Tiên Hoàng tầm vóc lịch sử và khát vọng dân tộc, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>. Hồng Đức, Hà Nội, tr.323-332, ISBN 978-604-351-546-6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C123DE1" w14:textId="4D2023CF" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Di tích lịch sử - văn hoá trên đất thị xã Sơn Tây</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Sơn Tây hội tụ và lan toả văn hoá xứ Đoài</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>. Đại học Quốc gia Hà Nội, 2024, tr.179-191. ISBN: 978-604-43-2708-2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32DCA3A6" w14:textId="6369E0F3" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Địa bạ cổ huyện Vĩnh Bảo thành phố Hải Phòng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2 tập, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>. Thanh Niên, Hà Nội, 2024 (đồng tổ chức bản thảo)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="557EF903" w14:textId="24EEC04E" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hương ước huyện Vĩnh Bảo thành phố Hải Phòng,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 tập, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>. Thanh niên, Hà Nội, 2024 (đồng tổ chức bản thảo)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0323BC8A" w14:textId="177E16C0" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Cẩm Phả đất và người</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>. Chính trị Quốc gia Sự thật, Hà Nội, 2025 (Đồng Chủ biên), ISBN: 978-604-57-9205-6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D04A273" w14:textId="1633DCE5" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lãnh thổ Việt Nam - Đại Nam thời Nguyễn, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in trong: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nghiên cứu chủ quyền quốc gia, lãnh thổ Việt Nam theo định hướng tiếp cận toàn bộ và toàn diện của lịch sử Việt Nam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Tập I: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Một số vấn đề chung về chủ quyền lãnh thổ và biên giới đất liền</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>. Thế giới, 2025, tr.301-313, ISBN 978-632-604-848-3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64E58792" w14:textId="7CF1EC6A" w:rsidR="00D85B2D" w:rsidRPr="00A41C33" w:rsidRDefault="00D85B2D" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vương triều Nguyễn trong lịch sử Việt Nam, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in trong: Nhiều tác giả: Triều Nguyễn và lịch sử của chúng ta, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>. Hội Nhà văn, Hà Nội, 2026, tr.427-443, ISBN:978-632-04-0549-</w:t>
+      </w:r>
+      <w:r w:rsidR="00A41C33" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00A41C33" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="311CC832" w14:textId="60DC7D5B" w:rsidR="001965D2" w:rsidRPr="00A41C33" w:rsidRDefault="00A41C33" w:rsidP="00282969">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00115E74" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidR="001965D2" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Bài tạp chí</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D4FCB0" w14:textId="77777777" w:rsidR="000A282C" w:rsidRPr="00A41C33" w:rsidRDefault="000A282C" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vài nét về chế độ tô thuế thời Nguyễn (Thế kỷ XIX), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tạp chí Khoa học, Đại học Tổng hợp Hà Nội, số 4, 1988, tr.55-64.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60EEAB8D" w14:textId="77777777" w:rsidR="000A282C" w:rsidRPr="00A41C33" w:rsidRDefault="000A282C" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vài nét tình hình nông thôn vùng đồng bằng Bắc Bộ nửa đầu thế kỷ XIX, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nghiên cứu kinh tế, số 5.1989.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F38223B" w14:textId="77777777" w:rsidR="000A282C" w:rsidRPr="00A41C33" w:rsidRDefault="000A282C" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vài nét về nông nghiệp Việt Nam nửa đầu thế kỷ XIX, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nghiên cứu kinh tế, số 5.1990, tr.35-39.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6785FB63" w14:textId="77777777" w:rsidR="000A282C" w:rsidRPr="00A41C33" w:rsidRDefault="000A282C" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Mấy suy nghĩ về việc giải quyết vấn đề ruộng đất, nông dân, nông nghiệp hiện nay - nhìn từ góc độ lịch sử</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, Thông tin lý luận, số 4.1990 (viết chung).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31DA529F" w14:textId="77777777" w:rsidR="000A282C" w:rsidRPr="00A41C33" w:rsidRDefault="000A282C" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Kết cấu kinh tế của một làng Trung Bộ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, Dân tộc học, số 4, 1991, tr.12-16 (viết chung).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FA064B9" w14:textId="0E5AE329" w:rsidR="000A282C" w:rsidRPr="00A41C33" w:rsidRDefault="000A282C" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Thị tứ - hiện tượng đô thị hoá (qua tư liệu Bình Định)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, Nghiên cứu lịch sử, số 2, 1992, tr. 15-27 (viết chung</w:t>
+      </w:r>
+      <w:r w:rsidR="000D77B3" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> với Phan Đại Doãn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6744C135" w14:textId="77777777" w:rsidR="000A282C" w:rsidRPr="00A41C33" w:rsidRDefault="000A282C" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Khái quát về tình hình ruộng đất và giải quyết vấn đề ruộng đất của Nhà nước nửa đầu thế kỷ XIX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, Nghiên cứu kinh tế, số 4, 1993, tr.52-59.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53B4EA57" w14:textId="7A9D4E2B" w:rsidR="000A282C" w:rsidRPr="00A41C33" w:rsidRDefault="000A282C" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Diễn biến của chế độ sở hữu ruộng đất ở một số làng buôn tiêu biểu thuộc vùng đồng bằng Bắc Bộ (đầu thế kỷ XIX - đầu thế kỷ XX)</w:t>
+      </w:r>
+      <w:r w:rsidR="000D77B3" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (viết chung với Nguyễn Quang Ngọc). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nghiên cứu lịch sử, số 2, 1994, tr.42-49.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E8EEE82" w14:textId="77777777" w:rsidR="000A282C" w:rsidRPr="00A41C33" w:rsidRDefault="000A282C" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Thử phân tích yếu tố dòng họ trong cấu trúc sở hữu ruộng đất của một làng thuộc đồng bằng Bấc Bộ đầu thế kỷ XIX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, Dân tộc học, số 3, 1994, tr.3-7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A944A6C" w14:textId="77777777" w:rsidR="000A282C" w:rsidRPr="00A41C33" w:rsidRDefault="000A282C" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tư liệu về tình hình Phật giáo và tín ngưỡng dân gian huyện Nga Sơn (Thanh Hoá) đầu thế kỷ XIX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>., Dân tộc học, số 2, 1996, tr.56- 60</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75F7B738" w14:textId="7D7DF190" w:rsidR="000A282C" w:rsidRPr="00A41C33" w:rsidRDefault="000A282C" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Tìm hiểu công cuộc khai hoang thành lập làng Cống Thuỷ (Ninh Bình) từ cuối thế kỷ XV đến giữa thế kỷ XIX</w:t>
+      </w:r>
+      <w:r w:rsidR="000D77B3" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (viết chung với Phan Đại Doãn).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nghiên cứu lịch sử, số 5, 1997, tr.33-45 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E0BDEA9" w14:textId="3F47E066" w:rsidR="000A282C" w:rsidRPr="00A41C33" w:rsidRDefault="000A282C" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tư liệu về nguồn gốc, chức năng và hoạt động của đội Hoàng Sa</w:t>
+      </w:r>
+      <w:r w:rsidR="000D77B3" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (viết chung với Nguyễn Quang Ngọc). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tạp chí Khoa học, Đại học Quốc gia Hà Nội, số 3, 1998, tr.10-20 (viết chung).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7869B2DD" w14:textId="10296DA3" w:rsidR="000A282C" w:rsidRPr="00A41C33" w:rsidRDefault="000A282C" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Về nguyên nhân bùng nổ của phong trào nông dân Việt Nam nửa đầu thế kỷ XIX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Nghiên cứu lịch sử, số 6, 1998, tr.9-14, in lại trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Một chặng đường nghiên cứu lịch sử (1995-2000)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb</w:t>
+      </w:r>
+      <w:r w:rsidR="000D77B3" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chính trị Quốc gia, Hà Nội, 2000.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30D00238" w14:textId="112D77C2" w:rsidR="000A282C" w:rsidRPr="00A41C33" w:rsidRDefault="000A282C" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Quá trình khai hoang lập làng Côi Trì (Yên Mô - Ninh Bình) dưới thời Lê Thánh Tông</w:t>
+      </w:r>
+      <w:r w:rsidR="000D77B3" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (viết chung với Phan Đại Doãn).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nghiên cứu lịch sử, số 6, 1999, tr 15-23 (viết chung).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78CB7746" w14:textId="77777777" w:rsidR="000A282C" w:rsidRPr="00A41C33" w:rsidRDefault="000A282C" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Những chặng đường phát triển của khoa Lịch sử trường ĐHKHXH&amp;NV, Đại học Quốc gia Hà Nội</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, Tạp chí Xưa &amp; Nay, số, 12.2000.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30ABABF8" w14:textId="77777777" w:rsidR="000A282C" w:rsidRPr="00A41C33" w:rsidRDefault="000A282C" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Khoa cử truyền thống Hải Phòng và Nguyễn Bỉnh Khiêm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, Khoa học và Công nghệ Hải Phòng, số 1, 2001.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09EB7480" w14:textId="77777777" w:rsidR="000A282C" w:rsidRPr="00A41C33" w:rsidRDefault="000A282C" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tư liệu về tình hình Phật giáo và tín ngưỡng dân gian làng xã Thái Bình đầu thế kỷ XIX (qua địa bạ)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, Dân tộc học, số 1.2003, tr.20-24.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28E10BAC" w14:textId="77777777" w:rsidR="000A282C" w:rsidRPr="00A41C33" w:rsidRDefault="000A282C" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Về một vài khía cạnh trong chính sách quan lại của nhà Nguyễn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, Tạp chí Khoa học, Đại học Quốc gia Hà Nội, số 2.2003, tr.47-55.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EF378E6" w14:textId="77777777" w:rsidR="000A282C" w:rsidRPr="00A41C33" w:rsidRDefault="000A282C" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tư liệu địa bạ trong nghiên cứu làng xã Việt Nam truyền thống (khảo sát địa bạ làng Việt vùng đồng bằng Bắc Bộ)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, Dân tộc học, số 2.2005, tr.3-7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D71B5D8" w14:textId="77777777" w:rsidR="000A282C" w:rsidRPr="00A41C33" w:rsidRDefault="000A282C" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Mấy phác hoạ về làng xã huyện Thanh Trì (Phủ Thường Tín, trấn Sơn Nam Thượng) đầu thế kỷ XIX qua tư liệu địa bạ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, Nghiên cứu lịch sử, số 5.2005 tr.32-41.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="161B8F29" w14:textId="77777777" w:rsidR="000A282C" w:rsidRPr="00A41C33" w:rsidRDefault="000A282C" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Trương Đăng Quế và công cuộc kinh lý vùng đất Nam Bộ năm 1836,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nghiên cứu lịch sử, số 7. 2006, tr.36-43.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="674E99F6" w14:textId="40DEC072" w:rsidR="000A282C" w:rsidRPr="00A41C33" w:rsidRDefault="000A282C" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tổ chức hành chính và quy hoạch đô thị Thăng Long thời Lý Trần</w:t>
+      </w:r>
+      <w:r w:rsidR="000D77B3" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (viết chung với Vũ Đường Luân)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Tạp chí Khoa học, Khoa học xã hội, Đại học Quốc gia Hà Nội, số 3 năm 2007 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EA39946" w14:textId="77777777" w:rsidR="000A282C" w:rsidRPr="00A41C33" w:rsidRDefault="000A282C" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yếu tố tự trị - tự quản làng xã và tác động của nó đến hoạt động quản lý của chính quyền cơ sở hiện nay, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Dân tộc học, số 3.2008.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60661AAE" w14:textId="7EBDA32F" w:rsidR="000A282C" w:rsidRPr="00A41C33" w:rsidRDefault="000A282C" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nhà khoa học, nhà giáo Phan Đại Doãn, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Văn hoá Nghệ An, số 3 - 2009. In lại trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>55 năm ấy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thế giới, 2011; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Chân dung nhà khoa học, nhà giáo tiêu biểu (1945 – 2015)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Tập 1, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Đại học Quốc gia Hà Nội.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B5D921D" w14:textId="77777777" w:rsidR="000A282C" w:rsidRPr="00A41C33" w:rsidRDefault="000A282C" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vùng đất Nam Bộ thời cổ đại,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Xưa &amp; Nay số 332, tháng 5.2009, tr.8-11.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FBB320A" w14:textId="6F60B298" w:rsidR="000A282C" w:rsidRPr="00A41C33" w:rsidRDefault="000A282C" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Kinh thành Thăng Long và cuộc kháng chiến chống Tống thời Lý</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, Tuyên giáo, số 8.2009.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67FD2D7E" w14:textId="7F32813C" w:rsidR="000A282C" w:rsidRPr="00A41C33" w:rsidRDefault="000A282C" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Định đô Thăng Long - bước trưởng thành vượt bậc của dân tộc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, trong: 1000 năm Vương triều Lý và kinh đô Thăng Long, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thế giới, Hà Nội, 2009; in lại trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tạp chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Lịch sử quân sự</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, số 2-2010; báo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Quân đội nhân dân</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, số ra ngày 1 tháng 10 năm 2010, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Một chặng đường nghiên cứu lịch sử</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2006-2011), </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thế giới, 2011, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Với Thăng Long - Hà Nội</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thế giới, 2011, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Thông báo khoa học</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> của Trung tâm bảo tồn di sản Thăng Long - Hà Nội, số 1 năm 2013.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C72026" w14:textId="77777777" w:rsidR="000A282C" w:rsidRPr="00A41C33" w:rsidRDefault="000A282C" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Một vài nét về kinh tế Hải Phòng trước xâm lược của thực dân Pháp, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Thông tin Khoa học xã hội và nhân văn Hải Phòng, số 2-2010.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="502948CA" w14:textId="72342BA5" w:rsidR="000A282C" w:rsidRPr="00A41C33" w:rsidRDefault="000A282C" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thăng Long trong thời đại Lý Trần, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tạp chí Lịch sử Quân sự, số 10.2010</w:t>
+      </w:r>
+      <w:r w:rsidR="000D77B3" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, đã in trong báo Nhân dân, ngày 6 tháng 8 năm 2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="057A89E5" w14:textId="79B50BB7" w:rsidR="000A282C" w:rsidRPr="00A41C33" w:rsidRDefault="000A282C" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Sử quan và phương pháp làm sử của Đặng Xuân Bảng - tiếp cận từ các lời bình trong “Việt sử cương mục tiết yếu”</w:t>
+      </w:r>
+      <w:r w:rsidR="000D77B3" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (viết chung với Vũ Đường Luân).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nghiên cứu lịch sử, số 1 - 2012 (429), tr.25-33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>(viết chung).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4908DCB3" w14:textId="318F5B0D" w:rsidR="000A282C" w:rsidRPr="00A41C33" w:rsidRDefault="000A282C" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nguyễn Thừa Hỷ và công trình Thăng Long - Hà Nội thế kỷ XVII, XVIII, XIX”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tia sáng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, số 6/2012; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Chân dung nhà khoa học, nhà giáo tiêu biểu (1945 – 2015)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Tập 1, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Đại học Quốc gia Hà Nội.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="701D4FE5" w14:textId="63A4C708" w:rsidR="000A282C" w:rsidRPr="00A41C33" w:rsidRDefault="000A282C" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PGS.TSKH, NGƯT Nguyễn Hải Kế: nhà giáo, nhà khoa học tận tâm, tận lực, người bạn tận tình, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Xưa &amp; Nay, số, 2013.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59D626D3" w14:textId="4374586B" w:rsidR="000A282C" w:rsidRPr="00A41C33" w:rsidRDefault="000A282C" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kháng chiến chống ngoại xâm - bài học từ những lần thất bại, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Lịch sử quân sự, số 3-2016.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="079C515C" w14:textId="6170EAE5" w:rsidR="000A282C" w:rsidRPr="00A41C33" w:rsidRDefault="000A282C" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Khoa Lịch sử - 60 mấy chặng đường</w:t>
+      </w:r>
+      <w:r w:rsidR="000D77B3" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="000D77B3" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>viết chung với Ngô Đăng Tri, Đặng Hồng Sơn)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nghiên cứu lịch sử, số 10-2016 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3376E5F3" w14:textId="43F02DDB" w:rsidR="000A282C" w:rsidRPr="00A41C33" w:rsidRDefault="000A282C" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vương triều Nguyễn trong lịch sử Việt Nam, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Xưa &amp; Nay, số 488, 10/2017, tr.4-10; in lại trong: Mấy vấn đề sử học Việt Nam cần làm sáng tỏ, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F133B" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hồng Đức, Tạp chí Xưa &amp; Nay, Hà Nội, 2018.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="165DA517" w14:textId="701BFC27" w:rsidR="000A282C" w:rsidRPr="00A41C33" w:rsidRDefault="000A282C" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nhà nước Đại Cồ Việt trong tiến trình lịch sử dân tộc Việt Nam, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tạp chí Lịch sử quân sự, số 5/2018.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7657A7F8" w14:textId="6F446DBE" w:rsidR="000A282C" w:rsidRPr="00A41C33" w:rsidRDefault="000A282C" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nghiên cứu đánh giá giá trị và đề xuất phương án bảo tồn, phát huy giá trị di tích Thiên Long Uyể</w:t>
+      </w:r>
+      <w:r w:rsidR="000D77B3" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+      <w:r w:rsidR="000D77B3" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>(viết chung với Nguyễn Văn Anh)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, Tạp chí Khoa học Đại học Hạ Long, Số 1, 12/2021, ISSN 2815-5521.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F24F388" w14:textId="77777777" w:rsidR="000A282C" w:rsidRPr="00A41C33" w:rsidRDefault="000A282C" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Họ Khúc trong công cuộc khôi phục nền tự chủ dân tộc ở đầu thế kỷ X, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tạp chí Lịch sử quân sự, số 6/2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="179F6301" w14:textId="77777777" w:rsidR="000A282C" w:rsidRPr="00A41C33" w:rsidRDefault="000A282C" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Vua Gia Long và các quyết sách trong thời gian ở Thăng Long năm 1802</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, Tạp chí Khoa học xã hội và nhân văn, Số 3, tháng 6/2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C4ADA0" w14:textId="639F4553" w:rsidR="006478C6" w:rsidRPr="00A41C33" w:rsidRDefault="006478C6" w:rsidP="00282969">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>7. Khen thưởng</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E80617" w14:textId="7033797C" w:rsidR="006478C6" w:rsidRPr="00A41C33" w:rsidRDefault="0050519F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Bằng khen của Giám đốc Đại học Quốc gia Hà Nội: 2003, 2006, 2010</w:t>
+      </w:r>
+      <w:r w:rsidR="00D85B2D" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, 2015, 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C7E94D9" w14:textId="01C87F50" w:rsidR="0050519F" w:rsidRPr="00A41C33" w:rsidRDefault="0050519F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Bằng khen của Chủ tịch Uỷ ban Nhân dân thành phố Hà Nội</w:t>
+      </w:r>
+      <w:r w:rsidR="00D85B2D" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>: 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44FDCB2A" w14:textId="03C8DDE2" w:rsidR="0050519F" w:rsidRPr="00A41C33" w:rsidRDefault="0050519F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Bằng khen của Bộ trưởng Bộ Khoa học và Công nghệ: 2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34B11804" w14:textId="4BF4D4F6" w:rsidR="0050519F" w:rsidRPr="00A41C33" w:rsidRDefault="0050519F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Bằng khen của Bộ trưởng Bộ Giáo dục và Đào tạo</w:t>
+      </w:r>
+      <w:r w:rsidR="00D85B2D" w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>: 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36CF9DC1" w14:textId="0A9AB222" w:rsidR="0050519F" w:rsidRPr="00A41C33" w:rsidRDefault="0050519F" w:rsidP="00A41C33">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Bằng khen của Thủ tướng Chính phủ: 2012</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="0050519F" w:rsidRPr="00A41C33" w:rsidSect="00042323">
+      <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+      <w:pgMar w:top="1134" w:right="1418" w:bottom="1701" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DengXian">
-[...3 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name=".VnTimeH">
+  <w:font w:name=".VnTime">
     <w:altName w:val="Courier New"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...28 lines deleted...]
-    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A48157F"/>
+    <w:nsid w:val="08635DA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B91C02F8"/>
+    <w:tmpl w:val="CE4238B2"/>
+    <w:lvl w:ilvl="0" w:tplc="A344196E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15FE7665"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="425E7610"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
@@ -31096,478 +11063,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...18 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15A45847"/>
-[...148 lines deleted...]
-    <w:nsid w:val="2EA3526C"/>
+    <w:nsid w:val="1DE87D53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8C96BAC8"/>
+    <w:tmpl w:val="46081ABC"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="420" w:hanging="420"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2)"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="840" w:hanging="420"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1260" w:hanging="420"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5)"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2100" w:hanging="420"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2940" w:hanging="420"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8)"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3360" w:hanging="420"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3780" w:hanging="420"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...169 lines deleted...]
-    <w:nsid w:val="65E138C4"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25AE3E53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F5C4E9A4"/>
+    <w:tmpl w:val="6CA21544"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
@@ -31606,200 +11235,505 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39984C8C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F5F45558"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73F25535"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1A62908E"/>
+    <w:lvl w:ilvl="0" w:tplc="A344196E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1257861929">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CEC4652"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F9C2530A"/>
+    <w:lvl w:ilvl="0" w:tplc="A344196E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1398166821">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="535655121">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="471100183">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1408263111">
+  <w:num w:numId="4" w16cid:durableId="1619988558">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1163474122">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1688022832">
-[...8 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="1060129776">
+  <w:num w:numId="6" w16cid:durableId="1830748329">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1634168477">
+  <w:num w:numId="7" w16cid:durableId="1798721137">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-  <w:proofState w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F51F77"/>
-[...49 lines deleted...]
-    <w:rsid w:val="00F97AFF"/>
+    <w:rsidRoot w:val="008555F0"/>
+    <w:rsid w:val="00026ADD"/>
+    <w:rsid w:val="00042323"/>
+    <w:rsid w:val="000A282C"/>
+    <w:rsid w:val="000D77B3"/>
+    <w:rsid w:val="00115E74"/>
+    <w:rsid w:val="001965D2"/>
+    <w:rsid w:val="001F7DC2"/>
+    <w:rsid w:val="0026298C"/>
+    <w:rsid w:val="00282969"/>
+    <w:rsid w:val="0029708F"/>
+    <w:rsid w:val="00342DDB"/>
+    <w:rsid w:val="00392192"/>
+    <w:rsid w:val="00495266"/>
+    <w:rsid w:val="0050519F"/>
+    <w:rsid w:val="005404E9"/>
+    <w:rsid w:val="00640BD7"/>
+    <w:rsid w:val="006478C6"/>
+    <w:rsid w:val="00672727"/>
+    <w:rsid w:val="006F133B"/>
+    <w:rsid w:val="007E3DD2"/>
+    <w:rsid w:val="008555F0"/>
+    <w:rsid w:val="008572D6"/>
+    <w:rsid w:val="00940210"/>
+    <w:rsid w:val="00A41C33"/>
+    <w:rsid w:val="00A53E37"/>
+    <w:rsid w:val="00C40FA4"/>
+    <w:rsid w:val="00C47313"/>
+    <w:rsid w:val="00C528C4"/>
+    <w:rsid w:val="00CC3ED1"/>
+    <w:rsid w:val="00D67134"/>
+    <w:rsid w:val="00D85B2D"/>
+    <w:rsid w:val="00DB6A1C"/>
+    <w:rsid w:val="00E370CE"/>
+    <w:rsid w:val="00E90F00"/>
+    <w:rsid w:val="00EC59FF"/>
+    <w:rsid w:val="00FA699F"/>
+    <w:rsid w:val="00FB1648"/>
+    <w:rsid w:val="00FB76A8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0F8FAB23"/>
-  <w15:docId w15:val="{2C3B36D8-3EDD-487D-89CF-35E4EEBD019B}"/>
+  <w14:docId w14:val="0548E08A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E75B8E6D-41EA-4376-814F-5A3D7D16CB26}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -31842,51 +11776,51 @@
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -31922,51 +11856,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -32148,308 +12082,305 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F51F77"/>
-[...2 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
-    <w:name w:val="Subtitle"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00F51F77"/>
+    <w:rsid w:val="008555F0"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D67134"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D67134"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii=".VnTimeH" w:eastAsia="MS Mincho" w:hAnsi=".VnTimeH" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
-    <w:name w:val="Subtitle Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Subtitle"/>
-    <w:rsid w:val="00F51F77"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D67134"/>
     <w:rPr>
-      <w:rFonts w:ascii=".VnTimeH" w:eastAsia="MS Mincho" w:hAnsi=".VnTimeH" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D67134"/>
+    <w:rPr>
       <w:b/>
-      <w:sz w:val="24"/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D67134"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00697659"/>
+    <w:rsid w:val="00C40FA4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00697659"/>
+    <w:rsid w:val="00C40FA4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
-  </w:style>
-[...44 lines deleted...]
-    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="005D4AE3"/>
+    <w:rsid w:val="0029708F"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii=".VnTime" w:eastAsia="Times New Roman" w:hAnsi=".VnTime" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="vi-VN" w:eastAsia="vi-VN"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
-    <w:rsid w:val="005D4AE3"/>
+    <w:rsid w:val="0029708F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii=".VnTime" w:eastAsia="Times New Roman" w:hAnsi=".VnTime" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="vi-VN" w:eastAsia="vi-VN"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vuvanquan1963@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -32590,73 +12521,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>18</Pages>
-[...1 lines deleted...]
-  <Characters>16377</Characters>
+  <Pages>13</Pages>
+  <Words>3846</Words>
+  <Characters>21928</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>136</Lines>
-  <Paragraphs>38</Paragraphs>
+  <Lines>182</Lines>
+  <Paragraphs>51</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19211</CharactersWithSpaces>
+  <CharactersWithSpaces>25723</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>PhamQuynhHuong</dc:creator>
+  <dc:creator>Văn Anh Khảo cổ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>