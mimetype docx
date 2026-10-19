--- v0 (2025-11-20)
+++ v1 (2026-10-19)
@@ -1,39341 +1,4902 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="29C7474E" w14:textId="75334F33" w:rsidR="00F51F77" w:rsidRPr="00F02166" w:rsidRDefault="00F51F77" w:rsidP="003D4CDD">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="69E51085" w14:textId="77777777" w:rsidR="00640BD7" w:rsidRPr="00B60B35" w:rsidRDefault="008555F0" w:rsidP="00F05A82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60B35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...426 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DC454F4" wp14:editId="6FFC1717">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7ACB1A2D" wp14:editId="187C5857">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-384810</wp:posOffset>
+                  <wp:posOffset>-119380</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>10160</wp:posOffset>
+                  <wp:posOffset>293370</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="0" cy="0"/>
-[...5 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:extent cx="1533525" cy="1986915"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="13335"/>
+                <wp:wrapTight wrapText="bothSides">
+                  <wp:wrapPolygon edited="0">
+                    <wp:start x="0" y="0"/>
+                    <wp:lineTo x="0" y="21538"/>
+                    <wp:lineTo x="21734" y="21538"/>
+                    <wp:lineTo x="21734" y="0"/>
+                    <wp:lineTo x="0" y="0"/>
+                  </wp:wrapPolygon>
+                </wp:wrapTight>
+                <wp:docPr id="1" name="Text Box 1"/>
+                <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvCnPr>
-[...2 lines deleted...]
-                      <wps:spPr bwMode="auto">
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="0" cy="0"/>
+                          <a:ext cx="1533525" cy="1986915"/>
                         </a:xfrm>
-                        <a:prstGeom prst="line">
+                        <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:noFill/>
-                        <a:ln w="9525">
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
                           <a:solidFill>
-                            <a:srgbClr val="000000"/>
+                            <a:prstClr val="black"/>
                           </a:solidFill>
-                          <a:round/>
-[...1 lines deleted...]
-                          <a:tailEnd/>
                         </a:ln>
-                        <a:extLst>
-[...5 lines deleted...]
-                        </a:extLst>
                       </wps:spPr>
-                      <wps:bodyPr/>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5BCFFFC5" w14:textId="1EF6B5E4" w:rsidR="00342DDB" w:rsidRDefault="00E15349" w:rsidP="00342DDB">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:noProof/>
+                              </w:rPr>
+                              <w:drawing>
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="45C6CCAF" wp14:editId="55F4049B">
+                                  <wp:extent cx="1371600" cy="1841326"/>
+                                  <wp:effectExtent l="0" t="0" r="0" b="6985"/>
+                                  <wp:docPr id="768862830" name="Picture 5"/>
+                                  <wp:cNvGraphicFramePr>
+                                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                                  </wp:cNvGraphicFramePr>
+                                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                        <pic:nvPicPr>
+                                          <pic:cNvPr id="768862830" name="Picture 768862830"/>
+                                          <pic:cNvPicPr/>
+                                        </pic:nvPicPr>
+                                        <pic:blipFill>
+                                          <a:blip r:embed="rId5">
+                                            <a:extLst>
+                                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                              </a:ext>
+                                            </a:extLst>
+                                          </a:blip>
+                                          <a:stretch>
+                                            <a:fillRect/>
+                                          </a:stretch>
+                                        </pic:blipFill>
+                                        <pic:spPr>
+                                          <a:xfrm>
+                                            <a:off x="0" y="0"/>
+                                            <a:ext cx="1371600" cy="1841326"/>
+                                          </a:xfrm>
+                                          <a:prstGeom prst="rect">
+                                            <a:avLst/>
+                                          </a:prstGeom>
+                                        </pic:spPr>
+                                      </pic:pic>
+                                    </a:graphicData>
+                                  </a:graphic>
+                                </wp:inline>
+                              </w:drawing>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...2 lines deleted...]
-                <wp14:sizeRelV relativeFrom="page">
+                <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="0E42E6BA" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-30.3pt,.8pt" to="-30.3pt,.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDGsK0bpwEAAEIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUk1vGyEQvVfKf0Dc67UtpWpXXufgNLmk&#10;raUkP2AM7C4qy6AZ7F3/+wL+aJTcqnJAMB+P9x6zupsGJw6G2KJv5GI2l8J4hdr6rpGvLw+fv0rB&#10;EbwGh9408mhY3q1vPq3GUJsl9ui0IZFAPNdjaGQfY6irilVvBuAZBuNTskUaIKYrdZUmGBP64Krl&#10;fP6lGpF0IFSGOUXvT0m5Lvhta1T81bZsonCNTNxi2ansu7xX6xXUHUHorTrTgH9gMYD16dEr1D1E&#10;EHuyH6AGqwgZ2zhTOFTYtlaZoiGpWczfqXnuIZiiJZnD4WoT/z9Y9fOw8VvK1NXkn8MTqt8sPG56&#10;8J0pBF6OIX3cIltVjYHra0u+cNiS2I0/UKca2EcsLkwtDRky6RNTMft4NdtMUahTUF2iFdSXlkAc&#10;Hw0OIh8a6azPDkANhyeOmQLUl5Ic9vhgnSu/6LwYG/ntdnlbGhid1TmZy5i63caROECeg7KKnpR5&#10;W0a497qA9Qb09/M5gnWnc3rc+bMNWXkeM653qI9butiTPqqwPA9VnoS399L9d/TXfwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAFcMhKDXAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjkFLw0AQhe+C/2EZ&#10;wUtpd60QJGZTipqbF6vidZodk9DsbJrdttFf76gHPQ0f7/HmK1aT79WRxtgFtnC1MKCI6+A6biy8&#10;PFfzG1AxITvsA5OFD4qwKs/PCsxdOPETHTepUTLCMUcLbUpDrnWsW/IYF2Egluw9jB6T4NhoN+JJ&#10;xn2vl8Zk2mPH8qHFge5aqnebg7cQq1faV5+zemberptAy/394wNae3kxrW9BJZrSXxm+9UUdSnHa&#10;hgO7qHoL88xkUpVAjuS/vP1hXRb6v3/5BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMaw&#10;rRunAQAAQgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AFcMhKDXAAAABwEAAA8AAAAAAAAAAAAAAAAAAQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAAFBQAAAAA=&#10;"/>
+              <v:shapetype w14:anchorId="7ACB1A2D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-9.4pt;margin-top:23.1pt;width:120.75pt;height:156.45pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD7P1eHOQIAAH0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8LyFA6BIRVpQVVSW0&#10;uxJb7dk4DonqeFzbkNBf37ETPnbbU9WLM/aMn2fevMn8vq0lOQpjK1AZjQdDSoTikFdqn9HvL+tP&#10;d5RYx1TOJCiR0ZOw9H7x8cO80akYQQkyF4YgiLJpozNaOqfTKLK8FDWzA9BCobMAUzOHW7OPcsMa&#10;RK9lNBoOp1EDJtcGuLAWTx86J10E/KIQ3D0VhRWOyIxibi6sJqw7v0aLOUv3humy4n0a7B+yqFml&#10;8NEL1ANzjBxM9QdUXXEDFgo34FBHUBQVF6EGrCYevqtmWzItQi1IjtUXmuz/g+WPx61+NsS1X6DF&#10;BnpCGm1Ti4e+nrYwtf9ipgT9SOHpQptoHeH+UjIeJ6OEEo6+eHY3ncWJx4mu17Wx7quAmngjowb7&#10;Euhix411Xeg5xL9mQVb5upIybLwWxEoacmTYRelCkgj+Jkoq0mR0Ok6GAfiNz0Nf7u8k4z/69G6i&#10;EE8qzPlavLdcu2t7RnaQn5AoA52GrObrCnE3zLpnZlA0yA0OgnvCpZCAyUBvUVKC+fW3cx+PvUQv&#10;JQ2KMKP254EZQYn8prDLs3gy8aoNm0nyeYQbc+vZ3XrUoV4BMhTjyGkeTB/v5NksDNSvOC9L/yq6&#10;mOL4dkbd2Vy5bjRw3rhYLkMQ6lQzt1FbzT2074jn86V9ZUb3/XQohUc4y5Wl79raxfqbCpYHB0UV&#10;eu4J7ljteUeNB9X08+iH6HYfoq5/jcVvAAAA//8DAFBLAwQUAAYACAAAACEA56iVm94AAAAKAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPMU/DMBSEdyT+g/WQ2FonBkoa8lIBKiydKIj5NXYdi9iObDcN&#10;/x4zwXi60913zWa2A5tUiMY7hHJZAFOu89I4jfDx/rKogMVETtLgnUL4VhE27eVFQ7X0Z/empn3S&#10;LJe4WBNCn9JYcx67XlmKSz8ql72jD5ZSlkFzGeicy+3ARVGsuCXj8kJPo3ruVfe1P1mE7ZNe666i&#10;0G8racw0fx53+hXx+mp+fACW1Jz+wvCLn9GhzUwHf3IysgFhUVYZPSHcrgSwHBBC3AM7INzcrUvg&#10;bcP/X2h/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPs/V4c5AgAAfQQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOeolZveAAAACgEAAA8AAAAA&#10;AAAAAAAAAAAAkwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="5BCFFFC5" w14:textId="1EF6B5E4" w:rsidR="00342DDB" w:rsidRDefault="00E15349" w:rsidP="00342DDB">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:noProof/>
+                        </w:rPr>
+                        <w:drawing>
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="45C6CCAF" wp14:editId="55F4049B">
+                            <wp:extent cx="1371600" cy="1841326"/>
+                            <wp:effectExtent l="0" t="0" r="0" b="6985"/>
+                            <wp:docPr id="768862830" name="Picture 5"/>
+                            <wp:cNvGraphicFramePr>
+                              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                            </wp:cNvGraphicFramePr>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                  <pic:nvPicPr>
+                                    <pic:cNvPr id="768862830" name="Picture 768862830"/>
+                                    <pic:cNvPicPr/>
+                                  </pic:nvPicPr>
+                                  <pic:blipFill>
+                                    <a:blip r:embed="rId5">
+                                      <a:extLst>
+                                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                        </a:ext>
+                                      </a:extLst>
+                                    </a:blip>
+                                    <a:stretch>
+                                      <a:fillRect/>
+                                    </a:stretch>
+                                  </pic:blipFill>
+                                  <pic:spPr>
+                                    <a:xfrm>
+                                      <a:off x="0" y="0"/>
+                                      <a:ext cx="1371600" cy="1841326"/>
+                                    </a:xfrm>
+                                    <a:prstGeom prst="rect">
+                                      <a:avLst/>
+                                    </a:prstGeom>
+                                  </pic:spPr>
+                                </pic:pic>
+                              </a:graphicData>
+                            </a:graphic>
+                          </wp:inline>
+                        </w:drawing>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="tight"/>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-[...42 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B60B35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>THÔNG TIN CÁN BỘ, VIÊN CHỨC KHOA LỊCH SỬ</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA699F" w:rsidRPr="00B60B35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VÀ VĂN HOÁ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40F1F799" w14:textId="77777777" w:rsidR="00672727" w:rsidRPr="00B60B35" w:rsidRDefault="00672727" w:rsidP="00F05A82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13B79DB4" w14:textId="10E959D5" w:rsidR="008555F0" w:rsidRPr="00B60B35" w:rsidRDefault="008555F0" w:rsidP="00F05A82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60B35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>1. Họ và tên:</w:t>
+      </w:r>
+      <w:r w:rsidR="00392D91" w:rsidRPr="00B60B35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Đỗ Thị Thùy Lan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0629BEA3" w14:textId="1D3E07E1" w:rsidR="008555F0" w:rsidRPr="00B60B35" w:rsidRDefault="008555F0" w:rsidP="00F05A82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60B35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>2. Ngày tháng năm sinh:</w:t>
+      </w:r>
+      <w:r w:rsidR="00392D91" w:rsidRPr="00B60B35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14/12/1981</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A832831" w14:textId="6B97E48F" w:rsidR="008555F0" w:rsidRPr="00B60B35" w:rsidRDefault="008555F0" w:rsidP="00F05A82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60B35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>3. Quê quán:</w:t>
+      </w:r>
+      <w:r w:rsidR="00392D91" w:rsidRPr="00B60B35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Xã Tam Nông, tỉnh Phú Thọ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64A9A362" w14:textId="20AEF0DF" w:rsidR="008555F0" w:rsidRPr="00B53EED" w:rsidRDefault="008555F0" w:rsidP="00F05A82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60B35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>4. Quá trình học tập</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AEDE0A9" w14:textId="5F0C53E9" w:rsidR="008555F0" w:rsidRPr="00B60B35" w:rsidRDefault="008555F0" w:rsidP="00F05A82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60B35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Đại </w:t>
+      </w:r>
+      <w:r w:rsidR="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>học</w:t>
+      </w:r>
+      <w:r w:rsidR="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00392D91" w:rsidRPr="00B60B35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Trường Đại học Khoa học Xã hội và Nhân văn (ĐHQGHN), 1999-2003</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72D0891C" w14:textId="46CB056F" w:rsidR="008555F0" w:rsidRPr="00B60B35" w:rsidRDefault="008555F0" w:rsidP="00F05A82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60B35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Thạc </w:t>
+      </w:r>
+      <w:r w:rsidR="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>sĩ</w:t>
+      </w:r>
+      <w:r w:rsidR="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60B35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00392D91" w:rsidRPr="00B60B35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Chuyển tiếp Nghiên cứu sinh từ bậc Cử nhân</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4528EF95" w14:textId="0A76BCD8" w:rsidR="008555F0" w:rsidRPr="00B60B35" w:rsidRDefault="008555F0" w:rsidP="00F05A82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60B35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>- Tiến sĩ</w:t>
+      </w:r>
+      <w:r w:rsidR="00392D91" w:rsidRPr="00B60B35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>: Trường Đại học Khoa học Xã hội và Nhân văn (ĐHQGHN), 2003-2011</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42E4F228" w14:textId="4FF654C2" w:rsidR="00392D91" w:rsidRPr="00B53EED" w:rsidRDefault="008555F0" w:rsidP="00F05A82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60B35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>5. Công tác tại Khoa lịch sử</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA699F" w:rsidRPr="00B60B35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> và Văn hoá</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B51DE3D" w14:textId="01C4F0BE" w:rsidR="00392D91" w:rsidRPr="00B53EED" w:rsidRDefault="00392D91" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Công tác ở Khoa Lịch sử và Văn hóa từ 01/02/2004</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BA5A2B3" w14:textId="6C7382EF" w:rsidR="00392D91" w:rsidRPr="00B53EED" w:rsidRDefault="00392D91" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Công việc: Giảng dạy và Nghiên cứu. Giảng viên chính (từ 2017). Phó trưởng Bộ môn (2017-2020), Trưởng Bộ môn (2022-2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A197708" w14:textId="77777777" w:rsidR="00B53EED" w:rsidRPr="00B53EED" w:rsidRDefault="00392D91" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hướng nghiên cứu, giảng dạy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="115AFCEB" w14:textId="77777777" w:rsidR="00B53EED" w:rsidRPr="00B53EED" w:rsidRDefault="00392D91" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Lịch sử ngoại thương Việt Nam Tiền Cận đại và Sơ kỳ Cận đại</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D055510" w14:textId="77777777" w:rsidR="00B53EED" w:rsidRPr="00B53EED" w:rsidRDefault="00392D91" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Kinh tế Công thương nghiệp Việt Nam Sơ kỳ Cận đại</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04B68AC6" w14:textId="77777777" w:rsidR="00B53EED" w:rsidRPr="00B53EED" w:rsidRDefault="00392D91" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Lịch sử Đô thị Việt Nam Tiền Cận đại và Sơ kỳ Cận đại</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6614506B" w14:textId="77777777" w:rsidR="00B53EED" w:rsidRPr="00B53EED" w:rsidRDefault="00392D91" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Thành cổ Thăng Long - Hà Nội</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6941D1B5" w14:textId="77777777" w:rsidR="00B53EED" w:rsidRPr="00B53EED" w:rsidRDefault="00392D91" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Quá trình hình thành Quốc gia - Dân tộc, Nhà nước, Lãnh thổ Việt Nam</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="597978F4" w14:textId="1A9535E8" w:rsidR="00392D91" w:rsidRPr="00B53EED" w:rsidRDefault="00C17859" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chính trị và Tư tưởng Đại Việt thời Lý - Trần; </w:t>
+      </w:r>
+      <w:r w:rsidR="00392D91" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Lịch sử Vùng cao Việt Nam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A4921FB" w14:textId="1D16F116" w:rsidR="008555F0" w:rsidRPr="00B53EED" w:rsidRDefault="00026ADD" w:rsidP="00F05A82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60B35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="008555F0" w:rsidRPr="00B60B35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>. Danh mục công trình công bố</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02A96378" w14:textId="49F2FF87" w:rsidR="001965D2" w:rsidRPr="00B53EED" w:rsidRDefault="00B53EED" w:rsidP="00F05A82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00115E74" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="001965D2" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Sách</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="600F39F6" w14:textId="62D07639" w:rsidR="00C17859" w:rsidRPr="00B53EED" w:rsidRDefault="00C17859" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hệ thống cảng thị trên Sông Đàng Ngoài: Lịch sử Ngoại thương Việt Nam thế kỷ XVII-XVIII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (sách chuyên khảo). Nxb. Đại học Quốc gia Hà Nội, Hà Nội, 2016; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tái bản bởi Công ty Cổ phần Tri thức và Văn hóa Sách Việt Nam (VinaBook Jsc.) &amp; Nxb. Đại học Quốc gia Hà Nội, Hà Nội, 2018</w:t>
+      </w:r>
+      <w:r w:rsidR="00D5729E" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FFF839C" w14:textId="725444A4" w:rsidR="002F692D" w:rsidRPr="00B53EED" w:rsidRDefault="002F692D" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Lịch sử đô thị Việt Nam: Tư liệu và nghiên cứu</w:t>
+      </w:r>
+      <w:r w:rsidR="0092500D" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (viết chung).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nxb. Đại học Quốc gia Hà Nội, Hà Nội, 2016</w:t>
+      </w:r>
+      <w:r w:rsidR="00D5729E" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10C9BB5C" w14:textId="145DF137" w:rsidR="003C0CA0" w:rsidRPr="00B53EED" w:rsidRDefault="003C0CA0" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Không gian khu trung tâm Hoàng thành Thăng Long Tư liệu và Nhận thức</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (viết chung)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>. Nxb. Hà Nội, Hà Nội, 2016.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="378DA4E4" w14:textId="5D4850A2" w:rsidR="003C0CA0" w:rsidRPr="00B53EED" w:rsidRDefault="003C0CA0" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Từ điển lịch sử Việt Nam từ khởi nguồn đến 938</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (viết chung)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>. Nxb. Đại học Quốc gia Hà Nội, Hà Nội, 2016.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F97F25B" w14:textId="14591F22" w:rsidR="00BB29C2" w:rsidRPr="00B53EED" w:rsidRDefault="00BB29C2" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lịch sử văn hóa truyền thống huyện Cẩm Khê</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (viết chung)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>. Nxb. Khoa học Xã hội, Hà Nội, 2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24121BBA" w14:textId="5F45C483" w:rsidR="00BB29C2" w:rsidRPr="00B53EED" w:rsidRDefault="00BB29C2" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Địa chí Nam Định</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Quyển 2: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Lịch sử - Chính trị</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (viết chung). Nxb. Hồng Đức, Hà Nội, 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C9D99E0" w14:textId="367FB56C" w:rsidR="00BB29C2" w:rsidRPr="00B53EED" w:rsidRDefault="00BB29C2" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Địa chí Nam Định</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Quyển 5: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nhân vật chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (viết chung). Nxb. Hồng Đức, Hà Nội, 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0560D8F5" w14:textId="4B37C122" w:rsidR="001965D2" w:rsidRPr="00B53EED" w:rsidRDefault="00B53EED" w:rsidP="00F05A82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00115E74" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidR="001965D2" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Chương sách</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12AD47E8" w14:textId="7E27E3C9" w:rsidR="005B33B9" w:rsidRPr="00B53EED" w:rsidRDefault="005B33B9" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Hệ thống cảng biển Domea - Batsha trên hạ lưu sông Thái Bình thế kỷ XVII-XVIII”, in trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Một chặng đường nghiên cứu lịch sử (2001-2006)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. Nxb. Thế giới, Hà Nội, 2006, tr.379-409</w:t>
+      </w:r>
+      <w:r w:rsidR="00B40BDA" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46CE5D25" w14:textId="01186690" w:rsidR="005B33B9" w:rsidRPr="00B53EED" w:rsidRDefault="005B33B9" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Làng Hương Nộn và tục Hát Xoan”, in trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Một chặng đường nghiên cứu lịch sử (2006-2011)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. Nxb. Thế giới, Hà Nội, 2011, tr.145-162</w:t>
+      </w:r>
+      <w:r w:rsidR="00B40BDA" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75D8334C" w14:textId="04D8CC7E" w:rsidR="005B33B9" w:rsidRPr="00B53EED" w:rsidRDefault="005B33B9" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Thang Long Forbidden Citadel’s South and West Gates in Ly-Tran-Le Dynasties”, in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Vietnam in History and Transformation Selected Readings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Lambert Academic Publishing, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Saarbrücken, Germany, 2016, pp.52-76</w:t>
+      </w:r>
+      <w:r w:rsidR="00B40BDA" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0234E92B" w14:textId="380174A8" w:rsidR="005B33B9" w:rsidRPr="00B53EED" w:rsidRDefault="005B33B9" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Mô hình Mạng lưới trao đổi ven sông và sự gợi mở của Giáo sư Trần Quốc Vượng”, in trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Còn là Tinh Anh Cống hiến của Giáo sư Trần Quốc Vượng cho Khoa học Xã hội và Nhân văn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>. Nxb. Đại học Quốc gia Hà Nội, Hà Nội, 2016, tr.90-131</w:t>
+      </w:r>
+      <w:r w:rsidR="00B40BDA" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42E1C228" w14:textId="119083A6" w:rsidR="005B33B9" w:rsidRPr="00B53EED" w:rsidRDefault="005B33B9" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Domea trong Hệ thống Thương cảng Đàng Ngoài thế kỷ XVI-XVIII”, in trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Khảo cổ học Biển Đảo Việt Nam: Tiềm năng và Triển vọng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>. Nxb. Đại học Quốc gia Hà Nội, Hà Nội, 2017, tr.498-529</w:t>
+      </w:r>
+      <w:r w:rsidR="00B40BDA" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69E24076" w14:textId="01814B73" w:rsidR="005B33B9" w:rsidRPr="00B53EED" w:rsidRDefault="005B33B9" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Mạng lưới trao đổi ven sông miền Trung Việt Nam trong so sánh với mô hình của châu thổ Bắc Bộ”, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D718EC" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Biển và lục địa: vai trò và mạng lưới giao lưu ở lưu vực các dòng sông miền Trung</w:t>
+      </w:r>
+      <w:r w:rsidR="00B40BDA" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb. Đại học Quốc gia Hà Nội, Hà Nội, 2018, tr.84-116</w:t>
+      </w:r>
+      <w:r w:rsidR="00B40BDA" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27CFEE19" w14:textId="260BCCBA" w:rsidR="005B33B9" w:rsidRPr="00B53EED" w:rsidRDefault="005B33B9" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Bối cảnh Phật giáo triều Lý thời Nguyễn Minh Không (1066-1141)”, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D718EC" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Thân thế, Sự nghiệp Thiền sư Nguyễn Minh Không</w:t>
+      </w:r>
+      <w:r w:rsidR="00B40BDA" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nxb. Thế giới, Hà Nội, 2019, tr.53-86</w:t>
+      </w:r>
+      <w:r w:rsidR="00B40BDA" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EEDF8E4" w14:textId="7EABC82C" w:rsidR="005B33B9" w:rsidRPr="00B53EED" w:rsidRDefault="005B33B9" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>“Viết nên nhân vật lịch sử: Tô Hiến Thành qua tư liệu thư tịch”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D718EC" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kỷ yếu Khoa học </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Sử học trẻ: Những nghiên cứu mới</w:t>
+      </w:r>
+      <w:r w:rsidR="00D718EC" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nxb. Đại học Quốc gia Hà Nội, Hà Nội, 2023, tr.149-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>65</w:t>
+      </w:r>
+      <w:r w:rsidR="00D718EC" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A722B6E" w14:textId="03701254" w:rsidR="005B33B9" w:rsidRPr="00B53EED" w:rsidRDefault="005B33B9" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>“Đỗ gia và Kiều tộc: Những trận đánh cuối cùng của Đinh Bộ Lĩnh”</w:t>
+      </w:r>
+      <w:r w:rsidR="008375F0" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (viết chung</w:t>
+      </w:r>
+      <w:r w:rsidR="008C1413" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cùng Đinh Tiến Hiếu</w:t>
+      </w:r>
+      <w:r w:rsidR="008375F0" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="008375F0" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Đinh Tiên Hoàng Tầm vóc lịch sử và Khát vọng dân tộc</w:t>
+      </w:r>
+      <w:r w:rsidR="008375F0" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nxb. Hồng Đức, Hà Nội, 2024, tr.96-130</w:t>
+      </w:r>
+      <w:r w:rsidR="008375F0" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48F8E451" w14:textId="7BCEF38A" w:rsidR="005B33B9" w:rsidRPr="00B53EED" w:rsidRDefault="005B33B9" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>“Giáo sư Đào Duy Anh - Người đặt nền móng cho Địa lý học Lịch sử Việt Nam hiện đại”</w:t>
+      </w:r>
+      <w:r w:rsidR="008375F0" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (viết chung</w:t>
+      </w:r>
+      <w:r w:rsidR="008C1413" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cùng Nguyễn Quang Ngọc</w:t>
+      </w:r>
+      <w:r w:rsidR="008375F0" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="008375F0" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Đào Duy Anh Từ chí sĩ cách mạng đến học giả uyên bác</w:t>
+      </w:r>
+      <w:r w:rsidR="008375F0" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nxb. Dân Trí, Hà Nội, 2024, tr.290-306</w:t>
+      </w:r>
+      <w:r w:rsidR="008375F0" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F5BCA99" w14:textId="5412D90D" w:rsidR="005B33B9" w:rsidRPr="00B53EED" w:rsidRDefault="005B33B9" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Vai trò của vùng nội địa trong thời kỳ tiền Hội An và các thương cảng Nam Trung Bộ - Một tổng quan nghiên cứu”, </w:t>
+      </w:r>
+      <w:r w:rsidR="00155339" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hệ thống thương cảng Trung Bộ Việt Nam Tiềm năng, vị thế và các mối giao lưu vùng, liên vùng</w:t>
+      </w:r>
+      <w:r w:rsidR="00155339" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nxb. Đại học Quốc gia Hà Nội, Hà Nội, 2025, tr.579-603</w:t>
+      </w:r>
+      <w:r w:rsidR="00155339" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F781AE2" w14:textId="56D83192" w:rsidR="005B33B9" w:rsidRPr="00B53EED" w:rsidRDefault="005B33B9" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lịch sử Vùng cao như là Lịch sử của Việt Nam Toàn bộ: Man, Di, Sơn Lão, Sự phân định </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Kinh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Trại</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> và Nhận thức của Triều đình Đại Việt về Vùng cao (thế kỷ XI-XVI)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”, </w:t>
+      </w:r>
+      <w:r w:rsidR="00155339" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nghiên cứu chủ quyền quốc gia lãnh thổ theo định hướng toàn bộ và toàn diện của lịch sử Việt Nam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, t</w:t>
+      </w:r>
+      <w:r w:rsidR="00155339" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00155339" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nxb. Thế giới, Hà Nội, </w:t>
+      </w:r>
+      <w:r w:rsidR="008C1413" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>tr.392-435</w:t>
+      </w:r>
+      <w:r w:rsidR="00155339" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36354181" w14:textId="2DCD80BA" w:rsidR="007B7AB0" w:rsidRPr="00B53EED" w:rsidRDefault="005B33B9" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Hải Phòng avant Hải Phòng Le système portuaire du « fleuve Tonkin » aux XVIIe et XVIIIe siècles”, </w:t>
+      </w:r>
+      <w:r w:rsidR="00155339" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Du port au monde - Une histoire globale des ports Indochinois</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, Presses Universitaires de Nouvelle-Aquitaine - Label La Geste, 2025, p.72-83</w:t>
+      </w:r>
+      <w:r w:rsidR="00155339" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD02464" w14:textId="45B1B27D" w:rsidR="0044492D" w:rsidRPr="00B53EED" w:rsidRDefault="0044492D" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>“Đua thuyền, thủy quân và nguồn gốc hạ lưu: Lược sử thuyền Đại Việt thời Lý - Trần”</w:t>
+      </w:r>
+      <w:r w:rsidR="008C1413" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, in trong </w:t>
+      </w:r>
+      <w:r w:rsidR="008C1413" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Các loại hình thuyền và phương thức sử dụng thuyền trong lịch sử Việt Nam</w:t>
+      </w:r>
+      <w:r w:rsidR="008C1413" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>. Nxb. Đại học Quốc gia Hà Nội, Hà Nội, 2026, tr.72-94.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D4FD7E5" w14:textId="7A6B0703" w:rsidR="007B7AB0" w:rsidRPr="00B53EED" w:rsidRDefault="007B7AB0" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hưng Hóa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trước khi được </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Ký lược</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Vùng cao và sự phân định Tây - Đông ở Đại Việt thế kỷ XV-XVI”, in trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Danh nhân Phạm Thận Duật Giá trị di sản và giải pháp bảo tồn, phát huy (Kỷ yếu Hội thảo Khoa học Quốc tế)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>. Nxb. Hà Nội, Hà Nội, 2026, tr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00191BBD" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>327-366.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...55 lines deleted...]
-          <w:szCs w:val="24"/>
+    </w:p>
+    <w:p w14:paraId="311CC832" w14:textId="51E4D7B5" w:rsidR="001965D2" w:rsidRPr="00B53EED" w:rsidRDefault="00B53EED" w:rsidP="00F05A82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00115E74" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidR="001965D2" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Bài tạp chí</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="773A622D" w14:textId="389B13B4" w:rsidR="0082351F" w:rsidRPr="00B53EED" w:rsidRDefault="0082351F" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>“Vùng cửa Sông Đàng Ngoài thế kỷ XVII-XVIII: Vị trí cửa sông và Cảng Domea”</w:t>
+      </w:r>
+      <w:r w:rsidR="000126E7" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Tạp chí Nghiên</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cứu Lịch </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sử, số 11 &amp; 12 (367 &amp; 368), 2006, tr.19-29 &amp;19-30.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30DEB725" w14:textId="165BFDB8" w:rsidR="0082351F" w:rsidRPr="00B53EED" w:rsidRDefault="0082351F" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>“Vùng cửa Sông Đàng Ngoài thế kỷ XVII-XVIII: Batsha và Mối liên hệ với quê hương nhà Mạc”</w:t>
+      </w:r>
+      <w:r w:rsidR="000126E7" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...43 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tạp chí </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Nghiên cứu Lịch sử</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, số 1 &amp; 2 (381 &amp; 382), 2008, tr.21-32 &amp; 42-48.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00A31CFF" w14:textId="5DBFD589" w:rsidR="0082351F" w:rsidRPr="00B53EED" w:rsidRDefault="0082351F" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>“Về sự tồn tại của thương điếm Hà Lan ở Phố Hiến thế kỷ XVII”</w:t>
+      </w:r>
+      <w:r w:rsidR="000126E7" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tạp chí </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Nghiên cứu Lịch sử</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, số 8 (388), 2008, tr.64-75.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AC9EB0D" w14:textId="63AB5141" w:rsidR="0082351F" w:rsidRPr="00B53EED" w:rsidRDefault="0082351F" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>““Đoan Môn” ở Thăng Long - Hà Nội có từ bao giờ?”</w:t>
+      </w:r>
+      <w:r w:rsidR="000126E7" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Tạp chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Xưa Nay</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="000126E7" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hội Khoa học Lịch sử Việt Nam, ISSN 868-331X, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">số 365, </w:t>
+      </w:r>
+      <w:r w:rsidR="000126E7" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>tr.13-16.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5591A9E4" w14:textId="3D0EF47D" w:rsidR="0082351F" w:rsidRPr="00B53EED" w:rsidRDefault="0082351F" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>“Điện Kính Thiên dưới triều Hậu Lê”</w:t>
+      </w:r>
+      <w:r w:rsidR="000126E7" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Tạp chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Xưa Nay</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, số 359, 2010, tr.26-27 &amp; 32-33.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="476B45FB" w14:textId="17C4E56E" w:rsidR="0082351F" w:rsidRPr="00B53EED" w:rsidRDefault="0082351F" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>“Tàu Grol năm 1637 vào Đàng Ngoài ở cửa sông nào?”</w:t>
+      </w:r>
+      <w:r w:rsidR="000126E7" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tạp chí </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Nghiên cứu Lịch sử</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, số 5, 6 &amp; 9 (409, 410 &amp; 413), 2010, tr.65-81, 65-75 &amp; 66-75.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A599E4D" w14:textId="30CCE6EA" w:rsidR="0082351F" w:rsidRPr="00B53EED" w:rsidRDefault="0082351F" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>“Cửa Nam và Cửa Tây của Cấm thành Thăng Long thời Lý - Trần - Lê”</w:t>
+      </w:r>
+      <w:r w:rsidR="000126E7" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tạp chí </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Nghiên cứu Lịch sử</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, số 7 (411), 2010, tr.34-52.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0815E4" w14:textId="5D404F49" w:rsidR="0082351F" w:rsidRPr="00B53EED" w:rsidRDefault="0082351F" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>“Tiền kim loại Nhật Bản phát hiện ở Thanh Hóa”</w:t>
+      </w:r>
+      <w:r w:rsidR="000126E7" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (viết chung cùng Hoàng Văn Khoán).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Tạp chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Khảo cổ học</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, số 4 (172), 2011, tr.69-80.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C7E0DEA" w14:textId="4CB9C0DC" w:rsidR="0082351F" w:rsidRPr="00B53EED" w:rsidRDefault="0082351F" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>“Hội thí trường trong Hoàng thành Thăng Long thời Lê (thế kỷ XV-XVIII)”</w:t>
+      </w:r>
+      <w:r w:rsidR="000126E7" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tạp chí </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Nghiên cứu Lịch sử</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, số 8 &amp; 9 (424&amp;425), 2011, tr.42-53 &amp; 59-69.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E4C3AAF" w14:textId="4B2A1EAF" w:rsidR="0082351F" w:rsidRPr="00B53EED" w:rsidRDefault="0082351F" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>“Hoàng thành Thăng Long triều Lê Thánh Tông (1460-1497)”</w:t>
+      </w:r>
+      <w:r w:rsidR="000126E7" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tạp chí </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Nghiên cứu Lịch sử</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, số 2 (454), 2014, tr.59-70.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04BC1688" w14:textId="76745194" w:rsidR="0082351F" w:rsidRPr="00B53EED" w:rsidRDefault="0082351F" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>“Phố Hiến trong Hệ thống Cảng thị Sông Đàng Ngoài thế kỷ XVII-XVIII: Tư liệu và Nhận thức Mới”</w:t>
+      </w:r>
+      <w:r w:rsidR="000126E7" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tạp chí N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ghiên cứu và Phát triển</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Huế)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ISSN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>1859-0152</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, số 3 (120), 2015, tr.41-70.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A89B721" w14:textId="45826AE4" w:rsidR="0082351F" w:rsidRPr="00B53EED" w:rsidRDefault="0082351F" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>华人与</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>～</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>世纪越南北部的城市化</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>——</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>以席宪为例</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海洋史研究</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文社会科学引文索引</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - CSSCI)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，广东省社会科学院，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海洋史研究</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中心</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>社会科学文献出版社</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (SSAP), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>第</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>辑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, 2018</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>第</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>97-121</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>页</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD1172" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62260BFC" w14:textId="68DCEDA7" w:rsidR="0082351F" w:rsidRPr="00B53EED" w:rsidRDefault="0082351F" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>“Barbarians and the Kinh - Trại Separation: Perceptions of the Đại Việt Dynasties on the Uplands (11th-16th Centuries)”</w:t>
+      </w:r>
+      <w:r w:rsidR="00970CD5" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal of Science </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Thang Long University (Hanoi), Vol. B1 (No. 2), December 2021, pp.116-142</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD1172" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68A6AE84" w14:textId="5E23D8C5" w:rsidR="0082351F" w:rsidRPr="00B53EED" w:rsidRDefault="0082351F" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Tổng quan công trình </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Một Hành trình Tộc người: Kiếm tìm người Chăm của Việt Nam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00970CD5" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AD67A5" w:rsidRPr="00F02166">
-[...73 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tạp chí </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Nghiên cứu và Phát triển</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Huế)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, số </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>1 (183), 2023, tr.93-105</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD1172" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D81F457" w14:textId="4D539184" w:rsidR="0082351F" w:rsidRPr="00B53EED" w:rsidRDefault="0082351F" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>“Văn Miếu ở Thăng Long - Hà Nội có từ bao giờ?”</w:t>
+      </w:r>
+      <w:r w:rsidR="00D73FB4" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (bút danh Vân Minh Phong)</w:t>
+      </w:r>
+      <w:r w:rsidR="00970CD5" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tạp chí Xưa và Nay</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, số 12 (558), 2023, tr.45-50</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD1172" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D878725" w14:textId="3BECCA9C" w:rsidR="0082351F" w:rsidRPr="00B53EED" w:rsidRDefault="0082351F" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“A journey of ethnicity: in search of the Cham of Vietnam by Rie Nakamura, Newcastle upon Tyne, UK, Cambridge Scholars Publishing, 2020, 254 pp., £61.99 (Hardback), ISBN: 1-5275-4309-9 ISBN13: 978-1-5275-4309-6” (Book Review), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Asian Ethnicity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, pp.1-3, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="00B53EED">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1080/14631369.2024.2341236</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00970CD5" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>(Scopus, Q1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3358729B" w14:textId="6167D6FB" w:rsidR="0082351F" w:rsidRPr="00B53EED" w:rsidRDefault="0082351F" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>“Nho giáo, Văn Miếu và các Kỳ thi ở Đại Việt thời Lý”</w:t>
+      </w:r>
+      <w:r w:rsidR="00970CD5" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EF5B0B" w:rsidRPr="00F02166">
-[...43 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tạp chí </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nghiên cứu Lịch sử</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, số 4 &amp; 5 (576 &amp; 577), 2024, tr.15-29 &amp; 12-22</w:t>
+      </w:r>
+      <w:r w:rsidR="00970CD5" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="633167D1" w14:textId="4769BAA9" w:rsidR="0082351F" w:rsidRPr="00B53EED" w:rsidRDefault="0082351F" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Review Article: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>A Maritime Vietnam From Earliest Times to the Nineteenth Century</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by Li Tana Cambridge, United Kingdom, Cambridge University </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Press, 2024, 354 pp., $34.99 (paperback), ISBN-10: 1009237640 ISBN-13: 978-1009237642”</w:t>
+      </w:r>
+      <w:r w:rsidR="00970CD5" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Thang Long Journal of Science: Vanhien and Heritage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Thang Long University (Hanoi), Vol. B3 (No. 2), December 2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00970CD5" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Weblink: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="00970CD5" w:rsidRPr="00B53EED">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
+          <w:t>https://science.thanglong.edu.vn/index.php/volb/article/view/213</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00970CD5" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EF5B0B" w:rsidRPr="00F02166">
-[...29 lines deleted...]
-          <w:szCs w:val="24"/>
+    </w:p>
+    <w:p w14:paraId="7968B003" w14:textId="263192D6" w:rsidR="0082351F" w:rsidRPr="00B53EED" w:rsidRDefault="0082351F" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Lịch sử Vùng cao như là Lịch sử của Việt Nam Toàn bộ: Man, Di, Sơn Lão, Sự phân định </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Kinh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Trại</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> và Nhận thức của Triều đình Đại Việt về Vùng cao (thế kỷ XI-XVI)”</w:t>
+      </w:r>
+      <w:r w:rsidR="00970CD5" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chuyên đề </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Hiểu Việt Nam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, số 2, tháng 02/2025, Nxb. Hội Nhà Văn, Hà Nội, tr.85-128</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD1172" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4035634B" w14:textId="6D8BE365" w:rsidR="0082351F" w:rsidRPr="00B53EED" w:rsidRDefault="0082351F" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>“Tổng quan về tiền cổ Nhật Bản phát hiện ở Việt Nam: Một góc nhìn sử học”</w:t>
+      </w:r>
+      <w:r w:rsidR="00D73FB4" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (viết chung cùng Hoàng Văn Khoán)</w:t>
+      </w:r>
+      <w:r w:rsidR="00970CD5" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Tạp chí Khoa học Đại học Đông Á</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, Tập 4, số 1, 2025, tr.74-</w:t>
+      </w:r>
+      <w:r w:rsidR="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>103</w:t>
+      </w:r>
+      <w:r w:rsidR="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EF5B0B" w:rsidRPr="00F02166">
-[...29 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00B53EED">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.59907/daujs.4.1.2025.397</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00FD1172" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-          <w:szCs w:val="24"/>
+    </w:p>
+    <w:p w14:paraId="5B2F05FE" w14:textId="74356C61" w:rsidR="0082351F" w:rsidRPr="00B53EED" w:rsidRDefault="0082351F" w:rsidP="00B53EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>““Một Việt Nam biển từ khởi nguồn đến thế kỷ XIX””</w:t>
+      </w:r>
+      <w:r w:rsidR="00970CD5" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1181 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tạp chí Nghiên cứu Lịch sử</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, số 5 (589), 2025, tr.74-80</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD1172" w:rsidRPr="00B53EED">
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5967E76B" w14:textId="1497D162" w:rsidR="00F51F77" w:rsidRPr="00F02166" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
-[...248 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="54C4ADA0" w14:textId="0C5E3EA9" w:rsidR="006478C6" w:rsidRPr="00B53EED" w:rsidRDefault="006478C6" w:rsidP="00F05A82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60B35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>7. Khen thưởng</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E80617" w14:textId="17549798" w:rsidR="006478C6" w:rsidRPr="00F05A82" w:rsidRDefault="00C17859" w:rsidP="00F05A82">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Giải Nhất, Giải thưởng Sử học Phạm Thận Duật, Hội Khoa học Lịch sử Việt Nam, năm 2013</w:t>
+      </w:r>
+      <w:r w:rsidR="0087443E" w:rsidRPr="00F05A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0225C71F" w14:textId="524828FF" w:rsidR="00F51F77" w:rsidRPr="00F02166" w:rsidRDefault="00F51F77" w:rsidP="00B63BFE">
-[...36520 lines deleted...]
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
+    <w:p w14:paraId="1D5E93C9" w14:textId="23486A9A" w:rsidR="00C17859" w:rsidRPr="00F05A82" w:rsidRDefault="00C17859" w:rsidP="00F05A82">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Giải thưởng Sử học Đinh Xuân Lâm, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Trường Đại học Khoa học Xã hội và Nhân văn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, Đại học Quốc gia Hà Nội, năm 2018</w:t>
+      </w:r>
+      <w:r w:rsidR="0087443E" w:rsidRPr="00F05A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03712C3F" w14:textId="2C2E5B41" w:rsidR="00C17859" w:rsidRPr="00F05A82" w:rsidRDefault="00C17859" w:rsidP="00F05A82">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Giải C, Giải thưởng Sách Quốc gia, Bộ Thông tin và Truyền thông Việt Nam, năm 2019</w:t>
+      </w:r>
+      <w:r w:rsidR="0087443E" w:rsidRPr="00F05A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73BD747E" w14:textId="7BEBBB09" w:rsidR="00C17859" w:rsidRPr="00B60B35" w:rsidRDefault="00C17859" w:rsidP="00F05A82">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Bằng khen của Giám đốc Đại học Quốc gia Hà Nội, năm 2019</w:t>
+      </w:r>
+      <w:r w:rsidR="0087443E" w:rsidRPr="00F05A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00C17859" w:rsidRPr="00B60B35" w:rsidSect="00042323">
+      <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+      <w:pgMar w:top="1134" w:right="1418" w:bottom="1701" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DengXian">
-[...8 lines deleted...]
-    <w:altName w:val="Courier New"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000013" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...15 lines deleted...]
-    <w:panose1 w:val="02040502050505030304"/>
+  <w:font w:name="TimesNewRomanPSMT">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...96 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A48157F"/>
+    <w:nsid w:val="079C1C89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B91C02F8"/>
+    <w:tmpl w:val="9536AC68"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
@@ -39375,65 +4936,61 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10EA1CC6"/>
+    <w:nsid w:val="106112E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B4B87190"/>
-    <w:lvl w:ilvl="0" w:tplc="64684AB0">
+    <w:tmpl w:val="43F0BC5E"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -39465,542 +5022,493 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="130B4E4F"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="2247471A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C41601CE"/>
+    <w:lvl w:ilvl="0" w:tplc="A344196E">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EA3526C"/>
+    <w:nsid w:val="60335B9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8C96BAC8"/>
+    <w:tmpl w:val="2DD8FE48"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="420" w:hanging="420"/>
+        <w:ind w:left="862" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2)"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="840" w:hanging="420"/>
+        <w:ind w:left="1582" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1260" w:hanging="420"/>
+        <w:ind w:left="2302" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="3022" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5)"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2100" w:hanging="420"/>
+        <w:ind w:left="3742" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="4462" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2940" w:hanging="420"/>
+        <w:ind w:left="5182" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8)"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3360" w:hanging="420"/>
+        <w:ind w:left="5902" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3780" w:hanging="420"/>
+        <w:ind w:left="6622" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33742AE0"/>
+    <w:nsid w:val="6B306108"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4D34525C"/>
-    <w:lvl w:ilvl="0" w:tplc="5E2ADF1C">
+    <w:tmpl w:val="78B65B02"/>
+    <w:lvl w:ilvl="0" w:tplc="A344196E">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:sz w:val="26"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...12 lines deleted...]
-      <w:start w:val="18"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="-"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...105 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1257861929">
+  <w:num w:numId="1" w16cid:durableId="993992382">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1408263111">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="2" w16cid:durableId="1571962432">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1688022832">
-[...8 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="1060129776">
+  <w:num w:numId="3" w16cid:durableId="303312421">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1197547708">
+  <w:num w:numId="4" w16cid:durableId="1416440741">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1874689593">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="5" w16cid:durableId="467552242">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="140"/>
   <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F51F77"/>
-[...83 lines deleted...]
-    <w:rsid w:val="00F97AFF"/>
+    <w:rsidRoot w:val="008555F0"/>
+    <w:rsid w:val="000126E7"/>
+    <w:rsid w:val="00026ADD"/>
+    <w:rsid w:val="00035218"/>
+    <w:rsid w:val="00042323"/>
+    <w:rsid w:val="00115E74"/>
+    <w:rsid w:val="00155339"/>
+    <w:rsid w:val="00156D8D"/>
+    <w:rsid w:val="00191BBD"/>
+    <w:rsid w:val="001965D2"/>
+    <w:rsid w:val="001A46AC"/>
+    <w:rsid w:val="001F7DC2"/>
+    <w:rsid w:val="0023277B"/>
+    <w:rsid w:val="0026298C"/>
+    <w:rsid w:val="002F692D"/>
+    <w:rsid w:val="00342DDB"/>
+    <w:rsid w:val="00392D91"/>
+    <w:rsid w:val="003C0CA0"/>
+    <w:rsid w:val="0044492D"/>
+    <w:rsid w:val="005B33B9"/>
+    <w:rsid w:val="00640BD7"/>
+    <w:rsid w:val="006478C6"/>
+    <w:rsid w:val="00672727"/>
+    <w:rsid w:val="006D6CF0"/>
+    <w:rsid w:val="00775328"/>
+    <w:rsid w:val="00793A70"/>
+    <w:rsid w:val="007B7AB0"/>
+    <w:rsid w:val="0082351F"/>
+    <w:rsid w:val="008375F0"/>
+    <w:rsid w:val="008555F0"/>
+    <w:rsid w:val="008572D6"/>
+    <w:rsid w:val="0087443E"/>
+    <w:rsid w:val="008C1413"/>
+    <w:rsid w:val="0092500D"/>
+    <w:rsid w:val="00940210"/>
+    <w:rsid w:val="00970CD5"/>
+    <w:rsid w:val="00972E73"/>
+    <w:rsid w:val="00A53E37"/>
+    <w:rsid w:val="00A66D6F"/>
+    <w:rsid w:val="00B40BDA"/>
+    <w:rsid w:val="00B53EED"/>
+    <w:rsid w:val="00B60B35"/>
+    <w:rsid w:val="00BB29C2"/>
+    <w:rsid w:val="00C17859"/>
+    <w:rsid w:val="00C40FA4"/>
+    <w:rsid w:val="00C528C4"/>
+    <w:rsid w:val="00C60DB1"/>
+    <w:rsid w:val="00CA3E92"/>
+    <w:rsid w:val="00CC3ED1"/>
+    <w:rsid w:val="00D5729E"/>
+    <w:rsid w:val="00D67134"/>
+    <w:rsid w:val="00D718EC"/>
+    <w:rsid w:val="00D73FB4"/>
+    <w:rsid w:val="00DB6A1C"/>
+    <w:rsid w:val="00DC6706"/>
+    <w:rsid w:val="00E15349"/>
+    <w:rsid w:val="00E370CE"/>
+    <w:rsid w:val="00EC59FF"/>
+    <w:rsid w:val="00F05A82"/>
+    <w:rsid w:val="00FA699F"/>
+    <w:rsid w:val="00FD1172"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0F8FAB23"/>
-  <w15:docId w15:val="{2C3B36D8-3EDD-487D-89CF-35E4EEBD019B}"/>
+  <w14:docId w14:val="0548E08A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E75B8E6D-41EA-4376-814F-5A3D7D16CB26}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -40043,51 +5551,51 @@
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -40123,51 +5631,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -40349,324 +5857,333 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F51F77"/>
-[...2 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
-    <w:name w:val="Subtitle"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00F51F77"/>
+    <w:rsid w:val="008555F0"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D67134"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D67134"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii=".VnTimeH" w:eastAsia="MS Mincho" w:hAnsi=".VnTimeH" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
-    <w:name w:val="Subtitle Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Subtitle"/>
-    <w:rsid w:val="00F51F77"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D67134"/>
     <w:rPr>
-      <w:rFonts w:ascii=".VnTimeH" w:eastAsia="MS Mincho" w:hAnsi=".VnTimeH" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D67134"/>
+    <w:rPr>
       <w:b/>
-      <w:sz w:val="24"/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D67134"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00697659"/>
+    <w:rsid w:val="00C40FA4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00697659"/>
+    <w:rsid w:val="00C40FA4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="0082351F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+    <w:rsid w:val="0082351F"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00113318"/>
+    <w:rsid w:val="0082351F"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="fontstyle01">
+    <w:name w:val="fontstyle01"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="0082351F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:hint="default"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...6 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
+    <w:name w:val="Unresolved Mention1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00970CD5"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="zh-CN"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
-    <w:tblPr>
-[...52 lines deleted...]
-    <w:rsid w:val="001D3F2F"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.59907/daujs.4.1.2025.397" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science.thanglong.edu.vn/index.php/volb/article/view/213" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/14631369.2024.2341236" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -40805,98 +6322,74 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>15</Pages>
-[...1 lines deleted...]
-  <Characters>14102</Characters>
+  <Pages>5</Pages>
+  <Words>1379</Words>
+  <Characters>7863</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>117</Lines>
-  <Paragraphs>33</Paragraphs>
+  <Lines>65</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Tiêu đề</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr/>
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16543</CharactersWithSpaces>
+  <CharactersWithSpaces>9224</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>PhamQuynhHuong</dc:creator>
+  <dc:creator>Văn Anh Khảo cổ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>