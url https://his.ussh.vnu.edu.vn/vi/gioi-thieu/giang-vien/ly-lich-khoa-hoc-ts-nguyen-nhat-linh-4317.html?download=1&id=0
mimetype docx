--- v0 (2025-10-13)
+++ v1 (2026-10-06)
@@ -1,4779 +1,1829 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="001C13FB" w:rsidRPr="001C13FB" w:rsidRDefault="001C13FB" w:rsidP="001C13FB">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="333D547E" w14:textId="77777777" w:rsidR="00640BD7" w:rsidRPr="00115E74" w:rsidRDefault="008555F0" w:rsidP="003C26F0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...43 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00115E74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>THÔNG TIN CÁN BỘ, VIÊN CHỨC KHOA LỊCH SỬ</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA699F" w:rsidRPr="00115E74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VÀ VĂN HOÁ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52DF30B3" w14:textId="77777777" w:rsidR="00672727" w:rsidRDefault="00A774B4" w:rsidP="003C26F0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-[...154 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B48AA7F" wp14:editId="1DC1901F">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>19685</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>308610</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1555115" cy="2360930"/>
+            <wp:effectExtent l="19050" t="19050" r="26035" b="20320"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="2" name="Picture 0" descr="=4cp1.jpg"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="=4cp1.jpg"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1555115" cy="2360930"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="575C3571" w14:textId="77777777" w:rsidR="008555F0" w:rsidRPr="00CD55C8" w:rsidRDefault="008555F0" w:rsidP="003C26F0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...39 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD55C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>1. Họ và tên:</w:t>
+      </w:r>
+      <w:r w:rsidR="00852835" w:rsidRPr="00CD55C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nguyễn Nhật Linh</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="077B17E8" w14:textId="295D5667" w:rsidR="008555F0" w:rsidRPr="00CD55C8" w:rsidRDefault="008555F0" w:rsidP="003C26F0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...31 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD55C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>2. Ngày tháng năm sinh:</w:t>
+      </w:r>
+      <w:r w:rsidR="00852835" w:rsidRPr="00CD55C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00852835" w:rsidRPr="00CD55C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00852835" w:rsidRPr="00CD55C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>05</w:t>
+      </w:r>
+      <w:r w:rsidR="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00852835" w:rsidRPr="00CD55C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>1985</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1850C952" w14:textId="77777777" w:rsidR="008555F0" w:rsidRPr="00CD55C8" w:rsidRDefault="008555F0" w:rsidP="003C26F0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...14 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD55C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>3. Quê quán:</w:t>
+      </w:r>
+      <w:r w:rsidR="00852835" w:rsidRPr="00CD55C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00852835" w:rsidRPr="00CD55C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hải Phòng</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E47FE71" w14:textId="77777777" w:rsidR="008555F0" w:rsidRPr="00CD55C8" w:rsidRDefault="008555F0" w:rsidP="003C26F0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...14 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD55C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Quá trình học tập: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF922F8" w14:textId="77777777" w:rsidR="008555F0" w:rsidRPr="00CD55C8" w:rsidRDefault="008555F0" w:rsidP="003C26F0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...14 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD55C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>- Đại họ</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD518C" w:rsidRPr="00CD55C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>c: Trường Đại học Khoa học Xã hội và Nhân văn, Đại học Quốc gia Hà Nội, 2023-2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22BF6FEB" w14:textId="77777777" w:rsidR="008555F0" w:rsidRPr="00CD55C8" w:rsidRDefault="008555F0" w:rsidP="003C26F0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...47 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD55C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>- Thạ</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC215A" w:rsidRPr="00CD55C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>c sĩ: Đại học Inha, Hàn Quốc, 2008-2012</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25354C76" w14:textId="77777777" w:rsidR="008555F0" w:rsidRPr="00CD55C8" w:rsidRDefault="008555F0" w:rsidP="003C26F0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD55C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>- Tiến sĩ</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC215A" w:rsidRPr="00CD55C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>: Trường Đại học Khoa học Xã hội và Nhân văn, Đại học Quốc gia Hà Nội, 2014-2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B8B6DE2" w14:textId="77777777" w:rsidR="003C26F0" w:rsidRDefault="008555F0" w:rsidP="003C26F0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD55C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>5. Công tác tại Khoa lịch sử</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA699F" w:rsidRPr="00CD55C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> và Văn hoá</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD55C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C15EF2C" w14:textId="4F525432" w:rsidR="003C26F0" w:rsidRPr="003C26F0" w:rsidRDefault="00545968" w:rsidP="003C26F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...140 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Từ năm </w:t>
+      </w:r>
+      <w:r w:rsidR="003C26F0" w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>2008</w:t>
+      </w:r>
+      <w:r w:rsidR="003C26F0" w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>: Công tác tại Khoa Lịch sử và Văn hóa,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Giảng </w:t>
+      </w:r>
+      <w:r w:rsidR="003C26F0" w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>viên</w:t>
+      </w:r>
+      <w:r w:rsidR="003C26F0" w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E80D7BC" w14:textId="77777777" w:rsidR="003C26F0" w:rsidRPr="003C26F0" w:rsidRDefault="003C26F0" w:rsidP="003C26F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...762 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Hướng</w:t>
+      </w:r>
+      <w:r w:rsidR="00545968" w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nghiên cứu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D64AFDC" w14:textId="2F216087" w:rsidR="003C26F0" w:rsidRPr="003C26F0" w:rsidRDefault="00545968" w:rsidP="003C26F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Lịch sử Thế giới</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24FBE6AB" w14:textId="77777777" w:rsidR="003C26F0" w:rsidRPr="003C26F0" w:rsidRDefault="00545968" w:rsidP="003C26F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Lịch sử Đông Á</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="772C4733" w14:textId="77777777" w:rsidR="003C26F0" w:rsidRPr="003C26F0" w:rsidRDefault="00545968" w:rsidP="003C26F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lịch sử </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC215A" w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hàn Quốc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08C3064A" w14:textId="0A443EDC" w:rsidR="00545968" w:rsidRPr="003C26F0" w:rsidRDefault="00AC215A" w:rsidP="003C26F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Lịch sử Thương mại châu Á…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CD4F9EF" w14:textId="77777777" w:rsidR="008555F0" w:rsidRPr="00CD55C8" w:rsidRDefault="00026ADD" w:rsidP="003C26F0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD55C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="008555F0" w:rsidRPr="00CD55C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>. Danh mục công trình công bố</w:t>
+      </w:r>
+      <w:r w:rsidR="006478C6" w:rsidRPr="00CD55C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51851061" w14:textId="4537A417" w:rsidR="001965D2" w:rsidRPr="003C26F0" w:rsidRDefault="003C26F0" w:rsidP="003C26F0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00115E74" w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="001965D2" w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Sách</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78D228CF" w14:textId="77777777" w:rsidR="00A1368F" w:rsidRPr="003C26F0" w:rsidRDefault="00A1368F" w:rsidP="003C26F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...530 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Sách giáo khoa Lịch sử lớp 10 Sách giáo khoa Lịch sử lớp 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Đồng tác giả), Nxb Giáo dục Việt Nam 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="317489A8" w14:textId="77777777" w:rsidR="00A1368F" w:rsidRPr="003C26F0" w:rsidRDefault="00D929E6" w:rsidP="003C26F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="357" w:hanging="357"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...2681 lines deleted...]
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hệ tri thức văn hóa biển Việt Nam, Di sản và phát huy giá trị</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD55C8" w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Đồng chủ biên), Nxb Đại học Quốc gia Hà Nội, 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ED1C0A1" w14:textId="12313CF6" w:rsidR="00ED501F" w:rsidRPr="003C26F0" w:rsidRDefault="003C26F0" w:rsidP="003C26F0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00115E74" w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidR="001965D2" w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Chương sách</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD7CF15" w14:textId="77777777" w:rsidR="00ED501F" w:rsidRPr="003C26F0" w:rsidRDefault="00ED501F" w:rsidP="003C26F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk214615558"/>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hiểu biết của Triều Tiên về những thay đổi trong quan hệ Minh-Việt (từ 1403 đến 1407)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>”, Trong:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Một số chuyên đề Lịch sử Thế giới</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tập III, Nxb Đại học Quốc gia, Hà Nội, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3E26" w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>tr. 384-407.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0530365E" w14:textId="77777777" w:rsidR="00BD3E26" w:rsidRPr="003C26F0" w:rsidRDefault="008C1200" w:rsidP="003C26F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Champa trong quan hệ với Trung Quốc cuối thế kỷ XIV – đầu thế kỷ XV”, Trong: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hệ thống thương cảng Trung bộ Việt Nam: Tiềm năng, Vị thế và Các mối giao lưu vùng, liên vùng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, Nxb. Đại học Quốc gia Hà Nội, Hà</w:t>
+      </w:r>
+      <w:r w:rsidR="00D929E6" w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nội, 2015.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25A2708B" w14:textId="77777777" w:rsidR="00D929E6" w:rsidRPr="003C26F0" w:rsidRDefault="00D929E6" w:rsidP="003C26F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Chao Phraya Bodindecha và sự bành trướng ảnh hưởng về phía Đông của Xiêm”, Trong: Ủy ban Nhân dân tỉnh Đồng Tháp, Hội khoa học lịch sử Việt Nam, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Chiến thắng Vàm Nao - Cổ Hũ (1834) - 190 năm nhìn lại</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, Nxb Chính trị Quốc gia Sự thật, 6/2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63C44768" w14:textId="17E3E520" w:rsidR="00D929E6" w:rsidRPr="003C26F0" w:rsidRDefault="008C1200" w:rsidP="003C26F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">“Biển và sự du nhập của Cơ Đốc giáo vào Việt Nam thế kỷ XVI-XVII”, Trong: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hệ thống thương cảng Nam bộ Việt Nam - Tiềm năng, vị thế và các mối giao lưu vùng, liên vùng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, Nxb Đại học Quốc gia Hà Nội, 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BF4427C" w14:textId="77777777" w:rsidR="00D929E6" w:rsidRPr="003C26F0" w:rsidRDefault="00D929E6" w:rsidP="003C26F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Quan hệ ngoại giao và cuộc chiến tranh xâm lược Đại Ngu của triều Minh” , Trong: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nghiên cứu chủ quyền quốc gia lãnh thổ theo định hướng tiếp cận toàn bộ và toàn diện của Lịch sử Việt Nam, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb Thế giới, 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64A789DA" w14:textId="77777777" w:rsidR="00D929E6" w:rsidRPr="003C26F0" w:rsidRDefault="008C1200" w:rsidP="003C26F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Sự phát triển của thuyền phương Tây thế kỷ XV-XVII và tác động đối với thế giới và Việt Nam”, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D929E6" w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trong: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D929E6" w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Các loại hình thuyền và phương thức sử dụng thuyền trong lịch sử Việt Nam, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D929E6" w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nxb Đại học Quốc gia Hà Nội, 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A606550" w14:textId="4B6168F2" w:rsidR="001965D2" w:rsidRPr="003C26F0" w:rsidRDefault="003C26F0" w:rsidP="003C26F0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00115E74" w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidR="001965D2" w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Bài tạp chí</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F1B5DDE" w14:textId="77777777" w:rsidR="00ED501F" w:rsidRPr="003C26F0" w:rsidRDefault="00ED501F" w:rsidP="003C26F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk214615502"/>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Thương nhân Hồi giáo và quan hệ thương mại giữa Đông Nam Á và Tây Á thế kỷ XV-XVII</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk214615525"/>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tạp chí </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nghiên </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>cứu Đông</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nam Á</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, số 6,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3E26" w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2007,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tr. 63-68.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47ECE324" w14:textId="77777777" w:rsidR="00ED501F" w:rsidRPr="003C26F0" w:rsidRDefault="00ED501F" w:rsidP="003C26F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quan hệ ngoại giao của Triều Tiên và Đại Việt với Trung Quốc đầu thế kỷ XV-góc nhìn so sánh”, Tạp chí </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nghiên cứu Lịch sử</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, số12,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3E26" w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2017, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tr. 23-31.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65D2BF95" w14:textId="77777777" w:rsidR="00ED501F" w:rsidRPr="003C26F0" w:rsidRDefault="00ED501F" w:rsidP="003C26F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Đại Việt trong chính sách đối ngoại của triều Minh với Đông Nam Á cuối thế kỷ XIV-đầu thế kỷ XV”, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3E26" w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tạp chí</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3E26" w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nghiên cứu Đông Nam Á,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3E26" w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> số 12, 2017, tr. 37-45.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="610C995C" w14:textId="77777777" w:rsidR="00BD3E26" w:rsidRPr="003C26F0" w:rsidRDefault="00BD3E26" w:rsidP="003C26F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>“Chính sách đối ngoại của triều Minh và những thay đổi trong quan hệ ở Đông Á cuối thế kỷ XIV-đầu thế kỷ XV”, Tạp chí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nghiên cứu Đông Bắc Á, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>số 1, 2018, tr. 68-77.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B643D48" w14:textId="77777777" w:rsidR="00BD3E26" w:rsidRPr="003C26F0" w:rsidRDefault="00BD3E26" w:rsidP="003C26F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chính sách Sự đại – Sự phản ánh hiểu biết của Triều Tiên về quan hệ Minh-Đại Việt đầu thế kỷ XV”, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tạp chí Khoa học Đại học Quốc gia: Nghiên cứu Chính sách và Quản lý</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, số 2, tr. 57-63.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F8FCB5A" w14:textId="77777777" w:rsidR="00BD3E26" w:rsidRPr="003C26F0" w:rsidRDefault="00BD3E26" w:rsidP="003C26F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mối quan hệ và ảnh hưởng của Mông-Nguyên ở Đông Á và Đông Nam Á nửa cuối thế kỷ XIII”, Tạp chí </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Khoa học Xã hội Thành phố Hồ Chí Minh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, Số 4 (272), 2021, tr. 48-57.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A78E728" w14:textId="77777777" w:rsidR="00BD3E26" w:rsidRPr="003C26F0" w:rsidRDefault="00BD3E26" w:rsidP="003C26F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>“Đông học</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> và những giá trị của nó trong lịch sử Triều Tiên”, Tạp chí </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nghiên </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>cứu Đông</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bắc Á</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C26F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, số 1(239), 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00BD3E26" w:rsidRPr="003C26F0" w:rsidSect="00042323">
+      <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+      <w:pgMar w:top="1134" w:right="1418" w:bottom="1701" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="等线">
-[...9 lines deleted...]
-    <w:altName w:val="Courier New"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...46 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...58 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...1 lines deleted...]
-    <w:nsid w:val="0A48157F"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09E249D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B91C02F8"/>
+    <w:tmpl w:val="4D146B22"/>
+    <w:lvl w:ilvl="0" w:tplc="A344196E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="344B68C3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8076D5FA"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
@@ -4812,744 +1862,874 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CAA02FF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6200243A"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2EA3526C"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70065FC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8C96BAC8"/>
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:tmpl w:val="A7D8A4FE"/>
+    <w:lvl w:ilvl="0" w:tplc="211C8D94">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="420" w:hanging="420"/>
-      </w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2)"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="840" w:hanging="420"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1260" w:hanging="420"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5)"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2100" w:hanging="420"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2940" w:hanging="420"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8)"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3360" w:hanging="420"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3780" w:hanging="420"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
-[...126 lines deleted...]
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="1" w16cid:durableId="2100171763">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="827089325">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
-[...5 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="3" w16cid:durableId="421948622">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="4" w16cid:durableId="804155227">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F51F77"/>
-[...33 lines deleted...]
-    <w:rsid w:val="00F97AFF"/>
+    <w:rsidRoot w:val="008555F0"/>
+    <w:rsid w:val="00026ADD"/>
+    <w:rsid w:val="00042323"/>
+    <w:rsid w:val="00115E74"/>
+    <w:rsid w:val="0018005E"/>
+    <w:rsid w:val="001965D2"/>
+    <w:rsid w:val="001F7DC2"/>
+    <w:rsid w:val="0026298C"/>
+    <w:rsid w:val="0030115E"/>
+    <w:rsid w:val="00342DDB"/>
+    <w:rsid w:val="003C26F0"/>
+    <w:rsid w:val="005404E9"/>
+    <w:rsid w:val="00545968"/>
+    <w:rsid w:val="00640BD7"/>
+    <w:rsid w:val="006478C6"/>
+    <w:rsid w:val="00672727"/>
+    <w:rsid w:val="00852835"/>
+    <w:rsid w:val="008555F0"/>
+    <w:rsid w:val="008572D6"/>
+    <w:rsid w:val="008C1200"/>
+    <w:rsid w:val="00902545"/>
+    <w:rsid w:val="00940210"/>
+    <w:rsid w:val="00A1368F"/>
+    <w:rsid w:val="00A53E37"/>
+    <w:rsid w:val="00A774B4"/>
+    <w:rsid w:val="00AC215A"/>
+    <w:rsid w:val="00BD3E26"/>
+    <w:rsid w:val="00C40FA4"/>
+    <w:rsid w:val="00C528C4"/>
+    <w:rsid w:val="00CC3ED1"/>
+    <w:rsid w:val="00CD518C"/>
+    <w:rsid w:val="00CD55C8"/>
+    <w:rsid w:val="00D470C0"/>
+    <w:rsid w:val="00D67134"/>
+    <w:rsid w:val="00D929E6"/>
+    <w:rsid w:val="00DB6A1C"/>
+    <w:rsid w:val="00DF2F7E"/>
+    <w:rsid w:val="00E370CE"/>
+    <w:rsid w:val="00EC59FF"/>
+    <w:rsid w:val="00ED501F"/>
+    <w:rsid w:val="00FA699F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="695E42BA"/>
+  <w15:docId w15:val="{CB6EA557-A3E4-407F-B6C5-E7DD9CDD77C1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F51F77"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="0018005E"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
-    <w:name w:val="Subtitle"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00F51F77"/>
+    <w:rsid w:val="008555F0"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D67134"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D67134"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii=".VnTimeH" w:eastAsia="MS Mincho" w:hAnsi=".VnTimeH" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
-    <w:name w:val="Subtitle Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Subtitle"/>
-    <w:rsid w:val="00F51F77"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D67134"/>
     <w:rPr>
-      <w:rFonts w:ascii=".VnTimeH" w:eastAsia="MS Mincho" w:hAnsi=".VnTimeH" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D67134"/>
+    <w:rPr>
       <w:b/>
-      <w:sz w:val="24"/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D67134"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00697659"/>
+    <w:rsid w:val="00C40FA4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00697659"/>
+    <w:rsid w:val="00C40FA4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
-  </w:style>
-[...97 lines deleted...]
-    <w:rsid w:val="001C13FB"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5763,81 +2943,80 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>4889</Characters>
+  <Pages>2</Pages>
+  <Words>480</Words>
+  <Characters>2737</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>40</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>22</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5735</CharactersWithSpaces>
+  <CharactersWithSpaces>3211</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>PhamQuynhHuong</dc:creator>
+  <dc:creator>Văn Anh Khảo cổ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>